--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -1303,99 +1303,99 @@
   <si>
     <t>https://emilhannover.ktdk.dk/d/0xzd</t>
   </si>
   <si>
     <t>Lyngby. Søndag
 Aften
 Kjære Rohde,
 Kan De ikke komme herud paa Onsdag
 med Tog 3.35 fra Byen for at spise Middag hos os. Tag en Kuffert og en
 … Malerkasse med, hvis De kan blive her;
 hvis ikke kan vi forventelig træffe Aftale
 om, naar De vil komme her paa et længere
 Besøg.
 Tak for Brevet til Aarhus. Desværre kom jeg ikke
 til … Østergaard. Paa Hotel Royal sagde man
 mig, at Bang ventedes Lørdag og Søndag til Byen,
 og jeg vilde da ikke risikere at gjøre Turen forgæves.
 Desuden egner jeg mig aldeles ikke for et mere uni-
 verselt Kunskjenderskab.[sic] Paa Gjensyn. Deres hengivne
 E.H.</t>
   </si>
   <si>
     <t>1891-10-08</t>
   </si>
   <si>
-    <t>Hannover beder Rohde medbringe nogle kataloger fra Charlottenborg-udstillingen den næste dag.</t>
-[...12 lines deleted...]
-  <si>
     <t>Alice Hannover
 Ida Ruben
 Agnes Slott-Møller
 Harald Slott-Møller</t>
   </si>
   <si>
     <t>Hannovers venter Rohde den næste eftermiddag. Alice Hannovers mor kommer til frokost samme dag. Hannovers kan ikke holde ud at have Alices forældre for meget på besøg, så de har sagt til dem, at Alices helbred ikke tillader for meget socialt samvær. Svigerforældrene ved derfor ikke, at Slott-Møllers i øjeblikket bor hos Hannovers, og Rohde må lade som om, han kommer uanmeldt, samt virke overrasket over at se Slott-Møllers, hvis svigermoderen stadig er der, når han ankommer.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/vSvc</t>
   </si>
   <si>
     <t>Kjære Rohde,
 Vi venter Dem i morgen, Fredag, 
 med Tog 3,35 fra Byen.
 Min Svigermoder spiser Frokost her
 imorgen; skulde hun endnu Kl. 4 ikke
 have fundet det passende at forsvinde,
 er De nok saa god at lade, som om De
 kom ukaldet og som om De blev meget
 overrasket ved at træffe Slott-Møllers.
 Vi benytter næmlig overfor min Kones
 Forældre den Trafik at slippe for at
 se dem, ved at erklære, at min Kone
 ikke maa modtage Fremmede og heller
 ikke gaa i Selskab. Derfor maa de
 naturligvis heller ikke vide, at Slott-
 Møllers boer her.
 Hvis Fru Ruben er forsvundet til Kl. 4,
 skal vi møde in pleno paa Bane-
 gaarden for at modtage Dem.
 Deres hengivne
 E.H.
 8.X.91.
 Lyngby.</t>
+  </si>
+  <si>
+    <t>Hannover beder Rohde medbringe nogle kataloger fra Charlottenborg-udstillingen den næste dag.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/PUzi</t>
+  </si>
+  <si>
+    <t>8.X.91.
+Kjære Rohde,
+Medtag imorgen nogle Kataloger
+fra Charlottenborg-Udstillingerne.
+Deres
+Emil Hannover</t>
   </si>
   <si>
     <t>1891-11-01</t>
   </si>
   <si>
     <t>Georg Brandes
 Harald  Høffding
 Henrik Ibsen
 Julius  Lange
 Harald Slott-Møller</t>
   </si>
   <si>
     <t>Festskriftet til Georg Brandes er opgivet, efter at både Julius Lange, Harald Høffding og Henrik Ibsen har afvist at bidrage. Hannover spørger, om Rohde og Harald Slott-Møller vil stå for at indsamle en mappe med tegninger til Brandes i stedet. Hvis de beslutter sig for at gøre dette, beder Hannover dem om at holde tæt med, at der har været planer om et litterært festskrift.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/tXhO</t>
   </si>
   <si>
     <t>Lyngby
 1.XI.91.
 Kjære Rohde,
 Festskriftet er opgivet. Da der
 endnu igaar intet Svar var indløbet
 fra Ibsen, og da Lange og Høffding (der
 begge i Fortrolighed var spurgt, hvorledes
@@ -2092,51 +2092,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/4vWs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/7tZv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/LnG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/sUZW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/esZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dVtU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/yPEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AW4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MYpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/708t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/YcnQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Zwcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0xzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/PUzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/vSvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/tXhO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/danQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/LPAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ynWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/hN4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/qaza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/mWcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/xlP6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/e1Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/9YL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/3LxV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/4vWs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/7tZv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/LnG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/sUZW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/esZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dVtU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/yPEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AW4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MYpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/708t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/YcnQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Zwcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0xzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/vSvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/PUzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/tXhO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/danQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/LPAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ynWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/hN4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/qaza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/mWcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/xlP6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/e1Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/9YL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/3LxV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2757,110 +2757,110 @@
         <v>18</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H15" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H15" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H16" s="5" t="s">
-        <v>94</v>
+      <c r="H16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>