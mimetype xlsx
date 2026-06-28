--- v0 (2025-10-25)
+++ v1 (2026-06-28)
@@ -44,72 +44,2160 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1892-05-09</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Johan  Rohde</t>
+  </si>
+  <si>
+    <t>Alice Hannover</t>
+  </si>
+  <si>
+    <t>Brügge</t>
+  </si>
+  <si>
+    <t>Andreas Aubert
+Rasmus  Christiansen
+Alice Hannover
+Agathe Rohde
+Niels  Skovgaard</t>
+  </si>
+  <si>
+    <t>Den Hirschsprungske Samling</t>
+  </si>
+  <si>
+    <t>Johan Rohde har opholdt sig en uge i Brügge, hvorfra han skriver til Alice Hannover, som han skylder tak for blomster modtaget på afrejsedagen i København. Han beretter humoristisk om at have opnået fuldkommen syndsforladelse efter at have overværet et katolsk optog i byen og fortsætter, at han har haft så meget at opleve, at han ikke har udført den tegning, han ellers havde planlagt at sende hende. Han fortæller, at byen er vidunderlig, og at han skriver en kortfattet rejsedagbog, som han vil sende fra Paris til Emil Hannover.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/gdsA</t>
+  </si>
+  <si>
+    <t>Brügge D. 9–V-92.
+Kjære Frue!
+Ja jeg frygter for at jeg nu er paa det sorte
+Bræt i Reventlowsgade — og maaske med Rette - ;
+det er dog ikke fordi jeg ganske savner den
+saa meget omtalte Forstaaelse af “en Dames
+smaa Opmærksomheder.”
+Kort og godt — jeg modtog den Dag jeg rejste
+nogle Blomster, der vare saa smagfulde at
+min Familie erklærede, at de maatte være
+fra Fru Hannover – og skjønt jeg ikke syntes
+at denne Dame havde nogen særlig Grund
+til at sende mig disse Blomster[,] sluttede
+jeg mig dog ganske til min Families Op-
+fattelse.
+Altsaa Tak for Blomsterne. — Ja jeg
+skulde jo egentlig bede om Tilgivelse, fordi
+Takken kommer saa sent. — men hvad man
+har kan man jo ikke faa, og imorges
+har hans Hellighed Biskoppen af Gent i
+en stor Procession, han foretog igjennem
+Byen givet mig Syndsforladelse “VOL KO-
+MEN AFLAD”, som der stod paa Pla-
+[2]
+katerne for alt, hvad jeg har begaaet og for,
+hvad jeg i de næste 100 Dage agter at
+begaa — jeg kan nu bedrive Blodskam med
+min Oldemoder og brænde min Bedstefader
+ja selv skrive en god Artikel om Willum-
+sen og Slott-Møller — alt vorder mig
+tilgivet — Hvilke Orgier jeg forbere-
+der mig paa, naar jeg kommer til Paris
+kan De tænke Dem til.
+Ja jeg har nu været her i Brügge en Uges
+Tid, og jeg havde naturligvis meget at
+kunne fortælle Dem herfra — men
+De ved nok, man skal ikke skrive
+en Iliade efter Homer, og Brügge
+har jo haft sine Skribenter.
+Jeg havde til Gjengæld haabet at
+kunne sende Dem en lille Tegning her-
+fra — men for at se at har jeg ikke
+faaet Tid til at røre en Blyant.
+Jeg tænker nu imidlertid paa, naar
+[3]
+jeg har været i Paris[,] at tage tilbage hertil
+for at male, og saa kan jeg maaske
+faa gjort Alvor af mit Forsæt.
+—
+Hils Deres Mand meget fra mig og
+sig ham, at jeg har, saavidt jeg har kun-
+net overkomme det, ført en meget kort-
+fattet Journal over, hvad interessant
+jeg har stødt paa, og som jeg skal
+sende ham, naar jeg kommer til
+Paris og kommer lidt til Ro. For
+Øjeblikket er jeg aldeles overtræt af
+de Masser, jeg hidtil har fæstet mine
+Øjne paa, saa det er mig aldeles umu-
+ligt for mig at skrive til ham om Kunst.
+Jeg er saa træt, at det koster mig Overvin-
+delse og Besvær at sætte disse Linjer
+sammen.
+For resten er Brügge vidunderlig[,] jeg vilde
+ønske, at jeg kunne træffe Dem og Deres
+Mand hernede. Hvad der findes i
+[4]
+St. Johannes Hospitalet findes der ikke
+Mage til i Verden —
+De venligste Hilsner til
+Dem selv og Deres Mand
+Deres
+hengivne
+Johan Rohde
+Hils Christiansen mange Gange fra mig
+Skovgaard skriver mig til og beder mig
+sørge for, at der ikke kommer noget
+om den frie Udstillings Fremstillingstidsplaner
+i Politiken —.
+Havde i Eftermiddag et lille morsomt 
+Besøg af Philipsen, som er meget for-
+nøjelig. Der har været tusinder af Men-
+nesker i Byen i Dag i Anledning af en stor
+Kirkeprocession. Seligmann traf ham ved et
+Tilfælde inde i en tæt Menneskemængde. Han
+var paa Udenlandsrejse for at gjøre Studier til et Springvand.
+[i højre margen:]
+Gjør mig den Tjeneste at sende Auberts Adresse til min Søster i Nyhavn,
+der ligger nemlig et ældgammelt Brev til ham uden Adresse —</t>
+  </si>
+  <si>
+    <t>1892-05-13</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Emil Hannover</t>
+  </si>
+  <si>
+    <t>Edmond Picard
+Félicien Rops
+Vincent van Gogh
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Johan Rohde befinder sig i Brügge, da han besvarer Emil Hannovers brev af 30. april 1892. Hannover har i brevet anbefalet Rohde at besøge og opspore en række udstillinger, samlinger og tidsskrifter i Paris. Det er nogle af disse anvisninger, Rohde responderer på her.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/7Wc4</t>
+  </si>
+  <si>
+    <t>Fredag 
+Kjære Ven! Tusind Tak for Breve, Oplysninger
+og alle andre Elskværdigheder — saasnart jeg
+kommer en lille Smule til Ro, skal De faa
+en Beretning om mine Handlinger. Har i
+Holland jaget van Gogh (dog uden synderligt
+Held; men hvad jeg saa var udmærket), i Bel-
+gien Rops (en Del Ting, jeg saa hos Picard skuf-
+fede mig dog meget). Haaber De har det godt[.]
+Hils Deres Kone og bed hende undskylde et kjedeligt Brev,
+jeg har sendt hende[.] Deres hengivne Johan Rohde
+[øverst på brevkortet 'på hovedet':]
+Hils Willumsen og Kone.</t>
+  </si>
+  <si>
+    <t>1892-05-15</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Paris</t>
+  </si>
+  <si>
+    <t>Georg Achen
+Hans Memling
+Georg Seligmann
+Agnes Slott-Møller
+Harald Slott-Møller
+Jan van Eyck</t>
+  </si>
+  <si>
+    <t>Hannover formaner Rohde om at se at komme til Italien. Han undrer sig over Rohdes fascination af Nederlandene, da den italienske kunst er langt at foretrække for Hans Memling og Jan van Eyck. Der er ikke meget nyt fra København, skriver han, men nævner dog at have anmeldt Georg Achen (i disse år en populær portrætmaler i Danmark) kritisk i Politiken, og at Achen responderede positivt og selvkritisk på det. Hannover vender tilbage til sit uvenskab med ægteparret Slott-Møller: Han interesserer sig stadig for ægteparret og bekræfter, at Agnes Slott-Møller har fået et stipendium fra Akademiet.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/gKYj</t>
+  </si>
+  <si>
+    <t>Kjære Rohde,
+I Poststemplet paa Deres Brev fra
+Brügge læste jeg med Glæde ”Paris”. Det
+var da vist paa Tide, De kom saa
+langt! Jeg haaber, De hos Me Trappler
+har fundet forskjellige Postsager og
+Breve, jeg siden Deres Afrejse har sendt
+Dem til Paris.
+Hvorfor i Alverden har De dog været
+saalænge i Nederlandene? Dog derom
+maa De jo selv. Men De maa
+Pine Død ikke tage tilbage til Brügge for
+at male, i Stedet for at vende Næsen
+mod Italien. Kommer De først derned,
+er jeg overbevist om, at De vil for-
+tryde hver en Time, De har anvendt
+i Brügge. Der er virkelig noget, der er
+endnu dejligere end Memling og van
+Eyck, og nu skal De snart skynde 
+Dem at faa det at se.
+Ja, andet har jeg egentlig ikke paa
+Hjærte. Hvil Dem nu ud i Paris og
+kom frisk til Italien.
+Herhjemme er naturligvis intet nyt.
+[2]
+Kun havde jeg igaar et overraskende
+Brev fra Achen. Jeg havde sagt ham
+nogle Ubehageligheder i min Anmeldelse
+i ”Politiken”. Han skrev til mig, at jeg
+burde have taget endnu haardere fat
+paa ham; han kunde ikke udholde
+at se paa sine egne Arbejder. Med
+Historien Slott-Møller in mente
+har jeg herefter ligefrem faaet Estime
+for Achen.
+Fru Slott-Møller har ganske rigtig
+faaet 800 Kroner fra Akademiet. Til
+Christiansen havde de fortalt, at de
+om nogle Dage rejser til Jylland, hvor
+de selv skal føre Hus. Til Efteraaret
+har de lejet Scholdans Lejlighed til 
+1100 Kroner.
+Hvorfor skal den fri Udstilling sluttes
+i Dag?
+Der er en Udstilling af Renoir hos
+Durand-Ruel. Ja, egentlig er det vel
+latterligt, jeg underretter Dem om
+sligt.
+Hils Seligmann,
+Deres hengivne
+E.H.
+15.V.92</t>
+  </si>
+  <si>
+    <t>1892-05-24</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Jean-Louis Forain
+Mette Gauguin
+Ida Hammershøi
+Vilhelm Hammershøi
+Alice Hannover
+Cavling Henrik
+Célestin Nanteuil
+Odilon Redon
+Sophus Schandorph
+Joakim Skovgaard
+Agnes Slott-Møller
+Harald Slott-Møller
+Vincent van Gogh
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Emil Hannover takker for et langt brev fra Johan Rohde og giver ham flere håndfaste anbefalinger til hans fortsatte rejse og ophold. På den hjemlige scene ærgrer Hannover sig over det, han synes er smagløse forsøg på at iklæde København "Festdragt" - anledningen må være regentparret Kong Christian 9. og Dronning Louises forestående guldbryllup den 26. maj. Videre fortæller han, at hans bog om Købke er godt undervejs, og efter Rohdes ønske har han vedlagt sin udgivelse om at samle på bøger. Nogle artikler om Célestin Nanteuil er også medsendt, da Rohde har efterspurgt viden om ham. Hannover klandrer Rohde for tilsyneladende kun at have besøgt franske kunstnere i Paris og fortsætter, at indenfor en begrænset budgetramme må han gerne erhverve værker af Redon og Forain til ham. Små stykker silke vil han gerne have til sine bogbind, og hans hustru ønsker sig noget bestemt japansk bomuldsstof.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/udJ0</t>
+  </si>
+  <si>
+    <t>24.V.92
+Kjbhn.
+Kjære Ven,
+Tak for den tykke Convoluts Indhold.
+Det er virkelig rørende, at De finder
+Tid til at sende mig ikke mindre end
+4 tæt beskrevne Ark.
+Jeg vidste ikke, det var Deres Hensigt at
+opgive Italien til Efteraaret, men det
+er vist ganske rigtigt, og jeg tør i hvert 
+Fald ikke være den, der tilraader Dem
+at tilbringe en Sommer i Syden. Hvis
+De vilde vide min Mening om Brügge 
+– Ribe, saa stemmer jeg for Ribe. Jeg
+vilde i Deres Sted tage til Danmark
+i de første Dage af Juni og blive dér
+Juni, Juli, August. Septembers første
+Halvdel er god til at rejse gjennem
+Tyskland, og naar De midt i September
+kom til Italien, kunde De blive der
+indtil Nytaar. Hele Vinteren maa De
+sandelig ikke blive borte fra os. I hvert
+Fald maa De da endelig ikke bruge alle
+Deres Penge op i Paris, naar De ikke
+synes at være saa særlig henrykt over 
+at være der.
+De ved vel, at De i den ellevete Time
+solgte et Billed paa ”den Fri”? À propos 
+[2]
+om denne spurgte Wandel mig igaar,
+om det var sandt, de fri Udstillere
+havde kjøbt – det var hans Ord – 
+Joakim Skovgaard. Jeg beroligede ham
+i saa Henseende med en smuk Forklaring[.]
+Men det er jo dog rent forbistret, at
+sligt kommer ud.
+Byen er ifærd med at iføre sig det,
+man kalder en ”Festdragt”. Det er noget
+saa rædselsfuldt smag…tløst, at man
+ikke behøver hedde E. Hannover for
+at ”lide” ved i disse Dage at bevæge sig
+paa Gaden. Det dejlige Thottske Palais
+paa Hjørnet af Bredgade er blevet ganske
+ødelagt. Pilastrene er blevne malede
+røde, Kapitælerne er blevne forgyldte.
+Igaar blev Plankeværket paa Gammel-
+torv taget væk, og det viste sig, at
+det rare, gamle Springvand er blevet
+moderniseret paa den mest barbariske
+og modbydeligste Maade.
+jeg selv er stærkt optagen af at samle
+det sidste Materiale ind til min 
+lille skikkelige Bog om Købke, som
+jeg haaber at faa skrevet færdigt til
+Sommer. Første Kapitel har jeg
+[3]
+forresten skrevet. Min Afhandling ”Om at
+samle paa Bøger” skal jeg afsende samtidig
+med disse Linier. Men hvad vil De dog
+egentlig med den i Paris?
+Nanteuil har først og fremmest arbejdet
+for Hugo, dernæst for Monpous Romaner,
+endvidere for Dumas og Gautier. Han har
+været Medarbejder ved ”l’Artiste” (c. 1833) og 
+ved ”Le Monde dramatique” (8 vol. in 8o),
+hvis første Bind er fra 1835. Idet jeg skal
+til at fortsætte denne Optælling, kommer jeg
+i Tanker om, at det er meget bedre, jeg 
+sender Dem nogle udklippede Artikler
+om Ga Nanteuil; i den første af dem
+vil De finde noget af det, De søger. De
+er nok saa god at skaffe mig de løse
+Blade fuldtallige tilbage.
+Har De ikke besøgt Redon? Og besøger De
+ikke andre af de franske Kunstnere? Har
+De ikke benyttet Fru Gauguins Adresser?
+Tak for Deres venlige Tilbud at ville
+kjøbe forskjellige Ting til mig. Desværre
+kan jeg kun i ringe Grad benytte mig
+af det, da vore Finanser for Øjeblikket
+er pinende gale. Van Gogh maa jeg
+naturligvis derfor renoncere paa foruden
+meget andet. Et eller andet udmærket 
+indenfor en Pris af 25 francs af Redon
+[4]
+vil jeg dog gærne have. Gavarni og
+Daumier skal De ikke kjøbe til mig.
+Gjengivelser efter Forain vil jeg derimod
+gærne have, hvis De kan faa dem
+billig.
+Det, min Kone tænker paa, er et
+japansk Bomuldsstof, hvidt i Bunden
+med blaat Mønster, lavet til 
+Gardiner. Hvis det er 1 Alen bredt,
+bruger hun 15 Alen, hvis det er 3
+Kvarter bredt 20 Alen, hvis det er
+2 Alen bredt 10 Alen. Hun saa det i
+89 i en japansk Butik paa avenue
+de l’Opéra. Men det er vist højst
+usandsynligt, det ligger der endnu!
+Smaa Stykker sjældent Silketøj
+til Bogbind har jeg altid Brug for,
+hvis Deres Øje en Gang skulde møde
+sligt.
+Forleden Aften havde vi et lille Sel-
+skab, bestaaende af Willumsens,
+Hammershøjs, Schandorphs, Cavlings,
+Christiansen og et Par unge Piger.
+Fru Hammershøj var saa henrivende 
+[5]
+som et af Værkernes Englebørn. Willumsen
+holder vi meget af. Han var her en 
+anden Aften og saa en Del af mine
+italienske Fotografier, og det var en ren
+Fornøjelse at iagttage den Kløgt, hvor-
+med han saa. Han har forandret sig
+meget, siden jeg traf ham sidst. Hans
+Kone gjør et elskværdigt og flinkt Ind-
+tryk.
+Slott-Møllers er rejst igaar, uden at
+vi har set dem her. Jeg kan desværre
+ikke lade være med mangen Gang at
+tænke paa, hvor lav deres Opførsel i 
+Grunden har været. Det har jo altsaa
+vist sig omsider, at deres Venskab for os
+var betinget af, at jeg vilde rose dem
+i Avisen. Maaske er det dog ingen Skade
+til, at jeg har faaet dette at vide; mødes
+vi igjen med Slott-Møllers skal jeg vogte
+mig vel for at byde dem mere Venskab,
+end de har vist sig at være værd. Men
+jeg troer forresten ikke, vi mødes mere;
+jeg kan i hvert Fald ikke foreløbig tænke
+mig nogen Omgangsform med disse
+Mennesker, som jeg slet ikke mere kan
+respektere. For deres Arbejder i Aar har jeg
+[6]
+slet ingen Ærbødighed, og naar deres
+Forfængelighed kan være saa dum og
+smaalig, som den har vist sig at
+være, tvivler jeg højlig om deres
+kunstneriske Udviklingsmuligheder.
+jeg vilde sætte Pris paa, om De ved
+Lejlighed vilde lade .. Slott-Møllers
+vide, at det er mig, der har Ret til
+at være og er forbitret paa dem, og
+ligeledes, at jeg udmærket godt skal
+formaa at bære Savnet af dem, selv
+om jeg til en Begyndelse kan klage
+en Smule over at være bleven holdt
+for Nar i saa mange Aar. jeg føler
+slet ingen Smærte ved at have mistet
+dem som Venner; jeg føler kun Ærgrelse
+over at have været tossegod nok til
+at have interesseret mig for Dem.
+Men –––– over det! Det er
+dumt at blive ved at ærgre sig.
+Om otte Dage rejser vi til Silkeborg
+Kuranstalt, hvor vi skal blive en
+Maanedstid, derfra til Madum. Det 
+er en lidet morsom Sommer at have i 
+Udsigt. Lev rigtig vel, og vær venligst
+hilset af min Kone og Deres hengivne
+Emil Hannover</t>
+  </si>
+  <si>
+    <t>1893-10-06</t>
+  </si>
+  <si>
+    <t>Ludvig 1.
+Wilhelm 2. af Tyskland
+Laurits Andersen Ring
+Arnold Böcklin
+Rasmus  Christiansen
+Ludvig Find
+Carl Frydensberg
+Alice Hannover
+Cavling Henrik
+Svend  Hørup
+Peter Johansen
+Johannes Jørgensen
+Julius  Lange
+Johan Thomas Lundbye
+Karl Madsen
+Agnes Slott-Møller
+Harald Slott-Møller
+George Frederic Watts
+Margrethe  Wildenrath-Krabbe</t>
+  </si>
+  <si>
+    <t>Rohde udstillede, blandt andre danske kunstnerkolleger, to malerier på den internationale udstilling i München i 1893. I kataloget er Rohde repræsenteret med kat. nr. 458, Dänische Landschaft og kat. nr. 459, An der Zuidersee.
+Se også Rohdes postkort til Hannover dateret 25. september 1893.</t>
+  </si>
+  <si>
+    <t>Rohde forklarer sin tavshed med en ulyst til at skrive breve. Han har sendt et brevkort i anledning af Hannovers fødselsdag, og hvis ikke det er nået frem, benytter han nu lejligheden til at gratulere endnu en gang. Rohde mener også at Hannover havde godt af sit ophold i Tønning, og beder ham om ikke at sætte noget på spil, nu hvor han tydeligvis er i bedring. Angående Hannovers tidligere beklagelser over sin egen indiskretion vedrørende fru Wildenrath, beder Rohde ham om ikke at tænke mere over det. Rohde håber der snart kommer en ende på Hannovers lidelser. Han glæder sig til at høre om Hannovers rejse til Holland. Rohde har været i München for at se den internationale udstilling, men var ikke imponeret. Han glædedes dog ved en udstilling af G.F. Watts værker, som langt overstiger Böcklins. Rohde er i det hele taget ikke vild med de tyske kunstnere, men Hannover må vente med at høre mere om hans rejse. Hjemme i Danmark har Rohde været på besøg hos Slott-Møllers, hvor han har mødt Julius Lange, der har ytret beundring for Julius Paulsen. Rohde har været på Høstudstillingen hos Kleis, hvor han synes godt om Ludvig Find og Carl Frydensbergs billeder. Peter Johansens værker på samme udstilling er mærkværdige, mens Hørups karakteriseres som idiotiske. Ifølge Rohde er de kun kommet med på udstillingen takket være Cavlings mellemkomst. Han er sandsynligvis også grunden til at Hørup nu skriver i Politiken, senest nogle 'fjollede linjer' om Lundby-udstillingen. Brandes har klaget derover og bedt Rohde skrive om samme udstilling, hvilket han har afslået. I stedet er Karl Madsen i spil, men han har travlt med sin bog om Lundby. Rohde er i det hele taget træt af Politiken, særligt nævner han deres kunstkritik som årsag. Rohde beder hilse Rasmus Christiansen og Trapplers i Paris. Rohde har ikke hørt noget til fru Hannover - kun ganske kort igennem Slott-Møllers. Han glædes over Hannovers tilbagevendende livsglæde. Som svar på Hannovers spørgsmål i foregående brev kan han melde tilbage at han intet ved om Slott-Møllers forhold til Den frie Udstilling. Parret har vist sig venlige overfor Rohde, men han opsøger dem kun sjældent, idet han ikke bryder sig om deres arbejder. Han er tilbageholdende med at sige dem sin oprigtige mening, idet de møder så megen modgang i øjeblikket.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/s5kq</t>
+  </si>
+  <si>
+    <t>Nyhavn 22. D. 6-X-93.
+Kjære Ven! De kjender min Ulyst til at skrive Breve
+og ved altsaa Grunden til min Tavshed. I et Brev-
+kort jeg sendte Dem fra München stod der intet, det
+skulde takke Dem for Deres Hamburgerbrev og bringe
+Dem en Hilsen i Anledning af Fødselsdagen. —
+Har De ikke modtaget det gjør jeg begge Dele om
+her. 
+De skriver mig til fra Hamburg, at De syntes at
+have haft godt af Deres Ophold i Tønning. — Det
+troer jeg ogsaa. — jeg syntes, at det var forbausende,
+som De rettede Dem[,] baade aandeligt og legemligt,
+og jeg saa betydeligt lysere paa Deres Tilværelse, da
+jeg sagde Dem Farvel end den Dag, de kom til
+Tønning. — Det vilde nu i ethvert Tilfælde have været
+mig kjært at have Dem i Nærheden som Kamme-
+rat, men den Tilfredshed, De lagde for Dagen
+ved at bo dernede i Tønning gjorde, at jeg havde
+den største Glæde af vor Samværen.
+Det er nu min Bøn til Dem, at De ikke med
+Ufornuftighed vil ødelægge, hvad De har vundet
+i Retning af Sinds Ligevægt og legemligt Velbefinden-
+de. 
+De klager i Ders Brev over at De har begaaet
+Indiskretioner, som nu piner Dem; jeg synes vir-
+kelig, at det er ganske meningsløst at plage Dem
+med det. Vel kan jeg fatte Deres Skrupler, men
+jeg synes ingen Grund, De har til at nære dem —
+— Det er dog saa menneskeligt at lette sit Hjærte,
+og dette er ikke det samme som at være indiskret. 
+[2]
+Ja, kjære Ven, De har gaaet meget igjennem[,] det vidste
+jeg, og dog har jeg først nu faaet at vide, hvor for-
+færdeligt meget De har lidt; maatte der dog nu
+engang være Slut derpaa, og maatte De nu endelig
+engang faa den Fred og Ro, De saa meget trænger
+til. —
+Jeg længes ellers meget efter at høre lidt fra Dem, om
+hvorledes De har haft det, hvad De synes om Holland
+og om Brügge og om meget andet . — — 
+Hvad mig angaar da rejste jeg jo til München,
+hvor jeg var i 3 Dage. Der var ikke meget ved den
+tekniske Udstilling; en Del tysk Videnskabelighed og en
+Del aldeles pueril Humbug.
+(Paa den tekniske Udstilling fandtes blant andre Mærkelig-
+heder en Silhuet klippet af Kong Ludvig I, og en Pastel
+af Kejser Wilhelm II, paa hvilken han lader Tysker-
+ne slaa Franskmændene; meget passende ikke
+sandt, paa en international Udstilling for Maler-
+teknik.)
+Jeg gik lidt nedslaaet hjem fra mit første Besøg
+— det gik op for mig, at jeg kunde have sparet
+Skillingerne; jeg blev imidlertid holdt skadesløs
+af, hvad jeg saa paa de andre Udstillinger,
+særlig paa den gamle i Glaspaladset, hvor der
+var en ganske dejlig Samling af Watts, der for-
+resten trykkede Böcklins Udstilling ganske til Jorden.
+[3]
+Men hvad jeg ellers saa, maa De vente med at
+høre om til en anden Gang; der er ingen Mening
+i at proppe Dem med Indtryk fra München,
+ligesom De er ankommen til Paris — kun
+saameget, at det var naturligvis ikke de forban-
+de[de] Tyskere, der interesserede mig — skjønt de gjør
+de mest forbistrede Forsøg paa at tiltrække sig en
+Smule Opmærksomhed. 
+—
+Af nyt her i Staden er der ikke meget.
+En kort Visit hos Slott-Møllers, hvor jeg traf
+Julius Lange, der spurgte mig om jeg ikke syntes,
+at Paulsen var kraftigt malt. 
+Et lille Besøg paa Høstudstillingen, hvor Find har
+en smuk Samling, Frydensberg et Par kjønne
+Billeder og Peter Johansen en Udstilling, der er det mær-
+keligste, der endnu er set i Danmark — Ja
+Udviklingen er rapid! Svend Hørup doku-
+menterer sig ikke som vanvittig, stakkels Fyr, men
+som en ganske ordinær Idiot, han har nogle
+Billeder fra China! men det er Synd at spilde
+Ord paa dem — som sagt de er lavet af en
+Idiot andet er der ikke at sige. Kun undskylde dem
+deres Tilstedeværelse med at Cavling var kommen med
+og havde bedt ham hænge dem op, og en saa
+mægtig Mand turde man ikke støde. At Sam-
+[4]
+me Svend Hørup faar Lov til at husere i
+Politiken er maaske ikke mere underligt — Han skrev
+et Par aldeles fjollede Linjer forleden Dag i Poli-
+tiken om den meget betydelige Lundby-Udstilling.
+G. B. beklagede sig meget derover og bad mig skrive,
+hvilket jeg naturligvis ikke vilde; jeg hører nu, at
+man har haft Bud efter Madsen, som nok er vil-
+lig, men ikke gjerne maa for Kunstforeningens Be-
+styrelse, der vil have at han skal spare paa Krudtet
+til sin Bog. 
+For at komme tilbage til Politiken, saa bliver dette Organ
+Dag for Dag værre og værre. Man skulde s’gu tro,
+at det ligesom Kjøbenhavn i sin Tid ejedes af Varie-
+tédirektører.
+Ring havde en lille god Auktions udstilling som blev
+omtalt af hele Pressen med den største Velvilje, kun
+Politiken havde ikke et Ord. Jeg skrev til Johannes
+Jørgensen og bad ham skrive lidt — men der kom
+intet; er det hans symbolistiske Samvittighed mon
+tro, der forbyder ham at nævne Ring og Lundby, i
+saa Fald er han jo ikke et Haar bedre end hans
+store Kollega ved Bladet.
+—
+Naa men jeg er nok lige ved at blive snakkesa-
+lig, og alt dette her er Dem naturligvis saa kom[-]
+plet ligegyldig dernede, hvor De nu er — jeg
+formoder nemlig at De sidder hos Trappler.
+— Jeg haaber nu, at De har det godt, og at De
+er fornuftig og ikke tager Dem for meget paa.
+Hils vor brave Ven Christiansen meget fra mig
+Deres Johan Rohde
+[5]
+[Øverst på arket, ‘på hovedet’:]
+Vil De hilse Frøkenerne Trappler fra mig[,] ønsker den syge
+god Bedring. Jeg synes det er saadan rare Mennesker.
+[Slut …]
+Inden jeg havde faaet medfølgende Brev afsendt
+modtog jeg i dette Øjeblik Deres Brev fra Pa-
+ris og saa, at De befinder Dem vel i Deres
+gamle Logis.
+Skjønt jeg gjerne vilde have Brevet med Posten nu
+om et Øjeblik, maa jeg dog i Hast tilføje et
+Par Ting.
+Det er en Misforstaaelse af dem, kjære
+Ven, naar De tror, at jeg har føldt mig
+krænket over Bemærkninger i Deres Hambur-
+ger[-brev]; — tvertimod, som jeg vist har skrevet om-
+staaende, kan jeg godt forstaa Deres Udtalelser
+— men jeg finder nu at et forpint Menneske
+maa have Lov til at lette sit Hjærte til en
+fortrolig Ven.
+Jeg havde sat mig for ikke at nævne Fru
+Hannover — De skriver imidlertid selv om hende,
+og saa maa jeg blot sige Dem, for at De
+ikke skal misforstaa min Tavshed, at jeg
+ikke har hørt noget om hendes Besøg hos
+Slott-Møllers, og selv ikke har hørt eller set
+noget til hende eller fra hende siden det Brev,
+jeg modtog i Tønning, og som jeg omtalte for Dem
+— Jeg har hørt ganske flygtig et Par Bemærkninger
+af Slott-Møller angaaende Deres Hustru og hendes
+[6]
+Forhold til Dem; paa Grund af en Trediemands
+Tilstedekomst blev de ikke fortsatte; maaske
+var de refererede Udtalelser faldne under det
+Besøg, De omtaler. Jeg troede det var gamle Udtalelser.
+Jeg har talt med Deres Brødre paa Gaden,
+heller ikke de vidste noget om hende.
+Det er mig en stor Glæde at se at Livsaanderne
+atter vaagner hos Dem, at De er saa glad
+ved Paris og Holland — Jeg har haft den Fore-
+stilling tidligere, at De egentlig ikke kunde lide
+de dejlige Nederlande.
+De spørger om Slott-Møllers Forhold til den frie
+Udstilling? Dertil kjender jeg intet, da jeg ikke har
+talt med Slott-M. derom. Hvad har de skre-
+vet til Dem derom?
+Slott-Møllers er kommen mig meget venligt i Møde
+nu ved min Hjemkomst, jeg har imidlertid noget
+ondt ved at komme i det gamle Forhold til dem [—]
+et Brev som det De læste i Tønning kaster saa lange
+Slagskygger. Og ligeoverfor deres Arbejder staar jeg
+saa vanskelig, imellem os sagt synes jeg egentlig ikke
+om dem. De har imidlertid saa meget at kjæmpe med (saa
+megen Modgang og saa mange Uvenner, at jeg ikke kan be-
+kvemme mig til at sige Dem min oprigtige Mening — jeg synes
+det er Synd — og det piner mig at omgaaes med Folk, som
+Venner, imod hvem jeg ikke kan være fuldt ud oprigtig[;]
+dette er en af Hovedgrundene til, at jeg kun sjældent søger
+Slott-Møllers.
+Deres I. R.</t>
+  </si>
+  <si>
+    <t>oktober 1893</t>
+  </si>
+  <si>
+    <t>Henry de Groux
+Eugène Delacroix
+Maurice Denis
+Victor Hugo
+Pietro Krohn
+Gustave  Moreau
+Richard Muther
+Célestin Nanteuil
+Edmond Sagot
+Jan van Eyck
+Léon  Vanier
+Oscar Wandel
+Johan Peter Wildenrath
+Margrethe  Wildenrath-Krabbe</t>
+  </si>
+  <si>
+    <t>Hannover skriver hjem fra Paris. Han bruger sin tid på Louvre, i kobberstiksamlingen og på Cluny-museet, hvor han har genoptaget sine keramiskstudier. Han studerer især Delacroix, Victor Hugos tegninger, Gustave Moreau, Céléstin Nanteuil og Henry de Groux, og opholder sig sjældent på byens caféer. Byens kunstskatte kan ikke helt sammenlignes med den italienske kunst, der greb ham på en stærkere måde. Hannover håber at blive i Paris i tre måneder, han har på fornemmelsen at det er sidste gang i længere tid at han er udenlands. Han er utilfreds med sine fremtidsudsigter: Han har takket nej til et ufordelagtigt tilbud om at blive bibliotekar ved Kunstindustrimuseet. Oscar Wandel har kritiseret illustrationerne i Hannovers seneste udgivelse. Økonomien har kun tilladt Hannover at udstyre publikationen med zinkætsninger i stedet for fotogravurer, hvis kvalitet er bedre. Hannover mener ikke at Kunstforeningen, som har udgivet bogen, kan forlange bedre, når de ikke har investeret mere i udgivelsen. Hannover har endnu ikke modtaget andenkorrekturen af en publikation af Richard Muther. Han planlægger at anmelde den i Politiken, som han i samme åndedrag kritiserer. Han har triste efterretninger fra fru Wildenrath, som han sætter højt. Wildenrath vil ikke skilles fra hende, og nægter nu også at finansiere hendes hotelophold. Hannover beder Rohde holde tæt om hans dårlige humør, da han ikke bryder sig om medlidenhed fra andre. Han glæder sig til at høre fra Rohde igen.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/1E9X</t>
+  </si>
+  <si>
+    <t>[3]
+Byer. Jeg er aldrig paa denne Rejse bleven
+saaledes greben, som jeg i sin Tid blev det i Italien.
+Jeg har næppe et Minut glemt, at jeg var ”Kunst-
+historikeren”, og at jeg var kommen her for at
+udfylde Huller i mine Kundskaber. Min Note-
+bog var mig aldrig ude af Haanden. Men i det
+sixtinske Kapel var jeg mange Gange og glemte
+altid at skrive. Men naar man blot vil lade
+være at hævde den nederlandske Kunsts Side-
+stilling med den italienske, saa er den jo
+dejlig, og navnlig v. Eyck er Himlene nær.
+Her i Paris driver jeg om saa temlig uden
+Kompas. Jeg har forsøgt at skrive noget og har
+opgivet det og søger nu blot at faa det mest
+mulige set. Jeg er meget i Kobberstiksamlingen
+og meget i Louvre, meget paa Quayerne (hvor
+der intet er at finde) og aldrig paa Caféer. Jeg
+studerer lidt af alt mellem Himmel og Jord,
+thi jeg har den Forudfølelse, at det bliver
+sidste Gang for lange Tider, jeg er ude at rejse.
+Jeg har gjenoptaget gamle Studier over Keramik
+i Cluny og Louvre for at have noget at tære
+paa, naar jeg kommer hjem; jeg har studeret
+Afficher hos Sagot og Henry de Groux hos
+Vanier; jeg har skrevet til Denis for at faa
+Lov at se hans Arbejder; jeg spekulerer
+paa Gustave Moreau; har gjennemgaaet
+Hugos Tegninger i Nationalbibliotheket og
+katalogiseret Celestin Nanteuil. Det er
+fremdeles Delacroix, der optager mig, og jeg
+skal i Lag med meget, meget andet; det er
+[4]
+først tiende Dag i Dag, jeg er her, og i tre
+Maaneder haaber jeg at kunne holde ud.
+Det ser forresten meget sort ud for
+mig i Fremtiden, og jeg er sommetider ved
+at tabe Modet. Jeg faaer næmlig efter al
+..g Sandsynlighed ingen Stilling ved Museet.
+De ved, jeg i sin Tid besvarede en Forespørgsel
+om mine Vilkaar for Overtagelsen af Biblio-
+thekarpladsen derhen, at jeg vilde have 1000
+Kroner for et nærmere bestemt Antal Ar-
+bejdstimer og under Forudsætning af en
+Assistent ved min Side. Man fandt den
+Gang Forlangendet meget beskedent. Men
+efter at være komne under Vejr med Aar-
+sagen til min Ansøgning om denne Plads
+har d’Hrr. formodentlig tænkt sig det
+sandsynligt, at jeg maatte modtage et-
+hvert Slags Tilbud, og det Tilbud, jeg forleden
+Dag modtog fra dem, gik ud paa, at jeg
+for disse 1000 Kroner ikke alene skulde
+være Bibliothekar uden Assistent, men
+ogsaa gjøre Tjeneste som Museets Assistent.
+Jeg fandt Tilbudet saa sjofelt, at jeg ikke
+vilde have respekteret mig selv, om jeg
+havde modtaget det, og jeg svarede ganske
+kort, at jeg afslog det paa det mest
+bestemte, da jeg betragtede det som et Brud
+paa alle Ord og Aftaler. Naa, saa fik
+jeg omgaaende Brev fra Krohn, at han
+[5]
+endnu haabede, jeg vilde modtage Tilbudet, men
+at han i modsat Fald vilde søge at udvirke,
+at jeg alligevel blev ansat som Bibliothekar
+paa de oprindelige Vilkaar. Jeg agter ikke at
+røre mig mere i denne Sag, og d’Hrr. maa nu
+komme til mig, hvis de endnu ønsker mig
+til Museet.
+Af flere Glæder, jeg har haft, kan jeg nævne den,
+at Wandel har udtalt sin Misfornøjelse
+over Billederne i min Bog. Jeg antager, denne
+har kostet mig rigelig dobbelt saa meget,
+som Kunstforeningen har givet mig for den,
+saa det var mig virkelig umulig at tilbyde
+Foreningen at give den Fotogravurer i
+Stedet for Zinkætsninger, hvis uheldige
+Egenskaber vi nemt kan enes om. Men
+Wandel taler i sit Brev med Angst om, hvad
+”Medlemmerne vil sige”. Jeg har anbefalet
+ham at svare, at de virkelig ikke kan for-
+lange noget bedre for den ene Krone, som hvert
+Exemplar koster Foreningen, og at endelig er der
+jo da ogsaa foruden Billederne Texten.
+Anden Korrektur af Muthers Artikel
+er ved et Tilfælde, der ligner en Tanke, ikke
+kommen mig i Hænde. Hæftet er allerede
+under Trykning og skal udkomme i Slutningen
+af denne Maaned. Jeg vil foretrække at an-
+melde det i ”Politiken” frem for at oversætte
+det.
+[6]
+À propos om samme Blad, saa omtaler
+De det altid, som om det var mig, der var
+Bladets Redaktør. Herregud, jeg har en Gang
+”haft den Ære etc.”; det er vist desværre
+meget tvivlsomt, om jeg har den mere.
+Forresten begriber jeg ikke, man ærgrer sig
+mere over, hvad der staar i ”Politiken” end
+i hver anden Avis; mit Hjærte banker
+i hvert Fald ikke mere …. for dette
+Blad, som jeg hver Dag faaer tilsendt og
+næsten aldrig læser. –
+Fra min lille stakkels Frue triste Breve.
+W. modsætter sig Skilsmissen og vil ikke
+en Gang betale hendes Ophold paa Hotellet.
+Jeg holder meget af hende.
+Gaa nu ikke efter dette Brev, hvis
+Stemning maaske ikke er videre lystig, ud
+og fortæl Folk om den fortvivlede Mand,
+jeg er. Der er ikke noget saa ydmygende for
+mig som ”Folks” Medlidenhed med mig.
+For Dem skal jeg ikke gjøre en Røverkule
+af mit Hjærte efter at have .aabnet det
+saa ganske for Dem, men andre skal ikke
+vide andet, at jeg befinder mig, som jeg
+altid har befundet mig og er paa ret Køl
+igjen.
+Skriv snart til mig igjen. Deres Breve er
+Manah i min Ørken.
+Deres hengivne
+Emil Hannover</t>
+  </si>
+  <si>
+    <t>1889-08-02</t>
+  </si>
+  <si>
+    <t>Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Gjerrild</t>
+  </si>
+  <si>
+    <t>Robert Hirschsprung
+Peder Severin Krøyer</t>
+  </si>
+  <si>
+    <t>Kun få linjer i hast kan Hannover her få fra Harald Slott-Møller, for han bruger alle sine kræfter og tanker hver eftermiddag på et stort maleri af en hingst. Om morgenen arbejder han på et portræt - "eller phsykologiskt Studie" - af en ung pige. Han har ikke de store forhåbninger for sidstnævnte arbejde, men billedet af hingsten og værkerne fra hans hustrus hånd tegner samlet set til et udmærket udkomme af ægteparrets ophold i Gjerrild. Slott-Møller afventer at få nygifte Marie og P.S. Krøyers adresse, så han kan videresende et kort til dem fra Hannover. Det leder ham til at nævne, at Robert Hirschsprungs død har gjort stort indtryk på ham og Agnes. Afslutningsvist skriver han, at han misunder Hirschsprungs for at have fundet sig en lejlighed i København, mens Slott-Møllers selv har svært ved at finde et passende atelier i byen.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ua8s</t>
+  </si>
+  <si>
+    <t>2den August 89.
+Kjære Ven!
+Det bliver kun nogle faa
+Linier i al Hast, jeg har
+nemlig meget travlt
+med et stort Billede
+med en Hingst, som lægger
+Beslag paa alle mine Kræfter
+og alle mine Tanker, naar
+jeg har arbejdet paa
+det, blot i et Par Timer,
+duer jeg ikke til synderligt
+mere den Dag; heldigvis er
+det om Eftermiddagen, saa
+at jeg dog om Morgnen kan
+faae arbejdet et Par andre Timer
+paa et lille Billede
+jeg har for, et Portrait
+eller phsykologiskt Studie
+af en 17Aarig ung Pige,
+[2]
+Det bliver for Resten vist
+ikke videre godt, men
+som Helhed, naar man 
+tager i Betragtning at
+baade Billedet med 
+Hingsten og de Ting min
+Kone arbejder paa,
+tegne godt, saa kan 
+du og hvem der ellers
+interesserer sig for 
+os, vente sig en god
+Middelhøst paa Gjerrild
+Marker.
+Jerres Kort til Krøyer
+skal vi besørge saa snart
+vi faa deres Adresse, vi 
+ved kun at de efter Bryllupet 
+den 23 vilde rejse til Wagner-
+forestillingerne i Bayreut 
+og derfra lige til Kjøben-
+[3]
+havn, hvor de er set
+og saa hurtigst tage
+paa Landet og finde
+et Sted, hvor de kunde
+slaa sig ned, formoden-
+lig befinde de sig end-
+nu paa den Omrejsen, 
+men som sagt, saa
+snart vi hører fra dem,
+skal vi sende eders
+Kort (hermed følge 3 Fireøres
+frimærke, som altsaa blive
+til overs)
+Det har gjort et dybt
+Indtryk paa os, at Robert
+Hirschsprung er død, des-
+værre var han vel aldrig
+blevet dig en farlig Konkurrent
+men alligevel – han 
+ejede en levende Inter-
+esse for sine Uunge
+[4]
+Jevnaldrendes Stræben og
+Arbejder. Og i et saa 
+lille Samfund som vort 
+er det et Tab at miste
+en blot af den Slags
+Mennesker.
+Vi misunde Jer lidt at
+I har faaet Lejlighed, vi
+averterer og averterer fore-
+løbig uden Resultat, det
+synes som om der ikke
+var et eneste Atelier
+til overs i Kjøbenhavn.
+Billederne vi faa er i 
+hvert Fald saa lidet
+indbydende, at jeg ikke
+finder det Umagen værd
+at tage over aft se paa 
+dem. Naa nu levvel
+begge to og vær hilset fra
+min Kone og Din hengivne
+Ven H Slott-Møller</t>
+  </si>
+  <si>
+    <t>1893-10-23</t>
+  </si>
+  <si>
+    <t>Ludvig Arntzen
+Andreas Aubert
+Edmond Bailly
+Félix Bracquemond
+Alfred  Christensen
+Rasmus  Christiansen
+Charles Hayem
+Gustave  Moreau
+Edmond Picard
+Auguste Rodin
+Antony Roux
+Émile  Schuffenecker
+Père Tanguy
+Oscar Wandel
+Johan Peter Wildenrath
+Margrethe  Wildenrath-Krabbe
+Adolphe Willette</t>
+  </si>
+  <si>
+    <t>Angående Rohdes forespørgsel vedrørende Gallerikommisionen, se da brev fra Rohde til Hannover 11. oktober 1893 og Hannovers svarbrev 15. oktober 1893.</t>
+  </si>
+  <si>
+    <t>Rohde beklager den lange svartid. Han forventede ikke, at Hannover ville bruge oceaner af tid på opgaven, og vil heller ikke forstyrre ham unødigt på udenlandsrejsen. Når han bad om oplysninger vedrørende de udenlandske gallerikommissioners arbejde, var det udelukkende fordi han var blevet anbefalet at skaffe informationer til Rigsdagen. Rohde mener at Christiansen bør have at vide at han bliver holdt for nar af sine damebekendtskaber. Han har for nyligt mødt Oscar Wandel, som har udtalt, at Hannovers seneste bog er "udmærket". Rohde har modtaget Hannovers brev à 21. oktober 1893 og fortæller nu hvad han ved om fru Wildenrath: af økonomiske årsager kan hun ikke lade sig skille fra Wildenrath. I stedet er hun blevet rådet til, i vidners påhør, at bede om tilladelse fra manden til at hun og deres fælles søn lever adskilt fra ham. Wildenrath lader dog til at være blevet gal, og har ikke villet dukke op til et møde hvor dette kunne arrangeres. Ifølge Rohde er hendes bedste mulighed at flytte hjem til sine forældre, og håbe på at Wildenrath bliver træt af hende. Rohde har foreslået hende at tjene penge ved undervisning, men det lader ikke til at interessere hende. I det hele taget giver hun indtryk af at være en velstående kvinde der nu pludselig må vænne sig til at leve "på livets skyggeside". Hun har ifølge Rohde selv bidraget til, at ægteskabet gik skævt, og selv om hun er elskværdig nok, er Rohde også noget træt af hende. Rohde råder Hannover til at tage imod et tilbud han har fået om ansættelse på Kunstindustrimuseet, selvom Hannover har givet udtryk for stærk utilfredshed med lønnen. Rohde beklager at Hannover har følt sig ramt af hans kritik af Politiken, og beder om godt ord igen. Han har, som ønsket, brændt Hannovers foregående brev. Afslutningsvis videregiver han en række adresser på kunstsamlere i Paris.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/0ENA</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn. D. 23-X-93.
+Kjære Ven! Tak for Brevet som jeg for længst burde have
+besvaret, men De kjender min Svaghed og ved, at jeg er
+en Smule langsom i Vendingen. —
+For at begynde med Slutningen af Deres Brev, da var det
+naturligvis ikke meningen, at De skulde bebyrdes med
+en stor og vidtløftig Korrespondance. — Jeg havde skrevet
+til Aubert og ogsaa søgt at faa nogle Oplysninger andetsteds
+fra; men tænkte mig, at det dog maaske var muligt, at
+De i Paris udenj altfor stor Bryderi kunde skaffe et og andet
+at vide. — Da jeg skrev til Dem om denne Sag, havde jeg
+mine Betænkeligheder; thi jeg synes slet ikke det er pænt at
+bebyrde Folk, der er i Udlandet, for hvem Tiden er særlig
+kostbar, med den Slags kjedelige Hverv; — men det blev sagt
+til mig, at skulde en Rigsdagsmand interessere sig for Sagen, 
+maatte jeg skaffe Materiale til ham, og saa skrev jeg ud til
+forskjellige Kanter i Haab om, at dog en eller anden vilde
+sende mig en Smule. —
+——
+Saa er der Christiansen, som De skriver om — ja jeg synes
+kort og godt, at De skulde fortælle ham, at det er Dumheder,
+han er i Færd med at begaa. — De har Grund til at tale
+med ham om denne Sag, da han i sin Tid har talt til
+Dem eller været Deres Fortrolige. — De Damer holder ham
+jo for Nar enten paa den ene eller anden Maade.
+——
+De skrev et Par bitre Ord i Anledning af den Modtagelse
+Deres Bog havde faaet af Kunstforeningens Bestyrelse —
+jeg mødte Wandel i Dag paa Gaden, der fortalte, at nu
+kom Deres Bog. “Hvad synes De om den”, spurgte
+jeg, “Udmærket” var svaret.
+——
+Efter at ovenstaaende er skrevet har jeg modtaget Deres sidste
+Brev fra d. 21. — Altsaa et Par Ord om den lille
+Frue. 
+[2]
+De tager sikkert ganske Fejl, naar De troer, at der
+er noget “mystisk” ved den Sag, hvorom De begjærer
+Oplysninger.
+Ved et Tilfælde traf jeg Familien Wildenradt; — jeg
+var gaaet ud for at se paa nogle Byggearbejder i vor
+Udstillingsbygning og fandt da Familien i Begreb med
+at arrangere Auktionsudstillingen.
+Nogle Dage efter havde jeg Besøg af Fru W. og 
+aflagde efter hendes Opfordring et Besøg hos Alfred Christen-
+sen. Hun gjorde ingen Røverkule af sit Hjærte, og
+Christensen suplerede, hvad der kunde mangle i hendes
+Fremstilling, som ellers var ganske korrekt, og jeg kan ikke
+se, at der paa noget Sted skulde kunne stikke noget under. 
+Jeg skal med saa faa Ord, som det er mig muligt, sige
+Dem, hvad jeg véd — men De hører næppe noget nyt.
+— Den stakkels Kones Stilling er jo ganske fortvivlet og jeg
+ser ikke nogen Mulighed for, at der gives nogensom-
+helst Hjælp.
+Christensen har raadet fra Skilsmisse, fordi Wildenradt
+har en rig Moder og to rige Tanter af Alder omkring
+80. Der er jo Rimelighed for at de snart kunne dø.
+Fru W. og hendes Søn har da Del i Arven ... og kunne
+ved Skilsmisse forlange deres Part.
+Hvis Fru W. skiller sig fra sin Mand nu, faar hun ikke
+Del i hans eventuelle Arv, og hendes Søn, der jo er
+hans Arving, sandsynligvis heller ikke, idet Wildenradt
+efter alle Beregninger bruger Pengene op i Løbet af gan-
+ske kort Tid.
+Dette har Fru W. meget godt forstaaet og ønsker derfor ikke
+Skilsmisse. —
+Hendes Anstrængelser gaar nu ud paa at faa Lov
+til at leve for sig selv med sin Dreng, men noget
+[3]
+saadant kan kun lade sig gjøre, hvis Wildenradt vil give
+hende en skriftlig Tilladelse eller en Tilladelse givet
+i Vidners Overværelse.
+Alfred Christensen har som hendes Sagfører forbudt hende
+at rejse fra Manden inden en saadan Tilladelse.
+Fordi hun ved at rejse fra Manden uden hans Tilladelse
+af hendes Mand udsætter sig for:
+Enten, at han lader hende hente hjem, hvilket han
+har Ret til (han kan, siger Christensen [,] forsømme
+hende ganske og dog have juridisk Ret.)
+Eller at han forlanger Skilsmisse, og hun kan da
+som bortløben Hustru ikke forlange mindste Understøttel-
+se af ham eller mindste Del i hans Arv. 
+Alt dette forstaar Fru W. meget godt og hun har da
+søgt efter Christensens Raad enten at faa Wildenradt
+til at sætte sit Navn paa et af Chr. opsat Papir,
+eller at faa et Møde bragt i Stand enten hos Wilden-
+radts Sagfører A... Arntzen eller ogsaa hos Christen-
+sen sammen med mig. Fru W. skulde da bede om
+Tilladelsen i Vidners Overværelse.
+Det synes som om Wildenradt imidlertid har lugtet
+Lunten, eller han er maaske bleven gal og stædig over
+de gjorte Forsøg; hvorom alt er, det har ikke været
+hans Kone muligt at faa bragt en Sammenkomst
+tilveje. W er maaske i dette Øjeblik rejst fra Byen;
+det var da hans Agt forleden Dag, jeg oppe hos Winkels
+vexlede et Par Ord med ham; og alt Haab er da
+ude for Fruen.
+[4]
+Med Hensyn til Kunsthandelen i Lièges siger Christensen; ja
+det er meget muligt, at det en vild Idée, men kan hun
+faa et Par Tusind Kroner af den gamle Tante (at
+det er hende maa De ikke omtale) ser jeg ikke hvorfor hun
+ikke skulde gjøre Forsøget — naturligvis stadig under Forud-
+sætning af hendes Mands Samtykke.
+Altsaa med to Ord: skilt fra Manden kan hun ikke
+blive, og sammen med ham kan hun ikke leve…
+Hvorledes han har behandlet hende i den sidste Tid véd De
+Formodentlig.
+Jeg kan i Øjeblikket ikke indse, at hun kan gjøre andet end
+at rejse hjem til sine Forældre og oppebi om ikke et eller
+andet skulde indtræde. f. Ex., at han blev kjed af hende. 
+hvorfor han ikke vil give slip er formodentlig kun, fordi
+han ikke har kunnet finde en Stedfortræder og ikke har
+Raad til at holde Mætresse.
+Mit Forslag om at forsøge herhjemme med Undervisning
+eller lignende synes hun ikke at interessere sig for.
+Mit personlige Indtryk:
+En ung, en Del overspændt, noget forfinet Pige, der
+pludselig kommer til at leve paa Livets Skyggeside; deraf
+den mærkelige Blanding af noget fantastisk og utroligt
+sangvinsk og ganske nøgternt i hendes Opfattelse af Forholdene.
+Har vistnok i Begyndelsen af Ægteskabet haft sin Del af
+Skylden for den senere Misère (og har faaet dette bekræftet
+fra anden Side meget ødsel. Manden meget skinsyg paa Grund
+af hendes Optræden o.s.v.)
+En meget sød lille Kone, som man jo ma faa den største
+Sympati for. Vil ... dog ikke nægte ligeoverfor Dem,
+at hun tiltrods for sin Elskværdighed har virket meget træt-
+tende paa mig.(vel at mærke slet ikke ved at forhandle med
+mig om sine ulykkelige Forhold; hun har paa dette Omraade vist
+en forbausende Resignation. 
+[5]
+Ja dette er hvad jeg kortelig ved at berette — men jeg har vel ikke sagt
+Dem det mindste, som De ikke vidste. Er der imidlertid no-
+get de yderligere troer ..., at jeg kan meddele Dem noget om, 
+beder jeg Dem udspørge mig.
+Jeg er jo nu engang kommen ind i hele den Sag — hvorledes
+skal jeg sige — af Vanvare — og det er vel derfor bedst, at jeg
+følger den. — .
+——
+Hvad De skriver om Deres Udsigter som Museumsmand, bedrø-
+ver mig meget — Jeg haaber dog, at alt ikke endnu er tabt,
+og beder Dem strække Dem saavidt, Deres Ære tillader
+Dem. Naturligvis spiller Pengespørgsmaalet en Rolle for
+Dem, men jeg synes, at det, hvis det viser sig nødvendigt,
+er klogt at slaa af paa dette Punkt. Er De først inde
+kan jo Honoraret sættes op. Jeg synes at det maa
+være af Betydning for Dem at faa fast Fod paa dette
+Musæum, hvor De med al den store Ballast, De møder
+med, med Tiden maa kunne blive den herskende. —
+——
+Jeg har aldrig identificeret Dem med Politiken — men det gaar
+Dem af som andre Medarbejdere ved dette Blad; at kommer
+man engang imellem til at omtale det til en saadan, troer vedkommende
+strax, at man gjør ham ansvarlig for Indholdet — altsaa
+godt Ord igjen.
+——
+Det omtalte Brev fra Dem er brændt.
+——
+M. Hayem’s Adresse: 84 Boulevard Malesherbes.
+Der blev talt noget til mig om den Mand, men jeg husker
+ikke rigtig hvad det var, om det var ham der var ubehagelig.
+Jeg selv besøgte Banquieren M. Roux, Rue Cambon ( ... ...
+(paa Hjørnet af Boulevarden) en meget elskværdig Mand — ejede
+blant andet de Ting, Braquemond har raderet — en Del Ting
+af Rodin o.s.v.
+[6]
+M. Schuffenecker. Rue Durand Claie [Claye] 12. 
+Ouest Ceinture.
+De kan kjøre dertil med Jernbanen (hans Hus ligger tæt ved Stationen)
+kan ogsaa komme dertil med forskjellige Omnibusser. Men jeg vil
+raade Dem til at rekognoscere Terænet godt , inden De drager
+derud, thi Stedet er vanskelig at finde, og ingen Politibetjente
+i Paris vidste i sin Tid, hvor Gaden laa.
+Tanguy. Rue Clauzel. 
+“Le Clou” er et Brasseri oppe i Toppen af rue des martyrs,
+som er dekoreret (ovenpaa); paa 1ste Sal, troer jeg) af Wilette[;] jeg har
+hørt Franskmænd være begejstrede derover; jeg sætter ingen Pris
+derpaa.
+Der er for resten en Del lignende Brasserier, har
+De set et, kjende De Genren.
+——
+Det er, hvad jeg i Øjeblikket finder i min gamle Notebog,
+skulde jeg komme i Tanker om andre, skal jeg nok lade Dem
+det vide.
+Der staar en Adresse: M. Bailly. 11 Chaussée d’Antin[;]
+det er mig ikke muligt at erindre, hvad det er for en Fyr
+men Gud ved om det ikke er en rig meget ubehagelig
+Klædekræmmer, der har en stor Samling af Gustav[e] Moreaus
+Ting. — men sikker er jeg ikke derpaa. —
+——
+Var De hos Picard i Brussel? Saa De hans Mapper.
+——
+Ja nu maa De have Farvel — Hils Christiansen.
+Og vær nu ikke i altfor skidt Humeur — gjem Sorgerne
+til De kommer hjem.
+Venlig Hilsen
+Deres. Johan Rohde</t>
+  </si>
+  <si>
+    <t>1892-08-05</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen</t>
+  </si>
+  <si>
+    <t>Sønder Onsild
+Tjele</t>
+  </si>
+  <si>
+    <t>Emil Hannover
+Johan  Rohde
+Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>Rasmus Christiansen skriver til Alice Hannover, der for tiden opholder sig uden Emil Hannover på kurcentret i Silkeborg. Christiansen har haft besøg af Zeuthen, og Alice har også overvejet et visit, har hun skrevet til ham. Men tidspunktet falder dårligt nu, må Christiansen svare, for andre besøgende bruger gæsteværelset, hvor han har logi. Selv vil han ikke tage til Silkeborg for at besøge hende, trods det at vejret forhindrer ham i at bruge sin tid på at male, for det vil være upassende at ses med hende, mens ægtefællen er bortrejst. Christiansen savner stadig nyt fra Johan Rohde og spørger hende, om hun har været i kontakt med den fælles ven.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/Wf22</t>
+  </si>
+  <si>
+    <t>Tjele 5 Aug 92
+pr S. Onsild
+Kjære Fru Hannover!
+De kunde vel forstaa af mit
+sidste Brev at jeg ikke havde
+faaet Deres den Gang jeg skrev
+til Dem. De har nemlig skrevet
+pr: Viborg, og det har forsinket
+Brevet et Par Dage. Den Dag
+Hrr: Zeuthen var her havde jeg
+begyndt paa et Brev til Dem,
+som imidlertid blev afbrudt, og
+der gik saa nogle Dage inden
+jeg kunde fortsætte, hvilket De bedes
+undskylde. Jeg haaber imidlertid
+at mit sidste Brev var tilstræk-
+keligt langt og tilstrækkeligt artigt
+[2]
+til at jeg tør gjøre mig Haab
+om det lovede lange Gjensvar.
+De kjeder Dem som Enke, det bevi-
+ser maaske at De er rask, da De
+vel ellers vilde være saa optaget
+af Deres Svaghed at De ikke vilde
+faa Tid til at kjede Dem. At
+De er kommen saa vidt at De
+endogsaa har tænkt paa at rejse
+hertil Tjele glæder mig overor-
+dentligt saa at jeg paa det kraftig-
+ste vilde opfordre Dem til at vove
+Forsøget, dersom det ikke netop traf
+sig saa uheldigt at Forpagteren,
+som jeg boer hos, faar nogle Ferie-
+fremmede i Dag som blive her
+nogen Tid og lægge Beslag paa
+det Gjæsteværelse, som ellers har
+[3]
+staaet til Deres Disposition i længere
+Tid. Det er nu falden ind med
+et kjedeligt ustadigt Blæsevejr som
+helt har forhindret mig fra at
+arbejde i et Par Dage. Bliver det
+ved, saa kunde jeg nok have
+Lyst til at besøge Silkeborg, hvis
+Deres Mand havde været hjemme,
+da jeg frygter for at prostituere
+Dem for Badegjæsterne ved at kom-
+me i hans Fraværelse, ligesom
+han vel ogsaa vilde blive gnaven
+over at jeg netop valgte hans
+Fraværelse til et Besøg.
+Har De hørt noget fra gamle
+Rohde? Nu er det længe siden 
+jeg havde Brev. De kjender vel ikke
+hans nye Opholdssted?
+[4]
+Saa haaber jeg altsaa snart at
+modtage et længere artigt
+Brev fra Dem efter at
+jeg nu forhaabentlig har gjort
+Afbigt for min lange Tavshed
+Venlig Hilsen fra
+Deres hengivne
+R. Christiansen</t>
+  </si>
+  <si>
+    <t>1892-01-08</t>
+  </si>
+  <si>
+    <t>Albert Berendsen</t>
+  </si>
+  <si>
+    <t>Georg Brandes
+Agnes Slott-Møller
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Grossist Albert Berendsen svarer Emil Hannover på dennes forslag om at købe et værk af Harald eller Agnes Slott-Møller. Det fremgår, at Hannover har henvendt sig med ideen om et kunstkøb for at afhjælpe ægteparrets pekuniære trængsler. Berendsen er positivt indstillet, dog er han kun interesseret i et mindre billede; gerne et portræt, som Harald Slott-Møller maler af hustruen. Alternativt et studie til portrættet af Georg Brandes. Agnes Slott-Møllers store historiemalerier synes han ikke, han har plads til, og ydermere er han ikke villig til at spendere så stor en stor en sum, som de koster: Han husker, at hendes Dronning Dagmar var sat "drabeligt højt", og han vil som princip ikke forhandle om prisen på kunst.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/39pG</t>
+  </si>
+  <si>
+    <t>[påskrift i Emil Hannovers hånd:] ad Slott-Møll[er]
+8 Jan.
+1892
+Ærede Herr Emil Hannover,
+Tak for Deres ærede Linier ang:
+S[i Hannovers hånd:]lott. M[i Hannovers hånd:]øller. og Hustru. Jeg har desto-
+værre næsten ingen Plads mere
+paa mine Vægge; men et lille
+Billede kunde man vel nok smugle
+ind, men helst et Portræt af ”et
+bekjendt Ansigt”. Det findes der
+vel ikke i Behold? F. Expl: et
+lille Portræt af S.M. forestillende
+hans Hustru. Rigtignok skulde
+det da være af en lidt lysere
+Kolorit end Georg Brandes’ Portræt,
+for det var jo bare Fanden selv!
+Eller skulde der existere en Studie
+af til S.M.’s Portræt af Georg Brandes? 
+[2]
+2.
+Sagen er, at jeg ikke gjærne endnu
+kjøber disse store og kostbare Malerier.
+”Festina lente”. Jeg holder
+mig til Hundreder og gaar
+uden om Tusinderne, idet jeg
+ikke tror mig i Ret til at kjøre
+med Fire paa dette Omraade. Derfor
+Paa den anden Side handler jeg
+aldrig, d: v: s. jeg prutter ikke,
+det er for væmmeligt for begge
+Parter, saa De sér det er lidt
+besværligt at komme Sl.-Møllers
+nær, naar jeg husker den drabelige
+Pris den yndefulde Dronning
+Dagmar har været holdt i.
+Jeg tror et Portræt af Fru Sl.M. ved
+Hr Sl.M. var det, der bedst lod
+sig arrangere for alle Parter.
+Det kunde gjøres for en rimelig
+Pris, da Model ikke behøves; det
+vilde sikkert blive fint og sympa-
+thetisk og det vilde passe ind i 
+min Ramme. Det kunde gjøres 
+hurtigt, det kunde maaske ogsaa 
+[3]
+være vedkommende behageligt at
+komme i H.C. Andersens, Hostrups,
+Skrams, Drachmanns &amp;amp;tes Selskab
+og ved Billedets Størrelse kunde
+Prisen reguleres.
+Vil De have Ulejligheden med
+at sondere Terrainet? I hvert
+Fald skal De have Tak fordi De
+tænkte paa mig, da det altid
+er mig en Glæde at kunne bringe
+min ringe og beskedne Skærv til
+at gjøre andres Existents[sic] taalelig,
+særlig med Mennesker som de, [der] er
+tale om. 
+Deres ærbødige &amp;amp; forb.
+Albert Berendsen
+Georg Brandes? hvor er det Billede?</t>
+  </si>
+  <si>
+    <t>1905-11-11</t>
+  </si>
+  <si>
+    <t>Mogens Ballin</t>
+  </si>
+  <si>
+    <t>Mogens Ballin spørger om han må låne en mønsterborg for broderi fra Kunstindustrimuseet. Han undskylder at sende forespørgslen pr. bud, men kan ikke forlade sit værksted i museets åbningstid.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ucuZ</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Ballin
+11 Novb 05
+Kære Hannover
+Kunde De gjøre mig den meget store Tjeneste at laane mig
+for nogle Dage en Mønsterbog for Kannevasbroderi – hvis Musæet
+da ellers har nogen – jeg skal navnlig bruge nogle store 
+fyldte Roser. De maa undskylde jeg sender Anmodning
+pr. Bud men jeg kan ikke gaa fra mit Værksted idag 
+paa Musæets Aabningstid. Kvittering for event. Laan skal
+blive sendt omgaaende.
+Med forud Tak og venlig Hilsen er jeg Deres heng
+Mogens Ballin</t>
+  </si>
+  <si>
+    <t>1909-11-26</t>
+  </si>
+  <si>
+    <t>Michael Ancher</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/DqKD</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Ancher
+Kære Hr Emil Hannover!
+Ja vist, ned med det projekterede Taarn!,
+det vil være i høi Grad malplaceret.
+Lad Bryggeren bygge saa mange Taarne
+han vil, men paa de rette Steder.
+Vær derfor saa god at skrive mit
+Navn under paa Adressen til Rigsdagen
+De venligste Hilsener fra min Kone og
+Deres hengivne
+Michael Ancher</t>
+  </si>
+  <si>
+    <t>1888-03-23</t>
+  </si>
+  <si>
+    <t>Johan Peter Wildenrath</t>
+  </si>
+  <si>
+    <t>Rohde har i sit brev til Hannover 1888-03-14 fortalt, at han uden Wildenraths samtykke har anmeldt et af Wildenraths malerier til en separatudstilling på den nordiske Udstilling. Han har ikke selv Wildenraths kontaktinformation, så han har bedt Hannover om at informere Wildenrath om forholdene. Hvilket er det, Hannover her svarer på.</t>
+  </si>
+  <si>
+    <t>Hannover informerer Rohde om, at han har videresendt en forespørgsel til Wildenrath og bedt ham om at svare direkte til Rohde.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/WbyD</t>
+  </si>
+  <si>
+    <t>Poststempler: 
+DRESDEN-NEUST. 
+23 3 8 12-IN b
+K. 
+OMB. 1 26 3 
+88
+Udskrift:
+Herrn Johan Rohde
+Nyhavn 22
+Kopenhagen
+Dresden, Struvestr. 28
+23/3 – 88
+Kjære Rohde,
+Tak for Deres Brev. Jeg har skrevet til W.
+og har kortelig sat ham ind i Forholdene
+og dernæst bedt ham sende sit Svar til Dem,
+for at der ingen Tid skal gaa tabt ved at
+bruge mig som Mellemmand. Posten er
+jo ikke til at stole paa i disse Tider, -
+Deres Brev modtog jeg først 8 Dage efter
+Afsendelsen. Hils Christiansen mange
+Gange. Med Hilsen fra min Kone, Deres EH.</t>
+  </si>
+  <si>
+    <t>1891-06-04</t>
+  </si>
+  <si>
+    <t>Villaen, Hannovers opholder sig i, må formodes at være Dr. Johannes Adolph Goldschmidts. Nærmere informationer herom er endnu ikke fundet, men lejemålet omtales også i brevet fra Harald Slott-Møller til Hannover dateret 9. november 1891.</t>
+  </si>
+  <si>
+    <t>Rohde er overrasket over, at Hannovers har lejet sig ind i den Goldschmidtske Villa. Rohde giver Hannover ret i, at han ligeså godt kunne bo i Lyngby som i Jægerspris, men nu har han opgivet Sjælland og rejser snart til Jylland. Rohde vil gerne aflægge Hannover et besøg inden afrejsen, evt. næstkommende fredag eller lørdag. Han afventer endnu svar fra Charlottenborg angående det tilbudte overskud fra Den Frie Udstilling.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/esZJ</t>
+  </si>
+  <si>
+    <t>4-VI-91.
+Kjære Ven!
+Deres Meddelelse om, at De
+og Deres Hustru har taget Ophold i den be-
+rygtede Goldschmidtske Villa, “med de skrækkelige
+Tapeter” overrasker mig virkelig — saa har da
+altsaa “Kjøbenhavn” for engang Skyld talt Sand-
+hed. 
+Ja jeg kan jo kun ønske Dem, at der nu ikke
+maa være alt for skrækkeligt derude, og at De
+uden altfor store Gjenvordigheder maa faa
+ende paa Sommeren —
+Jeg kjender ikke noget videre til Lyngby, men
+De har vist fuldkommen Ret i, at jeg ligesaa
+godt kunde bo der som paa Jægerspris; jeg
+har imidlertid ikke et Øjeblik tænkt paa
+at bo dér, hvor jeg ikke tror jeg kunde holde
+ud at bo i 24 Timer. Jeg kom dertil
+paa Gjennemrejse fra Nykjøbing og Rørvig, hvor
+jeg havde tænkt at kunne finde noget jeg
+kunde bruge; men jeg har nu opgivet Sjælland
+[2]
+og rejser om et Par Dage til Jylland.
+Jeg tænker paa at aflægge Dem en “lille”
+Visit forinden, men tør ikke love Dem
+at komme paa den Tid, De beder mig komme
+— men jeg kommer ud til Frokost hos Dem
+en af de første Dage imorgen Fredag eller
+Lørdag? Er det Dem ikke belejligt,
+saa send mig to Ord, i modsat Fald
+behøver De ikke at skrive.
+Jeg hører Berliner-kuren har ”styrket” Deres
+Kone. Nej, oprigtigt talt, saa haaber
+jeg, at den ikke har taget for meget paa
+hende. De burde have en Syndig Bunke
+Skjænd for Deres Svagheds Skyld.
+Hvad Deres elskværdige lille Kone skulde have
+tør jeg ikke sige - men det maatte vist
+være noget i Retning af – Dada.
+[3]
+Her intet passeret — sidder stadigt og
+venter med Spænding paa Posten — men
+intet Svar endnu fra Charlottenborg.
+Med venlig Hilsen
+Deres
+Johan Rohde</t>
+  </si>
+  <si>
+    <t>1893-06-26</t>
+  </si>
+  <si>
+    <t>Tønning</t>
+  </si>
+  <si>
+    <t>Charles  Been
+Pietro Krohn
+Carl Michelsen
+Agnes Slott-Møller
+Harald Slott-Møller
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Som det fremgår af dette brev, blev Charles Been i 1893 ansat som sekretær på Kunstindustrimuseet. Emil Hannover fik først formel tilknytning til Kunstindustrimuseet i 1894, men den uoverensstemmelse mellem datoer kan måske forklares med Hannovers formodede engagement i Kunstindustrimuseet allerede i 1893. Forholdet er dog ikke afklaret, selvom Dansk Biografisk Leksikon etc. er konsulteret.</t>
+  </si>
+  <si>
+    <t>Rohde meddeler Hannover sin adresse på Hotel Victoria i Tønning, Slesvig. Han vil gerne vide hvorfor Hannover ikke har villet ansætte ham som sin assistent på Kunstindustrimuseet. Rohde mener at have gode forudsætninger for at besætte stillingen, men har nu erfaret at en yngre student er blevet ansat i stedet. Rohde har søgt stillingen som følge af sin dårlige økonomi, og han har brug for en indtægt ved siden af maleriet. Han forestiller sig at Hannover har ansat en anden, fordi han ikke ville bryde sig om at uddelegere arbejdsopgaver til en nær ven. Rohde forstår dette ræsonnement, men hvis der er andre grunde til det, vil han gerne vide lidt mere om kriterierne for at blive ansat i den type stilling. Rohde håber ikke at Hannover tager ham forespørgslen ilde op, og håber snart at høre fra ham. Han beder Hannover hilse sin kone, som han nyligt forpassede chancen til at hilse på. Rohde håber snart at se Hannover i Tønning, men beder ham skrive på forhånd, så han kan være hjemme. Rohde spørger til Slott-Møllers og Willumsen. Han har for nyligt diskuteret en tegning med Willumsen, som denne har foræret Hannover. Rohde kritiserede tegningen, som var en skitse til dekoration af et keramisk værk, for at ligne noget der var tegnet af en fire-årig, hvilket Willumsen blev ked af. Gengivelser af drageblodstræer havde inspireret Willumsen til motivet.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/6dIz</t>
+  </si>
+  <si>
+    <t>26-VI-93.
+Kjære Ven!
+De bad mig, da jeg sidst talte med Dem, om at opgive Dem
+min Adresse; den er nu: Hotel Victoria. Tønning. Schleswig.
+Med det samme maa jeg engang faa talt rent ud om en
+Sag, som ligger mig paa Hjærte. 
+De ved, at da De i sin Tid talte til mig om Deres eventu-
+elle Ansættelse som Bibliothekar ved Kunstindustrimuseet 
+og om, at De maatte have en Assistent, at jeg da spurgte
+Dem, om De ikke kunde bruge mig. — jeg véd ikke
+rigtigt, om De tog mit Spørgsmaal au serieux, men De
+svarede i hvert Fald, at det kunde De godt. Senere har
+jeg kun ganske løseligt berørt Sagen, og De har da sagt
+at Krohn vilde have en ung Mand, jeg troer ved Navn
+Been, saavidt mig bekjendt en meget ung Student, der
+vist tænkte paa at blive Maler.
+I Anledning af mit Spørgsmaal skal jeg bemærke følgende[:]
+Jeg søgte Pladsen, fordi jeg økonomisk er saa daarligt
+stillet, at hvis jeg ikke skaffer mig en Indtægt af Arbejde
+der ligger udenfor Udøvelsen af Malerkunsten, véd jeg ikke
+ret, hvorledes jeg ganske uafhængig kan dyrke denne efter
+mit Ønske. Jeg véd vel, at jeg ikke medbringer særlige
+Kvalifikationer, men jeg tænkte, at jeg paa det nævnte
+Bibliothek maaske kunde udfylde den beskedne Plads
+— der vel nærmest er en Art Bybudsbestilling — ganske 
+paa samme Maade som forskjellige yngre Videnskabs-
+mænd udfylde lignende Pladser paa andre Bibliothe-
+ker, og jeg tænkte mig, at ligesom man giver saadanne
+[2]
+Videnskabsmænd disse Pladser, fordi de kunde have en 
+lille økonomisk Støtte, saaledes kunde man ogsaa give en
+ung Kunstner Pladsen paa Kunstindustrimuseets Bibliothek
+— naar der da ikke meldte sig Mænd med bedre
+Kvalifikationer.
+Herpaa kan jeg nu tænke mig, at De vil kunne
+svare saaledes: Alt sammen meget rigtigt, kjære Ven,
+men De maa kunne forstaa, at jeg personlig nødigt
+vil have Dem til min Assistent ): [dvs] Underordnede.
+De er min gode Ven, og i et saadant Forhold kan der
+imellem Venner godt komme en Kurre paa Traaden,
+udfylder De endelig ikke Deres Bestilling tilfredsstil-
+lende, kan jeg daarligt give Dem en Irettesættelse som
+Deres Overordnede, og der kunde tænkes Ting, som jeg
+kunde lade en fremmed udføre, men som jeg helst
+er fri for at sætte Dem til. —
+Dette Ræsonnement forstaar jeg naturligvis fuldt ud,
+og hvis dette er Aarsagen til den unge Mand ansættes,
+skal jeg ikke tale mere om denne Sag. — Jeg vil
+ikke i mindste Maade tage Dem det ilde op.
+De har imidlertid et Par Gange sagt mig, at det er
+Krohn, der vil have Hr. Been; og i saa Fald kunde
+jeg ønske at vide lidt nærmere Besked om, hvorledes
+saadanne Pladser besættes og faa konstateret, at
+man har refuseret mig for at faa en ung Student
+[3]
+der aldrig har gjort sig bemærket ved nogetsomhelst,
+ansat. 
+(Thi at man ikke vil have mig, fordi jeg var for god
+til en saadan Plads — saaledes som De engang for-
+talte mig, at Krohn og Michelsen skulle have sagt —
+er dog for latterlig en Grund. — Men Menneskekjærligheden
+kan jo bruges til at dække over meget.) —
+——
+Jeg véd af Erfaring at meget forkert kan læses ud af
+Breve; læs nu ikke ud af dette, at jeg sidder i Tønning 
+og er gram i Hu.
+Jeg mener kun at have en Forpligtelse til at skaffe
+mig en Bifortjeneste; kunde jeg være den foruden
+skulde jeg hverken gjøre andre eller mig selv Ulejlighed.
+Har De en Dag et Kvarterstid tilovers[,] lad
+mig da høre lidt fra Dem, og fortæl mig
+hvorledes De iøvrigt har det, og, hvordan det gaar
+med Deres Kone. (Naar De skriver til hende
+sig hende da, at jeg var meget ked af ikke at
+faa hilst paa hende, men Grunden til, at jeg
+ikke kom ud til Dem var den, at jeg havde
+misforstaaet Dem.
+Skulde De komme i Nærheden af Tønning vilde
+det glæde mig at se Dem. Men jeg maa i saa
+[4]
+Fald vide i Forvejen, at De kommer, at jeg til
+den Tid kan være hjemme. 
+Hvorledes har vore Venner det?
+Ser De noget til Slott-Møllers eller Willumsen
+(Tag Dem endelig af sidstes Opdragelse, naar De
+ser ham).
+Jeg talte den sidste Dag jeg var i Kjøbenhavn meget
+med W. om den Tegning, han havde foræret Dem.
+Jeg sagde, at jeg intet kunde se i den og, at jeg
+ikke begreb hvorfor han havde tegnet den som
+om han havde været et Fireaars-Barn.
+Han svarede, at han var meget kjed af det[,]
+hvis det virkelig saa ud som om den var tegnet
+af et Barn paa fire Aar. Den var tænkt
+anvendt som Frise paa Keramik, og Ideen havde
+han faaet ved at se nog Afbildninger af gamle
+Drageblodstræer! —
+En venlig Hilsen til Dem og Deres Hustru
+Deres
+Johan Rohde</t>
+  </si>
+  <si>
+    <t>1893-12-20</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Margrethe  Wildenrath-Krabbe
+Jens Ferdinand Willumsen
+Juliette Willumsen</t>
+  </si>
+  <si>
+    <t>Rohde sender de penge han skylder Hannover så han har dem den 24. december. Rohde troede at Hannover ville blive længere tid i Frankrig, og spørger om det er af økonomiske årsager han rejser derfra tidligere. Han forstår ikke, at fru Wildenrath ikke har ladet høre fra sig. Rohde har med glæde læst en artikel Hannover har skrevet om Willumsen, hvori han lader til at have ændret holdning til det positive angående Willumsens person. Rohde beder hilse Willumsens og Rasmus Christiansen.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/Kdyx</t>
+  </si>
+  <si>
+    <t>D. 20-XII-93.
+Kjære Ven!
+Det er kjedeligt, at De skal være nødt til atter
+at kræve Deres Penge, som jeg saa godt kan
+tænke mig, De har Brug for. Jeg skal
+jeg sende Dem dem saaledes, at De senest har
+dem d. 24.; jeg haaber saa ikke, at de kom-
+mer for sent.
+Jeg vil gerne bede Dem om, naar De har
+modtaget dem med et Par Ord at lade
+mig det vide. Breve behøver De ikke at
+skrive. Deres Tid er naturligvis nu paa
+Slutningen stærkt optagen og det var derfor u-
+muligt, om De vilde bruge Deres Tid til
+sligt. 
+Jeg troede forresten, at det var Meningen, at
+De vilde blive borte til April — er det virke-
+lig økonomiske Grunde der jager Dem
+hjem? 
+Glæder mig til atter at se Dem — De
+er formodentlig saaledes stoppet, at vi kan
+tære paa Dem i lang Tid.
+—
+Her aldeles intet nyt — Mærkeligt at
+[2]
+De ikke har hørt det mindste fra Fru W. 
+højest mærkeligt.
+Var meget glad ved at læse Deres Brev om
+Willumsen, De har altsaa i mangt forandret
+Anskuelser med Hensyn til hans Person. —
+Jeg mener — Artiklen røber stor personlig Sym-
+pati; den De i et Brev forleden sagde,
+De ganske manglede.
+Hils ham og hans flinke Kone fra
+mig; i lige Maade Christiansen, hvis
+han ikke er ligesaa optaget som De, saa
+har han sendt et Par Ord herop —
+Overanstræng Dem nu ikke paa Slut-
+ningen, at De kan komme nogenlunde
+frisk hjem.
+Og saa endnu engang en Undskyldning
+fordi de Satans Penge ikke for længst er
+sendt Dem.
+Venlig Hilsen fra
+Deres Johan Rohde</t>
+  </si>
+  <si>
+    <t>1894-06-26</t>
+  </si>
+  <si>
+    <t>Edvard Brandes
+Erik Henrichsen</t>
+  </si>
+  <si>
+    <t>Johan Rohde har tænkt over Emil Hannovers brev til Edvard Brandes [se Hannovers brev til Rohde 26. juni 1894], og vil gerne sove på det inden han melder tilbage. Rohde har dagen forinden mødt Erik Henrichsen, og har nævnt Hannovers planer for ham. Henrichsen blev meget forskrækket derover, og vil formentlig opsøge Hannover selv for at få talt om tingene. Sagens alvorlighed taget i betragtning opfordrer Rohde Hannover til at gennemtænke det grundigt inden han sender sit svar til Edvard Brandes.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/jTkh</t>
+  </si>
+  <si>
+    <t>D. 26-VI-94.
+Kjære Ven!
+Jeg har tænkt meget derover; men vil gjerne
+sove endnu en Nat paa det. — Jeg var
+nemlig for lidt siden i “Samfundet” , hvor
+jeg traf Erik Henriksen — for hvem jeg berørte
+Sagen. — jeg haaber ikke, De tager mig ilde
+op, at jeg talte til ham derom, men da
+han jo er meget inde i Forholdene ved
+Politiken, tænkte jeg, at han kunde bruge
+mig til at se Sagen fra en ny Side.
+——. Henriksen blev meget forskrækket,
+da han hørte, hvad De tænkte paa, og
+vilde personligt søge Dem; og efter at
+have talt med ham besluttede jeg endnu
+ikke at afsende mit Svar —
+Det er jo virkelig en Sag, der kan have
+meget alvorlige Følger, og det er derfor
+vigtigt at overtænke dette grundigt —
+[2]
+Desuden er Svaret til Dr. E. B. ikke jo ikke
+presserende. 
+Jeg skal imidlertid snarest svare Dem
+Venligst Deres hengivne
+Johan Rohde</t>
+  </si>
+  <si>
+    <t>1894-08-02</t>
+  </si>
+  <si>
+    <t>Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Paris
+Rue des Fourneaux</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/wExR</t>
+  </si>
+  <si>
+    <t>9 rue des Fourneaux Paris
+2 August 1894
+Kjære Hannover 
+Som De ser, kjære Ven,
+af vedlagte Brev, har jeg
+forlænge siden gjort Alvor
+af det at skrive til Dem;
+Men det forhindre mig
+at afsende det, da vi
+modtog Brevet som meddelte
+Sorgen over Deres kære
+Faders Død, som paa Deres
+Vegne rørte os meget,
+senere hen har vi svævet
+i mellem Liv og Død,
+[2]
+hvis jeg skal udtrykke
+mig saadant, Relieffet
+i ”naturlig Størrelse” havde
+jeg begyndt paa i Juni
+Maaned, Midlerne til
+at lave det for var ikke
+tilstrækkelige[;] vi anskaffe-
+de, for omtrent alle de os tilsendte
+Penge, Materiale og Redskaber,
+arbejde saa en halv Maaned,
+sugede paa Lappen og arbejde
+paa 8’Del Kraft Resten
+af Maaneden af Mangel paa
+Penge, vi kan ingen Vejne
+komme der vil bruges
+mange Penge og desuagtet
+[3]
+under vore afmaalte Forhold
+meget lang Tid her i denne
+dyre By at faa det færdigt[;]
+vi har da i denne senere Tid
+ligget i Underhandling 
+med Hjæmmet, vi har
+haft en ganske forfær-
+derlig[sic] drøj Tid, hvori
+vi har lidt saa meget
+som et Menneske kan taale
+af Mangel paa Tillid
+og Tro, og til alt hvad jeg
+har gjort har der ingen
+Mening været om Rigtighed
+[4]
+hele min Virksomhed har
+været en Fiasko, og jeg
+faar det at høre baade
+fra København og herfra
+mellem mine Bekjendte
+her, kun mine Svigerfor-
+ældre danner en Undtagelse
+de har[,] om ogsaa engang
+imellem Troen paa mig
+vakler[,] haft tilsidst en Tro
+paa mig og ved Raad og
+Daad, som De selv kjære
+Ven ogsaa har haft det, jeg
+har … under de strenge
+Tider en Støtte i hvad De
+[5]
+har sagt til mig og skrevet
+om mig, som jeg er Dem
+meget taknemlig for. De
+kan forstaa under saa-
+danne Forhold naar
+Hjærnen arbejder og springer
+i Øst og Vest for at finde
+et Punkt hvortil jeg
+holde mig fast saa
+jeg kan blive stærk,
+at man har ondt ved
+[at] sætte sig ned og skrive et
+Brev, i detmindste et Brev
+som skal være kærkomment
+til en Mand som i de
+[6]
+sidste Aar selv har gennem-
+gaaet saa drøje Tider;
+Derfor undskyld mig
+at jeg ikke skrev til
+Dem lige straks.
+Næste Gang nærmere
+bestemt, og vort Fremtidige.
+Endnu et Spørgsmaal:
+Galde[?] Petersen er meget
+nysgærrig efter at vide 
+om De har modtaget
+Tegningen af Tallerkenen
+Deres Ven
+J.F W. 
+Hils Rohde og andre gode Venner
+Hilsen fra min Kone</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/5PT6</t>
+  </si>
+  <si>
+    <t>6. [hjørnet af papiret afrevet]
+Kjære Hannover
+Ja det blev saa til
+at Hirschsprung efter
+en Del Vrøvl kjøber
+mit Billede Foraaret
+paa følgende – ikke 
+særlig smigrende Be-
+tingelser –
+At han maatte
+sælge det igjen at
+han maatte give
+mig 100 Kr strax 300
+den 10de September
+og Resten i Løbet af
+October nej det var
+Begyndelsen af October 
+– Ja nu vil jeg
+[2]
+… er jeg ikke
+som Skrædder P Holm
+&amp;amp; Co kommen under
+kriminel Behandling
+for et eller andet 
+– venligsindet Blad 
+vil jo saa uigjen
+driveligt beskylde mig
+for at have drevet
+Afbetalingsforretning –
+med Billeder –
+Dette for mig saa
+Generende Arangement
+er Grunden til at
+at[sic] du ikke som
+jeg havde lovet dig
+strax jeg solgte noget
+skulde faa de 
+[3] 
+100 + 10 Kr – men 
+da Hirschsprung jo
+nok er god for 800
+Kr behøver du neppe
+at tigge. Nu i Sep-
+tember kan jeg dog
+vist ikke lade dig 
+faa dem da jeg har
+Husleje her og Renter 
+til Liebe som jeg 
+takket være Afbetalings-
+systemet har maatte[t]
+bede om Henstand med
+til omkring den 10de
+dennes – Men du
+skrev jo ogsaa i sin
+Tid at du først skulde
+[4]
+bruge dem i October
+ikke sandt?
+Her har vi det
+godt, hvilket vil
+sige med megen
+Travlhed – af den
+Grund er det ogsaa
+at du først nu faar
+dette Brev som du
+burde have haft for
+længe siden.
+Med Tak for sidst
+&amp;amp; de venligste Hilsner
+til Karen og dig selv
+fra os her er jeg
+Din hengivne
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>1900-09-25</t>
+  </si>
+  <si>
+    <t>Niels  Skovgaard</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ikwb</t>
+  </si>
+  <si>
+    <t>Et hoved som dette med rødt hår og skæg, hvid skjortekrave og rødlig dragt, købte
+jeg på auktionen efter C.H. (Fader var dengang død). Nummeret ved jeg ikke, heller
+ikke det fra udstillingen i Kunstfor:. Jeg har aldrig været i tvivl om, at det er et
+studie til ”Kong Abel”. Det er vist malt efter en model
+som han ofte brugte. Der er hverken signatur eller
+dato. Højde 11½ Tomme, brede [!] 10½ Tomme, lysmål.
+Billederne af fru C.H. med tre børn og
+min moder med Joakim og mig ere
+16¼ Tomme høje og 19¼ Tomme brede.
+Jeg var forleden oppe på stilladset i universi-
+tetets forhald [!], og beundrede en smedesvend som
+løfter hammeren over sit hoved. Jeg tænkte på,
+at en gengivelse af ham i Deres bog, vilde give
+et godt begreb om hvad C.H. kunde gjøre
+med få midler, og hvor flydende hans behand-
+ling kunde være, men De har naturligvis
+studeret de ting så nøje, at De finder, at jeg hellere skulde 
+passe mig selv. Det er dog interesse og ikke vigtighed, som fik
+mig til at skrive dette. 
+Deres Niels Skovgaard.</t>
+  </si>
+  <si>
+    <t>1905-02-22</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/K7aH</t>
+  </si>
+  <si>
+    <t>[Tilføjet med blyant af Emil Hannover
+øv. th.:] Rohde 
+22 . II . 1905 .
+Nybrogade 12
+K
+Kjære Ven
+Tak for Kortet. Jeg saa igaar et
+Hæfte af “dansk Malerkunst” og troer der-
+efter, at mit Billed fra Ribe (Galleribilledet),
+saafremt De bruger nævnte Værks Clichéer,
+er at foretrække til Deres Bog. De to
+andre Gjengivelser synes mig meget daar-
+lige, hvilket er mig saa meget mere paa-
+faldende, som Billedernes enkle neutra-
+le Toner og temmelig glatte Behandling
+maatte begunstige Reproduktionen i høj
+Grad. De staar i Bogen døde og slappe
+i Valøren, synes De ikke?
+Et Poste-restante Kort, jeg efter Opfor-
+dring sendte Hr Avenard til Stockholm,
+er i Dag kommen retour. 
+Venlig Hilsen
+Deres Johan Rohde 
+Er De saa Græker?</t>
+  </si>
+  <si>
+    <t>1906-06-17</t>
+  </si>
+  <si>
+    <t>Gudmund Hentze</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/u8Bc</t>
+  </si>
+  <si>
+    <t>[med blyant i Hannovers hånd:] Hentze
+Kære Hr Hannover
+Paa Selskabet ”Hedebosagens Fremme”s
+Vegne vil jeg bede Dem, Ifølge Deres 
+Elskværdige Løfte til mig om at
+ville skrive om vor Udstilling, at
+gaa de… og, saafremt De kan
+skænke den en udførlig Omtale
+i Politiken
+Med venlig Hilsen
+Deres
+Gudmund Hentze
+Med Emil Hannovers hånd:
+17/6 . 06
+Hr. Gudmund Hentze,
+Jeg var forleden Dag inde paa Deres Udstilling med 
+det Forsæt at ville skrive om den. Men jeg opgav det
+indtil videre af to Grunde. For det første, fordi jeg
+af ganske Hjerte er en Modstander af det dekorative
+Princip, hvorefter Udstillingen er opstillet; det
+synes mig ganske ærligt talt barbarisk at bruge smukke gamle …er
+til at til at drappere Søjle mere kræmmeragtigt
+end kunstnerisk at drappere med smukke gamle
+Stoffer, saaledes som man navnlig har gjort det paa Søjlerne
+[i] Salen og oppe i Galleriet, og bringe i Udstillingen i mulig Miskredit 
+ved at give den en mindre hædrende Omtale …. 
+Udstilling vil jeg ikke. Men hertil kommer, og dette
+er min anden Grund, at jeg ikke godt kan skrive om en
+Udstilling, paa hvilken … vist … oplysning mangler angaaende Tingenes
+Art, Proveniens og Ejere mangler. Skønt jeg ikke selv hører
+til de allermindst ……… ubevandrede paa de Omraader, som
+Udstillingen har inddraget i sig, følte jeg mig dog paa mange
+Punkter ganske … usikker, og jeg kan ikke indlade
+mig paa at vejlede andre paa disse Vilkaar. Paa den førstnævnte
+[i venstre margen:]
+af de Skavanker, Udstillingen efter min Opfattelse har, kan der jo
+næppe raades Bod. Den anden er [der] derimod Tid til at afhjælpe. Hvis dette skulde ske
+skal jeg tage under fornyet Overvejelse, om jeg vil kunne imødekomme Deres Ønske 
+om en Artikel om Udstilling. 
+[s. 2]
+[med blyant i Hannovers hånd:]
+30 Potter Vand – 1 Pund friskhæ[?]t
+Kalk
+Telefonsamtale 75
+[desuden forskellige regnestykker i blyant og i blæk i Hannovers hånd]</t>
+  </si>
+  <si>
+    <t>1909-12-29</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/nJog</t>
+  </si>
+  <si>
+    <t>Kjerteminde 29 – 12 – 09
+[med blyant i Emil Hannovers hånd:] Syberg
+Kære Hr. Emil Hannover!
+Allerførst hjærtelig Tak for 
+Deres Brev. Det har under
+alle Omstændigheder glædet
+mig at modtage det. M. H.
+til mit Billede vilde jeg gærne
+tillade mig at sige endnu et
+Par Ord. Først dette: Kan jeg
+ikke få det, så kan jeg ikke 
+få det og så er der ikke mere
+at gøre ved den Sag. Men der
+er jo endnu en Måned til jeg
+skal bruge det, og mulig kunde
+Omstændighederne for at tale
+med Fru Hirschsprung for-
+bedres i den Tid. En Side ved
+denne Sag kan jeg ikke afholde 
+mig fra at henlede Deres Op-
+mærksomhed på: Maleren
+Slott-Møller fik sit (eller
+sine) Arbejde tillåns. Han
+[2]
+havde netop i Tiden før hans
+Udstilling i nogle Avisartikler
+angrebet mig meget fjendsk.
+Der vilde være lidt af en
+Retfærdighedshandling i at
+Skæbnen (i dette Tilfælde Hirsch-
+sprungs Galleri) ikke lagde
+mig Hindringer i Vejen for at
+gøre min Udstilling så god 
+som mulig og samtidig fa-
+voriserede min Angriber. 
+Når ..g jeg taler om at gøre
+min Udstilling så god som
+mulig mener jeg dermed så
+fyldig som mulig. Jeg skyder
+mig ind under et bevinget
+Ord af Philipsen: ”Har
+man ikke Talent, må man
+i det mindste være flittig”.
+En anden Ting er at næsten
+alle mine Billeder fra tidligere
+[3]
+Tid er – ja hvad skal
+jeg sige – så tunge og mørke.
+Forårsbilledet er det eneste
+hvori der er anslået en
+mere lys og munter Stem-
+ning. Idet jeg beder Dem
+undskylde min Påtrængen-
+hed lover jeg Dem at dette
+skal blive det sidste jeg
+skal plage Dem med an-
+gående denne Sag.
+Endnu en Gang min
+bedste Tak for Deres Brev
+Må jeg tillige bede Dem
+overbringe Deres Frue, som
+måske erindrer mig fra en
+Aften hos Fru Heymann
+min ærbødigste Hilsen.
+Med venlig Hilsen
+Deres Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1921-02-14</t>
+  </si>
+  <si>
+    <t>Joakim Skovgaard</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/AneU</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Skovgaard J
+Derunder med blæk med Emil Hannovers hånd: 
+besv. 15/2 – 21.
+Rosenvænget 14 – 2 – 1921
+Kjære Museumsdirektør E. Hannover!
+Da De så venligt lovede at tale med
+Frk Bodil Müller om muligen at
+hjælpe mig en begrænset tid og på
+en dagstid der ikke generer Deres
+forehavende, beder jeg Dem nu indlede 
+forhandlinger med hende, da jeg vænter,
+at vi om ikke længe vil kunne væve
+de mønsterlapper det er mig sådan om
+at gøre, at få udførte så sikkert og
+så fuldkomne i karakteren, som mu-
+ligt. Det er ikke for at ulejlige Dem,
+at jeg lader det gå igennem Dem, men fordi
+jeg mener det at være den rette vej. Hvis
+jeg f.ex. kunde få at vide, om jeg pr telefon
+[2]
+må henvende mig til Frk Müller for at
+aftale et møde, og jeg tillige får at
+vide når det er belejligt at jeg telefonerer,
+og hvilket nummer jeg helst skal bruge,
+vil jeg være Dem meget taknemmelig.
+Med venlig hilsen
+Deres hengivne
+Joakim Skovgaard</t>
+  </si>
+  <si>
     <t>1887-09-22</t>
   </si>
   <si>
-    <t>Brev</t>
-[...1 lines deleted...]
-  <si>
     <t>Agnes Slott-Møller</t>
-  </si>
-[...1 lines deleted...]
-    <t>Emil Hannover</t>
   </si>
   <si>
     <t>Rasmus  Christiansen
 Peder Severin Krøyer
 Johan  Rohde
 Niels  Vinding Dorph</t>
   </si>
   <si>
     <t>Protesten mod Piratens åbningsnummers artikel, der ikke særligt subtilt omhandlede P.S. Krøyer og hans generation af kunstnere, blev bragt i tidsskriftets tredje nummer som en lille notits s. 8 med ordlyden: "Det glæder os at kunne meddele, at der intet ligger til Grund for den i vore første Nummer under Overskriften "Hemmelige Underhandlinger" meddelte Artikel. Det er saa langtfra, at den ved Udtrykket "Musik i Atelieret" betegnede Maler er en Renegat, at han tværtimod, ved mange Lejligheder har vist sig som de unges bedste Støtte. Vi beklager derfor, at vor Medarbejder – o – har været daarligt underrettet."</t>
-  </si>
-[...1 lines deleted...]
-    <t>Den Hirschsprungske Samling</t>
   </si>
   <si>
     <t>Oprørt skriver Agnes Slott-Møller til Emil Hannover og beder ham tage affære, da P.S. Krøyer er blevet omtalt spottende i det første nummer af det nye, provokerende studenterblad Piraten. Det er ikke alene på Krøyers vegne, Slott-Møller er fortørnet, men også pga. det forhold, at med et 'ungt' tidskrift - et studenterblad - som afsender, kan artiklen skade hele det arbejde, som den øvrige, unge generation, der bl.a. tæller Krøyer, Slott-Møllers, Hannover, Rohde, Christiansen, gør for en fornyelse af kunstnerisk udtryk og praksis. Vil Piraten ikke bringe den dementi, som hun beder Hannover foranstalte - da hun og Harald ikke er lykkedes med at skrive noget med "tilstrækkelig Fynd og Klem i" - foreslår hun, at han kan søge at få Politiken til at trykke en redegørelse for Piratens uretfærdige "Overgreb mod den yngste Generations Ret og Ære."</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/dzKJ</t>
   </si>
   <si>
     <t>Viborg 22 Sept 87.
 Kjære Hr Hannover!
 De har naturligvis læst Piratens
 Prøvenummer Synes De ikke at
 det er nødvendigt, at der, da Bladet
 jo optræder som Ungdommens
 Organ, fra de Unge, fra ”Kliken”
 fra os Alle bliver protesteret mod
 de infame og ganske løgnagtige
 Insinuationer mod Krøyer, som 
 findes i Artiklen ”Hemmelige
 Underhandlinger”. Mener De ikke, 
 at vi bør gøre alt, hvad der staar
 i vor Magt for at forhindre, at
 der tillægges os, at den virkelig skulde være
 et Udtryk for den Opfattelse ”Ung 
 [2]
@@ -190,513 +2278,100 @@
 vi skal gøre. Er det ikke for at
 værne om, hvad der er Ret og
 Retfærdighed at ”Kliken” fra først
 af har dannet sig og tillige for at der
 ikke Overg fra nogen Side skal
 ske Overgreb mod den yngste
 Generations Ret og Ære. – Jeg beder
 Dem om som sagt tænke lidt
 paa, hvad der er det vigtigste at
 giøre, i en litterair Sag som denne
 maa De absolut kunne være 
 øverste[?] Raadgiver. – Vi ved jo
 ikke hvem Piraten har knyttet
 til sig som Medarbejder i kunstneriske
 [7]
 Anliggender, men vi mistænke
 Hr N.V: Dorph for at være identisk 
 med Hr – o –. Han har jo
 tidigere skrevet lignende smukke
 Ting. –
 Venlig Hilsen sendes Dem og
 Deres Forlovede fra os Begge.
 Agnes Rambusch.</t>
   </si>
   <si>
-    <t>1888-03-23</t>
-[...40 lines deleted...]
-  <si>
     <t>1888-10-05</t>
   </si>
   <si>
     <t>Sofie Holten</t>
   </si>
   <si>
     <t>Sorø</t>
   </si>
   <si>
     <t>Marie David</t>
   </si>
   <si>
     <t>Sofie Holten har læst korrektur på et fransk manuskript af Emil Hannover. Hun har rådført sig med Marie David, inden der er blevet indført rettelser, da Davids fransk er betydeligt bedre end hendes eget. Holten mener ikke, at Hannovers franske vil være let forståeligt for en franskmand, så selvom der sandsynligvis skal læses korrektur på det inden publikation vil det være ønskeligt med en grundig gennemskrivning. Holten vil gerne udføre nogle friluftsstudier, men vejret forhindrer hende i det for øjeblikket.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/AjnZ</t>
   </si>
   <si>
     <t>Hjortnæs pr. Sorø. – 
 5te / Okt 88. –
 Kære Hr: Hannover!
 Tak for Deres Brev, som meget har glædet mig. –
 Jeg har læst Deres Manuskript igennem og tilladt mig at gøre nogle
 smaa Bemærkninger, som lød mere franske; idet jeg maa bekende,
 at jeg dog ikke har gjort , noget, førend jeg tog Frk David med paa Raad,
 hvilket de ikke maa betragte som Indiscretion; thi jeg har nemlig
 aldrig, som hun, studeret Fransk for Sproget[s] Skyld, og jeg vilde derfor
 være sikker i min Sag.
 Naar de imidlertid appellerer til min Mening om det franske;
 tror jeg, at de burde lade Deres danske Manuskript oversætte af
 én, der var vel kyndig i Sproget, da Deres Fransk lugter lovlig
 [2]
 meget af Dansk, og jeg tror, er næsten overbevist om, at det paa
 flere Steder vil være en Franskmand ubegribeligt, hvad der er Deres
 Mening; enkelte Steder maatte jeg gætte mig til det; men der kunde
 jo ikke være Tale om at indlade sig paa Omarbejdelse uden at have
 den danske Text. –
 Rimeligvis vil det gaa dem, som andre, der skriver til franske Blade,
 at en Franskmand i sidste Instans læser Correctur paa Deres Artikel;
 men han skulde dog helst forstaa den; De maa ikke tro at dette
 er Lyst til besser machen fra min Side, men jeg har set ganske
 ubehagelige Fejltagelser opstaa i lignende Tilfælde.
 Jeg sidder hernede med god Villie til efter Evne at fuldføre et Par
 Friluftsbilleder; men Vejret er i den sidste Uge rent utaaleligt
 fugtigt og koldt, og naturligvis skal jeg bruge Solskin og saa
 regner det altid – det er haarde Betingelser man arbejder
 [3]
 under, naar man i dette Klima vil være Landskabsmaler –
 Med venlig Hilsen til Deres Frue og Dem er jeg Deres hengivne
 Sofie Holten</t>
-  </si>
-[...369 lines deleted...]
-d. 14 – XII – 88.</t>
   </si>
   <si>
     <t>1889-01-18</t>
   </si>
   <si>
     <t>Raphael
 Tizian
 Ernst Bojesen
 Rasmus  Christiansen
 Christoffer Wilhelm Eckersberg
 Maurice Hamel
 Vilhelm Hammershøi
 Carl Holsøe
 Peter Johansen
 Ludvig Kabell
 Peder Severin Krøyer
 Julius  Lange
 Karl Madsen
 Ferdinand Meldahl
 Asta Nørregaard
 Henrik Olrik
 Viggo Pedersen
 Niels  Pedersen Mols
 Joakim Skovgaard
 Agnes Slott-Møller
@@ -885,301 +2560,50 @@
 Dito solgt Napoleon til Winkel.
 Dito tjerner udmærket
 Dito tjener glubende.
 Dito har tænkt paa at kjøbe et Apothek til sin Broder.
 (Correspondance fra Rom) Frk Asta Nørgaard finder, at
 Loftet i det sixtinske Kapel gjør sig svært dekorativt !!!!
 (Correspondance fra Paris) Kl 8-10 maler jeg en Hestestal paa
 Mars[?]-Marken, fra 10-12 arbejder jeg i en lille Kirke bagved
 Panthéon. Kl 12-2 tager jeg ud til Asnières til et Friluftsbil-
 lede fra 2-4 er jeg i Lag med en Vinstue for Arbejdere 
 fra 4-6 den samme Vinstue i “Kunstig” Lys og fra 6-8
 i elektrisk Lys, saa et lille Maaneskin til 10 men saa
 er jeg træt og gider ikke se mere af Paris!
 (Correspondance fra Berlin endnu ikke ankommen).
 Ja nu kan jeg s’gu ikke mere; men jeg
 vilde dog ikke have at Deres Kone skulde sige
 Sladder for ingen Ting — De véd nok den stakkels
 Mand maa altid undgjælde for Konens Dumheder.
 En venlig Hilsen til Deres Hustru og
 Dem selv
 Deres
 Johan Rohde
 Christiansen beder hilse.</t>
   </si>
   <si>
-    <t>1889-02-04</t>
-[...249 lines deleted...]
-  <si>
     <t>1890-01-28</t>
   </si>
   <si>
     <t>Martin Nyrop</t>
   </si>
   <si>
     <t>Hannover har i sit brev 27/1/1890 også udtrykt utilfredshed med Martin Nyrops forslag til Højbro Plads. Det er på baggrund heraf, han er kommet med de ændringsforslag, som Rohde her kommenterer.</t>
   </si>
   <si>
     <t>Rohde bryder sig ikke om Martin Nyrops forslag til en omlægning af Højbro Plads, som er blevet fremlagt af Foreningen til Forskønnelse af København. Rohde kommenterer en række ændringsforslag Hannover agter at komme med til Foreningens struktur. Rohde kritiserer endvidere den hengemte placering af en række offentlige monumenter i København og foreslår, at nogle af dem får en mere prominent placering i det offentlige rum.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/jxRP</t>
   </si>
   <si>
     <t>Nyhavn 22. D. 28 - I. 90 - .
 Kjære Ven! At De ikke vil eller kan skrive imod Nyrops
 Projekt, gjør mig ondt. Havde jeg Tid — hvad jeg slet ikke
 har for Øjeblikket, eftersom jeg maler baade om Dagen og om
 Aftenen — og havde jeg navnlig lidt mere Begreb om
 disse dekorative Sager, der er et Miskmask af Arkitektur 
 og Plastik eller ingen af Delene, saa lod jeg ikke være
 — jeg gaar omtrent daglig over Højbro, og daglig, altsaa
 Resten af mit Liv, vilde jeg have én Ærgrelse til.
 At De ikke forstaar Tegningen, undrer mig; vel er den 
@@ -1261,217 +2685,50 @@
 denne Bestemmelse i en Lov for en Forening, der jo ikke kan være
 sikker paa, at just en Rigsdagsmand eller Borger-
 repræsentant eller Magistratsmedlem netop altid
 er Medlem af Foreningen — ; i hvert Fald maa
 der tilføjes i Lovene forudsat at Mænd med
 de ovenfornævnte Tillidshverv ere Medlemmer af
 Foreningen. — Det samme gjælder Bestemmelsen
 om en Kunsthistoriker, som er en endnu sjældnere
 Fugl end en Rigsdagsmand.
 Ja det er, hvad jeg har at bemærke i Øjeblikket
 og forresten god Lykke paa Fredag.
 Undskyld den sjuskede Form, men jeg er kommen
 Træt hjem, og det er bleven sent. —
 Venlig Hilsen og til Slut, hvad jeg skulde have
 Ssagt først, megen Tak for sidst.
 Deres Ven
 Johan Rohde
 Jeg har indlagt et Brev til Deres Kone med
 en Tak, — som da ogsaa gjælder Dem, for
 Venligheden at vilde se mig i paa Torsdag.
 —
 * à propos var det ikke ogsaa en Opgave at faa enkelte af
 vore bedre hengemte Statuer dragne frem af Mørket
 og stillede paa andre Pladser, hvor de kunde være til nogen
 Glæde.</t>
-  </si>
-[...165 lines deleted...]
-har vi intet at gjøre med ham; vi hilser ikke en Gang paa hinanden.</t>
   </si>
   <si>
     <t>1890-03-25</t>
   </si>
   <si>
     <t>Agnes Slott-Møller
 Harald Slott-Møller</t>
   </si>
   <si>
     <t>Alfred Bramsen
 Georg Brandes
 Rasmus  Christiansen
 Vilhelm Hammershøi
 Karl Madsen
 Sigurd Wandel</t>
   </si>
   <si>
     <t>Den Hirschsprungske Samling.</t>
   </si>
   <si>
     <t>Agnes Slott-Møller indleder sit lange brev med at forklare, at et stort arbejdspres for at få tilsammen seks malerier færdige til forårsudstillingen på Charlottenborg har afholdt hende og Harald Slott-Møller fra at skrive i lang tid. Bekymring for modtagelsen af værkerne og økonomiske ængstelser har præget ægteparret - og to af værkerne fandt da heller ikke nåde hos censurkomiteen. Hun fortæller desuden, at hun og Harald Slott-Møller har fulgt forelæsninger af Georg Brandes, og at Slott-Møller har portrætteret ham. Men Brandes blev træt af at posere, før kunstneren var tilfreds med resultatet af sine anstrengelser. For det brede publikum vil portrættet dog præsentere sig "stort og mægtigt", bedyrer hun, og "maaske kan Harald en Gang til næste Vinter gøre noget mere ved Hovedet og dets Udtryk, der var mangelfuldt".
 En stor ærgrelse er, at Karl Madsen ikke kunne skjule sin manglende begejstring, da ham så malerierne før deres indlevering til Charlottenborg. Hans ringe indsigt i italiensk kunst må være årsag til, at han ikke har forstået deres kunstneriske projekt, skriver Agnes Slott-Møller: Som den øvrige 1870'er-generation er det den nederlandske realisme alene, der er Madsens målestok. Hun reflekterer over smag og udtryk og tilføjer, at hun til en sammenkomst var placeret imellem Wandel og Bramsen under middagen, og de to diskuterede, om indhold eller form var det afgørende i et værk. Hun sætter sin lid til, at kritikerne og publikum med tiden vil forstå, at hun og Harald Slott-Møller har fat i den lange ende... Kun er de pekuniære forhold et problem i ventetiden på offentlighedens anerkendelse.
 Der er indlagt et spøgefuldt brev dateret 14. april fra Perme, der staver som en brækket arm, til "lille, sorte Frue" (Alice Hannover). Figurerne i det indlagte brev er opdigtede og optræder også i korrespondancer til andre venner.</t>
   </si>
   <si>
@@ -1731,445 +2988,50 @@
 aldri, saa bliver vi lit uartie,
 faa vi ve derné, saa trægger
 Heren vos faabi aa sier
 De æ i Etaljen, saa
 sugger vi, saa de svupper
 i vos. Kommer Di
 snar hjem? vi ska snar
 [14]
 po Lanned, de ælsger vi,
 faa dær æ saa ønde
 varmt, aa grønne Skaage 
 aa store Engge, aa Løngbagger
 aa saa gaar vi ud en
 Sommerda aa høre
 Fulesang som ka vor
 Hjærte røre aa de
 ælsger Snurrelurrelej!
 aa jaj Perme og vos alle sammen
 faa ælles brø vi aas slet
 egge om a være i Varden
 men Jylland æ got!
 ærbødist
 Permelille</t>
   </si>
   <si>
-    <t>1890-04-20</t>
-[...393 lines deleted...]
-  <si>
     <t>1890-04-22</t>
   </si>
   <si>
     <t>Rom</t>
   </si>
   <si>
     <t>Rasmus  Christiansen
 Alice Hannover
 Ola Hansson
 Adolph Philipsen
 Harald Slott-Møller
 Bertel Thorvaldsen</t>
   </si>
   <si>
     <t>Alice Hannover er stadig svag, men trods alt bedre end på turen ned. De rejser snart videre fra Rom over Napoli og Venedig, og siden til Schweiz, hvor Alice Hannovers læge har anbefalet hende at tage ophold. Hannover kan muligvis nå at se Forårsudstillingen, når han vender hjem. Hannover ville gerne skrive noget om Slott-Møllers billeder, men det er for lang tid siden, han har set dem, og erindringen er sløret af de mange andre indtryk, han siden har fået på sin rejse. Han opfordrer derfor Rohde til selv at påtage sig opgaven, selvom Rohde helst så en anden gøre det. Hannover nyder for en stund at stå udenfor konflikterne i kunstmiljøet derhjemme, men han glæder sig også til at komme hjem og blande sig. Hannovers får Politiken og Dagbladet København tilsendt, men beder Rohde sende artikler ned, hvis han støder på noget interessant andre steder. Af spændende sager, som Hannover er stødt på i aviserne for nyligt, nævner han en spektakulær mordsag samt den Ola Hanssonske affære. Han opsøger i disse dage informationer om Thorvaldsen, og skal snart mødes med en gammel elev af billedhuggeren.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/zmC7</t>
   </si>
   <si>
     <t>Rom, d. 22.IV.90
 Hotel du Midi
 Kjære Ven,
 Blot et Par Ord til Svar paa Deres Brev
 af 18/4. Jeg besvarer det i den Orden, De gjør 
@@ -2451,53 +3313,50 @@
 sidde paa Kontor i Marseille og selv være Skopud-
 ser (?) fremfor at tage den Billet til Kjøbenhavn,
 som bliver ham tilbudt, det forstaar jeg ikke.
 Herregud vi er jo nok Smaafolk og Fattigfolk
 herhjemme, men endnu har jeg dog ikke set nogle
 af W’s ligestillede som Skopudsere. De lever
 dog som Malere, hvordan de nu end bærer sig
 ad dermed.
 Men som sagt jeg forstaar ikke, at De mere vil
 have noget med W.s Pengeaffærer at gjøre
 thi de er jo haabløse — som De selv stadig
 siger — og det er jo hans egen Skyld, som De
 ogsaa selv siger.
 De 500 Kroner der staar i Sparekassen er jo
 W’s; men det forekommer mig, at jo før der
 kommer et Krach desto bedre. Det kunde maa-
 ske forandre hans Opfattelse af, hvad en
 Mand uden Formue kan tillade sig.
 Eller tror De maaske paa Succes’en i Paris, selv
 om han fik nogle af sine Billeder udstillede?</t>
   </si>
   <si>
     <t>1891-01-03</t>
   </si>
   <si>
-    <t>Alice Hannover</t>
-[...1 lines deleted...]
-  <si>
     <t>Paul Gauguin</t>
   </si>
   <si>
     <t>Rohde ønsker Hannovers godt nytår og vil gerne forære dem et værk som tak for deres gæstfrihed det forgangne år. Oprindeligt havde han tiltænkt dem et bestemt værk, men synes ikke længere, det han havde i tankerne, er godt nok. I stedet inviterer han Hannovers op i sit atelier, hvor de selv kan vælge. Rohde fortæller, at Gauguin efter sigende forærer bønderne i Bretagne de malerier, der ikke kan sælges . men Rohde var ikke selv så gavmild, da en af hans modeller for nyligt spurgte, om han havde nogle billeder, han kunne afse til hendes børn.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/O6Pj</t>
   </si>
   <si>
     <t>Nyhavn .22. D. 3-I-91.
 Kjære Frue!
 Da min Vej næppe de første Dage falder ud ad Vesterbro,
 vil jeg blot foreløbig sende Dem og Deres Mand
 mine bedste Nytaarsønsker.
 Og saa var der et lille Studie, som jeg havde
 tiltænkt Dem Juleaften med Tak for Gjæstfriheden
 i det forløbne Aar, men da det kom til Stykket,
 fandt jeg det var noget Skidt, og saa kom det
 ikke afsted. Hvis De imidlertid er saa rask,
 at De kan gaa ud, og De har Lyst til at stige
 op til mit himmelske Værksted, kom saa der-
 ud en Dag og tag Deres Mand med, og De
 kan jo saa selv se, om De kan finde noget,
 De tror, De kan være bekjendt at have staaende
 i en Krog.
@@ -2617,53 +3476,50 @@
 jeg skal nok bede min Broder
 [4]
 klemme paa.
 Hvis De tænker paa at komme
 ud til mig imorgen, Fredag Aften, 
 er jeg først hjemme Kl. 8½. Men 
 De kan finde mig udenfor Universi-
 tetet Kl. 8.
 Jeg saa lidt af Skovgaards og Phi-
 lipsens Billeder i Dag. Skovgaard
 burde næppe have haft Lov til at
 udstille et 10 Aar gammelt Billed
 og andet af ældre Dato. Frk. Skov-
 gaards Ting var vel egentlig ikke
 synderlig udmærkede. Skade ogsaa,
 at en stor Del af Philipsens
 Billeder har været udstillet i 
 Kunstforeningen.
 I Hast.
 Deres hengivne
 E.H.
 19-III.91.</t>
   </si>
   <si>
     <t>1891-04-19</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Rue Pestalozzi
 Paris</t>
   </si>
   <si>
     <t>Paul Gauguin
 Juliette Willumsen</t>
   </si>
   <si>
     <t>Fra Paris takker J.F. Willumsen Emil Hannover for omtalen af raderingen "Frugtbarhed", som Politiken har bragt. Willumsen har hørt om polemikken omkring værket, men han har kun læst Hannovers udlægning, som han til gengæld er yderst taknemmelig for: "De har forstaaet den som tegnede jeg den om igjen". Først med et bredere kendskab til ikke-vestlig kunst, beretter Willumsen, har han fundet inspiration til at arbejde i et formsprog, der kan udtrykke temaets storhed og universalitet. Han skriver om udviklingen, der er startet i litteraturen, og nu i malerkunsten viser sig som en søgen for at gøre sig fri af traditionen og ”alt det som vil forplumre” for i stedet at give form til idé og essens. Willumsen vil nødigt kaldes elev af Gauguin, men påvirkning er i stedet hans term. Han slutter brevet af med at fortælle, at han det følgende år planlægger at sende omkring ti værker hjem til Den frie Udstilling. Modtagelsen af raderingen i år taget i betragtning, så forudser han en stærk reaktion til den tid.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/f2ya</t>
   </si>
   <si>
     <t>32. rue Pestalozzi Paris.
 (nyt Gadenavn)
 d. 19 April 1891.
 Kjære Hannover. 
 Jeg har kun hørt om Polimi-
 ken, og intet læst; men jeg
 kan godt forstaa det Spectakel
 som mine Ting maa frem-
 kalde, derimod har jeg læst
@@ -2907,110 +3763,50 @@
 Fader tage en Part; men naar man
 nu i saa lang Tid har trukket Vexler
 saa — — —
 Men jeg ser sandsynligvis ud til Dem
 paa Lørdag; imorgen er jeg ikke hjemme.
 —
 Med Hensyn til Udstillingen
 1) Jeg har foreslaaet Kleis en Uge med nedsat
 Betaling, men Kleis er ikke villig til at gaa
 ind paa det, da han frygter for at Lokalerne
 ere for smaa i saa Fald.
 2) Kleis har derimod foreslaaet mig at holde
 dem aaben til Indtægt for en fattig Kunstner,
 men dette er jeg ikke stemt for, da vi jo ulyk-
 keligvis har bestemt at tilbyde Charlottenborg Pengene.
 Jeg mener nemlig at dette eventuelle store Offer
 kunde ganske være forspilt, hvis vi undlod at
 indbetale selv den allermindste Del af Nettoind-
 tægten. Hvis vi tog den allermindste Del fra,
 vilde der naturligvis blive lavet den Historie at
 det tilbudte kun var Blaar i Øjnene, og at vi
 naturligvis havde stukket meget mere til Side
 o.s.v. Jeg synes det er en Nødvendighed at kunde
 sige, at vi har tilbudt D dem hele Nettoindtægten. 
 [Fortsættes på side 1, øverst ‘på hovedet’]</t>
-  </si>
-[...58 lines deleted...]
-Johan Rohde</t>
   </si>
   <si>
     <t>1891-12-03</t>
   </si>
   <si>
     <t>Carl Jacobsen
 Karl Madsen
 Oscar Madsen
 Lauritz Zeuthen</t>
   </si>
   <si>
     <t>Harald Slott-Møller vil gerne lukke snakken med Hannover om det salær, Lauritz Zeuthen har til gode hos dem efter sagen mod Oscar Madsen. Videre fortæller Slott-Møller, at den af hans tegninger, Hannover har ønsket at købe for 200 kr., allerede er solgt til anden side - for bare 25 kr. Pengesager mellem venner er ikke Slott-Møllers kop te, men bliver det nødvendigt - som forventeligt - i løbet af vinteren, vil han og hustruen gerne have mulighed for at låne de 200 kr. af Hannover, skulle det knibe med hans og Agnes' økonomi.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/qaza</t>
   </si>
   <si>
     <t>[tilføjet med blyant:] S.
 Kjære Hannover 
 Spørgsmaalet Zeuthens Salair
 er afgjort, lad os betragte
 det som ude af Verden.
 Jeg skal villig ind-
 rømme, at denne Af-
 gjørelse vel nok lidt
@@ -3129,628 +3925,50 @@
 for os at faa gjort
 vore Billeder færdige,
 hvad det desværre nok
 kommer til. Naar
 vi saa en Gang (Gid
 det ske snart) kommer
 ovenpaa, saa er det
 jo ikke saa farligt
 for os at betale dem
 tilbage. Saa faar de
 sære Børn deres Vilje
 og saa græder de
 ikke. Til Slut Tak
 for dit rare Brev
 og for den elskværdige
 [8]
 Maade hvorpaa du
 har taget den hele
 Sag
 Din hengivne
 Ven
 H Slott-Møller
 Kjøbenhavn 3 XII 91</t>
   </si>
   <si>
-    <t>1892-01-08</t>
-[...576 lines deleted...]
-  <si>
     <t>1892-11-08</t>
   </si>
   <si>
     <t>Bogen, brevet omhandler, er Emil Hannovers kommende udgivelse "Maleren Christen Købke. En Studie i dansk Kunsthistorie", som udkom i 1893: Arbejdet med bogen er et centralt emne i hans og Rohdes brevvekslinger, særligt i sommeren 1892.</t>
   </si>
   <si>
     <t>Johan Rohde har læst Emil Hannovers manuskript til bogen om Christen Købke og indleder sit brev med en undskyldning for at have nølet med sin respons. Han kommenterer på stoffets disponering og anbefaler, at Hannover inkluderer et ellers slettet kapitel. Derudover roser han Hannovers stil, der er "velgjørende ædruelig paa en Tid, da det er Brug at vade i Superlativer".</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/5UVx</t>
   </si>
   <si>
     <t>d. 8 XI-92. Nyhavn 22
 Kjære Ven!
 Det skulde gjøre mig meget ondt, om De, som
 Deres Kone sagde, virkelig havde faaet den Forestilling, 
 at jeg syntes mindre godt om Deres Bog.
 Det er imidlertid forstaaeligt, om De har faaet
 den Forestilling; thi naar en god Ven laaner én
 et Manuskript, og det efter flere Dages Forløb
 ikke er læst, skjønt Læsningen kun tager et Par
 Timer, maa han jo let komme til at tro, at
 det ikke har interesseret videre …
 Jeg maa imidlertid bestemt protestere imod,
 at Deres Manuskript har nogen Skyld, naar
@@ -3797,1016 +4015,50 @@
 Hvad De siger om Grunden til, at det er strøget,
 forstaar jeg vel godt, men jeg synes, at det er
 uheldig at være principfast i dette Tilfælde —
 — naa forøvrigt er der jo allerede gjort et Brud
 paa Princippet; Kapitlet om Italien er jo
 ogsaa “milieu” —
 Vær derfor artig og tag det med, jeg er sikker
 paa at Deres Bog vil vinde derved, da det
 nok er godt, og Bogen godt kan være lidt større.
 —
 Da De forleden Dag ringede paa min
 Dør, stod jeg og var i Færd med at anlægge
 [4]
 et lille Billede og jeg var vistnok i det hele taget
 lidt fraværende af den Grund. — at jeg da
 ikke talte videre om Deres Bog, maa De ikke
 tage for Ligegyldighed. — Jeg har haft stor
 Glæde af at læse den — og har ikke læst den
 kun som Stileretter.
 Med venlig Hilsen Deres
 Johan Rohde
 —
 Gjør nu Deres Kone og mig den Tjeneste
 at indlægge i Deres Timeseddel “en Times
 Motion i frisk Luft udenfor Kjøbenhavn”.</t>
-  </si>
-[...964 lines deleted...]
-Hilsen fra min Kone</t>
   </si>
   <si>
     <t>1895-10-08</t>
   </si>
   <si>
     <t>Peter Magnussen</t>
   </si>
   <si>
     <t>Hannover kunne ikke nå op forbi Rohdes atelier idag, og kan sandsynligvis heller ikke nå det den følgende dag. Han bebrejder Rohde, at han kun sjældent får lov til at se dennes værker. Han forsikrer Rohde at hans værker er iblandt de bedste der bliver frembragt på den hjemlige kunstscene, og at hans hårde selvkritik er uberettiget.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/eSuE</t>
   </si>
   <si>
     <t>8/10. 95
 Kære – lidt sære – Ven,
 I dag var det mig umuligt at
 komme paa den Tid, De opgav
 mig. Og i morgen vil det vist
 knibe svært. Heller ikke véd
 jeg jo, om Permesso’en gælder
 ogsaa for imorgen.
 Hvorfor faaer jeg saa uendelig
 sjældent Lejlighed til at stifte
 Bekendtskab med Deres Arbejder?
@@ -5353,128 +4605,50 @@
 tænker det gaar hjemover ved Aarets Slut-
 ning. 
 Med venlige Hilsner
 Deres
 Hengivne Ven
 Johan Rohde
 Hils Christiansen, Henrichsen,
 Hendriksen og Willumsens, hvis
 De ser nogen af dem.
 Grønvold fortæller mig at nu til Oktober ud-
 kommer hans Bog om Wasmann, den
 tydske Kunstner, hvis Tegninger De saa hos
 mig. Jeg ved imidlertid ikke stort mere
 om den end det gaadefulde, at den kommer
 til at koste c. 40 Mark., skjønt sikkert
 meget ubetalt Arbejde og mange Penge ere satte
 i Foretagenet af Grønvold. Han spørger
 [8]
 mig i et Brev, om jeg troer at en 3-4 Exem-
 plarer kan afsættes i Danmark, da han
 nødigt vil at hele Oplaget sælges til rige
 Tyskere. — Jeg lader Spørgsmaalet gaa
 videre. 
 Jeg formoder, at Bogen kun bestaar af 
 Wasmanns egne Optegnelser og Tegninger.</t>
-  </si>
-[...76 lines deleted...]
-Harald Slott-Møller</t>
   </si>
   <si>
     <t>1900-04-07</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/qXv2</t>
   </si>
   <si>
     <t>[Øv. t.h. er noteret Rohde I. m. blyant,
 E. Hannovers håndskrift]
 7. IV . 1900.
 Nyhavn 22. K
 Kjære Ven! Tak for Deres Brev og for de
 varme, venlige Forsikringer, hvormed det ender.
 Naar jeg nu alligevel igjen griber Pennen, er
 det fordi der netop imellem gode Venner ingen
 Misforstaaelser maa være; har man ikke
 forstaaet hinanden, maa der tales ud indtil
 Klarhed.
 Deres Brev synes at tyde paa, at De ikke
 ganske har forstaaet mig; ja jeg læser hos
 Dem igjen netop de Beskyldninger, som
 jeg vilde værge mig imod, endog paa sine
 Steder i en forstærket Form.
 Jeg maa derfor tage Sagen op igjen, og De
@@ -5995,81 +5169,50 @@
 ler ikke til mine … De viser mig blot, hvor
 Skjæbnen dog kan være ironisk.
 —
 Men nu maa jeg ikke trætte Dem mere, dette
 Brev er ogsaa bleven altfor langt. — Men De kan
 vist forstaa, hvor ondt det maa gjøre mig at læ-
 se i Deres Brev om den Animositet, De nu næ-
 rer for et Foretagende, som jeg jo af egen Erfaring ved,
 De omfattede med en saa stor Sympathi, da det fødtes.
 —De var jo dengang en virkelig Fadder, der gjorde
 alt, hvad en Fadder er i Stand til at gjøre for et Gud-
 barn og gjorde det med den største Glæde. — De vil
 derfor ogsaa forstaa, at jeg ikke vil sky nogen Umage
 for nu muligt at omstemme Dem. —
 Men bortset nu fra denne Sag, maa vi to dog kom-
 me til en Forstaaelse, og kunne mine mange Ord fore-
 bygge at der kommer selv den mindste Kurre paa Traa-
 den imellem os, har jeg ikke skreven forgjæves. — Men
 jeg haaber nu, at min Hensigt er naaet, og jeg beder
 Dem om at modtage Forsikringen om, at jeg er ganske
 overbevist om Deres trofaste Venskab for mig, og at mine
 Følelser er gjensidige. Med de venligste Hilsener Deres
 Hengivne Ven Johan Rohde</t>
   </si>
   <si>
-    <t>1900-09-25</t>
-[...29 lines deleted...]
-  <si>
     <t>1901-09-01</t>
   </si>
   <si>
     <t>Damgaard</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/QS9e</t>
   </si>
   <si>
     <t>Damgaard 1.IX.1901
 Kjære Hannover
 Det er en stor Skam at
 jeg ikke før har takket dig
 for Særtrykket af Artiklen
 om Prærafaeliterne, vi har
 begge haft stor Fornøjelse
 af den. – Jeg er rent
 kommen ud af Vane med
 at skrive Breve og det
 er i dette Tilfælde saa
 meget des mer beklagelig[t]
 for mig, som der længe 
 har været en Sag af
 Vigtighed, som jeg burde
 have skrevet til dig
@@ -6203,82 +5346,50 @@
 ikke noget om
 hvordan det gaar
 med Stillingen hos
 Bing – mon han
 har engageret Willumsen?
 Til Slut kun de
 bedste Hilsner til
 Karen og dig selv baade
 fra Agnes og fra
 din hengivne
 Harald Slott-Møller
 p.t. Damgaard/pr Fredericia
 [11]
 [med blyant i Emil Hannovers hånd (teksten er forsøgt udvisket):]
 Hævet 300 Kroner.
 Jærnbane 90 –
 Frokost med Bøgh
 Grøntsager – 2 Kr. 35 (1 Kr. Aprikoser)
 Champagneprop – 50 –
 Blomsterløg – 14 Kr.
 Laant Torben – 10 –
 Karen extra til Husholdning 15 –
 24.</t>
   </si>
   <si>
-    <t>1905-02-22</t>
-[...30 lines deleted...]
-  <si>
     <t>1905-03-26</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/YNFg</t>
   </si>
   <si>
     <t>[Tilføjet med blyant af Emil Hannover
 øv. th.:] Rohde
 [Øv. th., vertikalt, tilføjet af Johan Rohde:]
 Søndag Eftermiddag. 
 Jeg haaber at De nu har
 modtaget Manuskriptet
 af vor Pige; vi glæder os
 begge over at høre at Moder
 og Datter befinder sig vel. 
 26. III . 1905 .
 Nybrogade 12 .
 K
 Kjære Ven.
 Jeg er meget skamfuld over, at jeg har ladet
 Deres Manuskript ligge og flyde hos mig i
 otte Dage, men jeg har i denne Tid
 haft mange Forstyrrelser. 
 Deres Artikel om Menzel har skaffet mig
 megen Fornøjelse; man faar saa god Besked
@@ -6634,234 +5745,50 @@
 kunde meddele noget herom. 
 Paa Onsdag er det ikke sikkert, jeg er i Byen, da jeg, om
 Vejret er godt, har lovet min Kone at tage i Skoven
 med hende, men ellers kan De selv bestemme Tiden
 efter Kl 4. 
 Med venlige Hilsner til Dem begge herfra
 Deres hengivne
 Johan Rohde
 Vil De have at jeg skal tale med Bernhard Hirschsprung?
 Efter Philipsens Udtalelser, maa jeg imidlertid tro, at han
 afgjort er for Dem. 
 —
 Xman siger, at det er i Haandværkerkredse, at der arbejdes
 imod Dem; jeg troer ikke paa det, men der er formodentlig nogle
 Haandværkere, hvis Produkter, De ikke har rørt, der gaar rundt og
 søger at sætte Lus i Skindpelsen. 
 [3]
 Bryggerens Aktion tager ingen af de nævnte Herrer alvorligt. 
 Bing havde efter Mødet raabt til Philipsen “den
 — her brugte Ph[ilipsen] et hebraisk Ord jeg ikke kan skrive, men
 som han sagde betyder Jødehader — skal vi i hvert
 Fald sørge for ikke faar sin Vilje.[“]
 Naa, men mere naar vi ses.</t>
   </si>
   <si>
-    <t>1905-11-11</t>
-[...182 lines deleted...]
-  <si>
     <t>1911-01-09</t>
   </si>
   <si>
     <t>Spanien</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/8Awr</t>
   </si>
   <si>
     <t>[med blyant i Hannovers hånd:] Willumsen
 Cécil Hotel
 Sevilla
 España
 9 Januar 1911
 Kære Hannover. 
 Herfra det skønne, eller jeg vil
 hellere sige det maleriske Sevilla
 sender jeg Dem og Karen vor
 Nytaarshilsen, og vore gode Ønsker
 for det kommende Aar.
 Rejsen hjemmefra, gik over
 Florenz hvor vi tilbragte en
 god Maanedstid – jeg for at male
 en Fresco og min Kone for at
 lave et Marmorrelief til “Fest-
@@ -6927,87 +5854,1160 @@
 Han vil ikke sælge enkelte. Hele
 Samlingen koster 4000 Pesetas (100 Pesetas =
 107 franc) = 70 Kroner omtrent) Efter
 lang Parlamenteren fik jeg ham til
 at indlade sig paa at sælge Halvdelen
 12 af de bedste — udvalgte af mig – for
 3000 Pesetas. Efter hvad jeg kender 
 til Priserne er dette ikke dyrt. Jeg
 vilde saa for min Ulejlighed beholde
 et Fad, jeg elsker de Fade —
 Ogsaa en maurisk Krukke c 28 ctm høj
 med trykkede Ornamenter i en graa brun
 Masse. En grøn-brun Glasur (melado)
 Fabrik Cordova. Pris 80 Pesetas. 
 Et maurisk Bronzelod forestillende en And.
 100 Pesetas, 10-15 ctm høj. Og saa fremdeles
 Azulejos fra alle Tider[,] dyrest naar de
 er ældst — fra 1 Pesetas til 1000 Pesetas.
 Skal jeg købe købe Noget saa svar mig
 omgaaende — Saa nu har jeg lettet mit Hjærte.
 Mange Hilsner fra os til begge
 Deres hengivne
 J.F. Willumsen</t>
   </si>
   <si>
-    <t>1921-02-14</t>
-[...26 lines deleted...]
-jeg f.ex. kunde få at vide, om jeg pr telefon
+    <t>1888-12-13</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Paul Fischer
+Frants  Henningsen
+Sofie Holten
+Karl Madsen
+Emil Manicus
+Jean-Francois Rafaëlli
+Johan Peter Wildenrath
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Det omtalte brev fra Madsen er dateret 7. december 1888 til Emil Hannover. Her forbereder han Hannover på sin kritiske anmeldelse af hans Watteau-bog (Kunstbladet nr. 23, 1888). Derudover kritiserer Madsen i brevet Hannover for hans ”selvfølelse”, hvad Hannover i svarbrevet tager nært.</t>
+  </si>
+  <si>
+    <t>Karl Madsen og Emil Hannover er blevet uvenner, og Rohde prøver at overtale Hannover til at forsone sig med Madsen. Rohde er bange for, at et varigt uvenskab imellem de to vil give anledning til klikedannelser i kunstmiljøet. Tilladelsen til at gennemføre Wildenraths lotteri er nu kommet i hus. Der er endnu lidt usikkerhed om, hvor mange lodsedler der er i spil til trækningen. Hannover er på vej til Paris, og Rohde slutter brevet af med at foreslå Hannover at tage sig lidt af Willumsen, hvis de to mødes i Paris, og få Willumsen til ikke at spilde sin tid på at kopiere den franske kunstner Rafaëlli.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/3TIO</t>
+  </si>
+  <si>
+    <t>Torsdag Aften 13/12 88.
+Kjære Ven! De sagde ganske vist til mig i Søndags, at De
+egentlig havde talt ud, efter at De havde forklaret mig Deres
+personlige Forhold til K. Madsen og refereret dennes Brev.
+— jeg havde dog alligevel gjerne set Dem hos mig for at
+tale endnu lidt med Dem om denne Sag, skjønt jeg ikke
+tror at kunne belyse den fra nye Sider — selv efter at man
+fra den anden Kant har fremstillet den — men for om mu-
+ligt at forhale et fuldstændigt Brud, som maaske nu
+allerede har fundet Sted.
+Jeg betragter nemlig dette egentlig rent personlige Forhold som
+vedrørende flere end Dem og Madsendt; og jeg frygter for
+at hvis De og Madsen først begynder at slaa rigtig løs
+paa hinanden, vil det komme til et større Opgjør, idet
+der vil tages Parti for og imod, og hvad der i sin Tid
+bar i sig de svage Konturer af et Parti[,] en Skole — eller
+hvad De nu vil kalde det, vil være fuldstændigt opløst 
+og de eneste, som vil have Grund til at glæde sig, vil
+være vore fælles Fjender .
+Selvfølgelig er det ikke min Mening, at De og Madsen skulde
+være enige i tykt og tyndt; jeg ser netop deres større 
+Betydning deri, at de ikke er det, idet at De derved kommer
+til at regulere hinanden, naar den ene Part maaske lader
+sig henrive for vidt. — —
+En lyrisk Digter kan man til Nød give Tilladelser til
+at sidde ganske alene og digte paa en Klippebloks; han
+kan i hvert Fald trøste sig med, hvis han staar Samtiden fremmed, saa
+vil Fremtiden maaske tilhøre ham — , men en Kritikkers
+Værk maa dog være beregnet paa hans Samtid, og hele
+hans Arbejde for en del afhængig af hans Forbindelse
+med denne.
 [2]
-må henvende mig til Frk Müller for at
-[...6 lines deleted...]
-Joakim Skovgaard</t>
+Det stakkels dumme Dyr, som hedder Publikum har ondt
+nok ved at finde sig tilrette, men begynder først de to
+eneste Kritikkere , vi har, at forkætre hinanden, vil det
+hele rable for det. —
+Der var en Tid, hvor jeg smed Folk ned ad Trapperne
+paa Grund af ren theoretisk Uenighed; nu gaar jeg
+lidt til den modsatte Yderlighed; nu hænder det, at
+jeg aflægger Visit hos Hr Manicus og beder ham
+give en Artikel Husly i Berlingske Tidende; for ikke
+ret mange Aar siden l[?] vilde jeg have fundet dette
+uhæderligt, nu anser jeg dette ikke blot for hæderligt
+men ligefrem som min (ikke behagelige) Pligt.
+Misforstaa mig nu ikke og tro at jeg vil at De skal
+“Slaa af” — jeg vil f. Ex. paa ingen Maade, at De
+skal gaa hen og rose Frants Henningsen eller Poul
+Fischer eller falde paa Knæ for Frk. Holten og om[-]
+favne Karl Madsen for at opnaa Absolution ;
+Men jeg mener, at De for Deres egen og for deres
+virkelige Venners Skyld bør optræde med mindre
+Skarphed indenfor Deres egen Kreds, navnlig naar
+det drejer sig om forholdsvis uvæsentlige Forhold.
+De maa gjøre nogle Ofre for det almene bedste,
+ellers faar vi i vor Kunstverden i det smaa det samme
+Skuespil at se, som vi i stort Format har set i den
+politiske Verden og det er altfor sørgeligt.
+Ja ovenstaaende forekommer Dem maaske Triviali-
+teter, som jeg ikke behøvede at ofre Blæk og Papir
+paa, men vær i al Fald forvisset om at det
+[3]
+ere sagt i god Mening af
+Deres Ven
+Johan Rohde
+Det er Sandt[,] Tilladelsen er nu endelig kommen med den
+Bemærkning fra Sagføreren, at Siderne skulde stemples
+med et 10 Øres Mærke hver. Jeg udsendte derfor de
+andre Lodder (som kun er forsynet med No). Det
+vil muligvis vare nogle Dage endnu inden Trækningen 
+kan foretages, idet enkelte ikke har tegnet sig men
+for et bestemt Antal, men udbedt sig en del Lodder
+tilsendte til mulig Afsætning. Desværre er der en 
+Del som slet ikke har svaret mig, skjønt jeg havde
+indlagt frankeret Konvolut i Brevene — , hvormange
+Lodder vi i alt har til Trækning, kan jeg derfor endnu
+ikke sige Dem.
+Da De naturligvis stadig staar med det ene Ben
+paa Vogntrinnet, skal De ikke gjøre Dem nogen
+Ulejlighed i Anledning af denne Sag: skulde jeg
+behøve Assistance har den skikkelige Christiansen
+lovet at assistere mig. —
+Hils Deres Hustru; jeg haaber at hendes Arme
+er bedre.
+Og træffer De Willumsen i Paris tag Dem saa
+[4]
+lidt af ham og faa ham fra saadanne Dum-
+heder som at bruge Tiden i Paris til at kopiere
+Rafaëlli!</t>
+  </si>
+  <si>
+    <t>1888-12-14</t>
+  </si>
+  <si>
+    <t>Alice Hannover
+Karl Madsen
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Hannover reagerer her på Rohdes opfordring til at forsone sig med Karl Madsen. Se Rohdes brev til Hannover 13. december 1888.</t>
+  </si>
+  <si>
+    <t>Hannover forsvarer sig overfor Rohde og mener ikke, at denne har ret i, at han bør forsone sig eller lempe tonen overfor Karl Madsen. Hannover påpeger, at han har sat meget på spil som følge af sin skarpe tone i debatten, og at det er udtryk for en overbevisning om, at det gavner sagen bedre at være direkte i sine ytringer end at være diplomatisk. Hannover er såret over, at Rohde ikke er kritisk nok overfor Madsen, som Hannover ikke har meget personligt til overs for. Hannover har fået nys om, at Slott-Møller har rod i sine pengesager og beder Rohde, om ikke han kan forsøge at få ham på ret kurs. En bekendt af Alice Hannover har fået lister til Wildenraths lotteri, der skal sendes ud, og de må derfor udsætte lodtrækningen, til de har fået disse retur.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/wZow</t>
+  </si>
+  <si>
+    <t>1
+Gl. Kongevej 91.
+Kjære Rohde,
+Tak for Deres Brev og dets gode Mening,
+paa hvilken jeg er saa ganske sikker.
+Men De maa tilgive, naar det for en
+Gangs Skyld siges Dem – jeg véd, De er 
+ikke vant dertil – at Deres Mening
+i Spørgsmaalet Madsen og mig ikke
+forekommer mig at være den rigtige.
+Jeg tilstaaer endog, at jeg med nogen
+Beklagelse har set Dem tage et
+væsentlig Madsensk Standpunkt i 
+Spørgsmaalet om de kritiske Midler, 
+der maa anses for gavnligst for vor
+Kunst.
+Lad mig sige Dem strax og tjen mig i
+at tro paa, at jeg som Kritiker er
+et uegennyttigt Menneske, hvor megen
+Egenkjærlighed jeg end ellers er i Besiddel-
+se af. Indrøm mig, at jeg kunde
+have gaaet andre Veje, hvis jeg vilde
+have indyndet mig hos Kunstnere og 
+[2]
+hos Publikum. Tro dog ikke paa,
+at det er mig en Fornøjelse at blive
+saa forhadt, som jeg i Øjeblikket
+er. Jeg forsikrer Dem for, at bag
+hver skarp Linie, jeg har skrevet,
+bag hvert skærende Ord, jeg har sagt,
+ligger der en inderlig Overbevisning
+om at gavne den Sag, der er vor.
+Jeg har bragt denne Sag mange
+Ofre i de faa Aar, jeg har skrevet.
+Jeg har ofret den Venskaber, hvis
+Tal snart er legio. Jeg har desuden,
+hvad jeg ikke før har sagt til
+nogen, ofret for denne Sag, som
+gift Mand, sat mine pekuniære
+Existens paa Spil. Jeg har ikke vidst
+og véd endnu ikke, hvad Øjeblik
+en radikal Ytring af mig kan berøve
+mig alle Midler. Og alligevel er jeg
+stadig beredt.
+[3]
+Og nu skriver De til mig, at jeg
+skal bringe Ofre af en Art, som
+jeg ikke vil og kan bringe. Hvis
+De bad mig om at sige min Mening
+endnu mere ligeud, end jeg før har
+gjort det, og De mente, det vilde
+gavne vor Sag, vilde jeg formodentlig
+gjøre det, for jeg troer at Vejen lige
+ud fører hurtigere til Maalet end
+alle andre Veje. Naar De derimod
+beder mig være med paa Krogvejene,
+svarer jeg nej, Og siger De mig saa,
+at jeg skader vor Sag, ja, kjære Ven,
+saa holder jeg ganske einfach op
+at beskjæftige mig med vore lo-
+kale Forhold og trækker mig ind
+i mig selv og i de historiske Æm-
+ner, hvor jeg bilder mig ind at
+høre hjemme. Men det vil ikke
+ske uden Bitterhed over noget, som 
+[4]
+jeg anser for Utaknemlighed.
+Desværre indsér jeg, at dette vil blive
+Enden. Karl Madsens personlige A-
+version vil ikke formaa at lukke
+Munden paa mig; men naar de,
+hvem jeg saa brændende gjærne vil
+gavne, siger mig, at jeg skader dem,
+ja saa tier jeg naturligvis. Men
+jeg forstaar ikke, hvorledes pludselig
+alle de, paa hvis Sympathie jeg
+stolede, paa én Gang alle kan
+vende sig mod mig.
+Med den Selvfølelse, som jo skal
+udmærke mig, vil jeg sige, at jeg
+troer det uklogt at sætte mig
+udenfor paa denne Maade. Om
+mine Ævner kan der vel dispu-
+teres, men bedre Villie end min
+til at hjælpe findes vel ikke saa
+let igien.
+[5]
+2
+Mit Forhold til Madsen, paa hvis
+Betydning jeg lægger mindre Vægt end
+De, har ikke forandret sig, siden jeg
+modtog Deres hans Brev. Jeg besvarede dette,
+modtog derefter et andet Brev i
+mildere Udtryk men med samme
+Indhold. Dette har jeg ikke besvaret
+og agter heller ikke at gjøre det.
+Jeg har gjort hans Karakter op
+og finder den stedse mindre appe-
+titlig. Jeg tager ikke i Betænkning
+at skrive sort paa hvidt, at han
+er en uvederhæftig og intrigant
+Person, hvem jeg i Fremtiden
+ønsker at staa personlig fjærnt.
+Han har opført sig sjofelt, – ikke 
+mindst ved i den sidste Tid at
+lirke mine faa gode Venner fra 
+mig. Jeg agter ikke at hævne mig, 
+for jeg er ikke smaalig. Hvor let
+[6]
+vilde det ellers ikke være for mig
+at gaa til f. Ex. P. Johansen og sige
+ham: K. M. bagtaler Dem, er-
+klærer Dem for en ren Idiot,
+men siger aabent (til mig): ”hvor-
+for skulde jeg ikke bruge ham”. Men
+jeg gjør ikke dette, thi jeg tænker
+som saa, at et Onde udrydder sig
+selv. Jeg venter rolig paa den Tid,
+som sikkert vil komme, hvor
+Madsen vil komme til at
+staa i det rette Lys, og jeg
+smigrer mig med, at jeg er den
+første, som har forstaaet at
+værdsætte denne Mand.
+Jeg forsikrer Dem for, at jeg ikke 
+skriver dette af personlig Uvillie
+mod Madsen og for at faa hans
+Venner mod ham. Jeg fortalte
+Dem min Kollision med ham, 
+[7]
+fordi jeg vilde, at dog én skulde
+vide, hvad der var hændet mellem
+os og kunne regulere den Fremstilling
+af Sagen, som jeg vidste Madsen
+ikke vilde undlade at give. Jeg
+mener mig ikke fejlfri i min
+Optræden, men jeg har villet, man
+skulde vide, at Madsens Fejl
+deler jeg ikke.
+Ser De, kjære Ven, jeg er bleven
+skeptisk efter dette. Jeg lover ikke,
+at De ikke oftere skal finde mit
+Navn under Behandlingen af et
+aktuelt Æmne, men jeg vil frem-
+tidig skrive om sligt med mindre
+Glæde end før. Jeg vil sé Ansigter
+for mig, hvor jeg før kun saa en
+Sag, som fremdeles er mig kjær, men
+mindre hellig end før.
+[8]
+Jeg skal nu sige stop med
+disse Betragtninger, men endnu
+maa jeg spørge, om vi to da ikke
+er enige i alt Fald om dette ene,
+at ”Kunstbladet” er blevet – skal
+vi sige: ”uheldig” redigeret, og at
+Madsen har – skal vi sige: ”for-
+bavset” os nogle Gange. Nuvel, er
+vi enige derom, er De da ikke og-
+saa enig med mig i, at der i
+Øjeblikket ingen særlig Grund
+er til at give Madsen et
+”Tillids”- og mig et ”Mistillids”-
+Votum. Og hvorfor vil De da netop
+benytte dette Øjeblik, hvor saa
+mange af mine Forhaabninger
+synes at ramle, til at stille Dem
+paa Madsens Side og tilraabe
+mig sammen med ham et
+”mindre skarp”, – altsaa et ”lad os
+være fri for Dig”!
+[9]
+3
+Men ligemeget: De er et af de
+faa Mennesker, paa hvis Ærlighed
+jeg ganske stoler, og jeg holder lige
+meget af Dem, selv om det har
+forbavset mig, at Deres Brev ikke
+synes ganske upaavirket af den
+Mand, hvis Navn jeg nu ikke
+gider nævne oftere. –
+Jeg kommer nu til en
+ganske anden Sag. Jeg talte i Dag
+med en ung Mand, der er ansat 
+hos Vexellérfirmaet Levin, hvor
+Møller har anbragt sine Penge.
+Han kom til mig og sagde mig
+at han, da jeg han vidste, jeg
+kjendte Møller, vilde betro mig
+noget, som han ganske vist ikke
+havde Lov til at sige. Men han
+antog, jeg dermed kunde forebygge
+[10 ]
+en eventuel Katastrofe.
+Sagen forholder sig saaledes: Møller
+har som sagt ordnet sine Penge-
+sager med Levin paa den Maade,
+at han kan trække paa
+nærmere opgivne, udenlandske
+Banquiers. I de to Maaneder,
+han har været borte, har han
+brugt 3000 francs. Bliver han
+saadan ved, vil altsaa paa lidt
+mere end et halvt Aar hele
+hans Formue være opbrugt.
+Kan De ikke faa Møller til
+Fornuft? –
+En Dame af min Kones Bekjendt-
+skab har nylig faaet en Del
+Lister til at sende ud. Træknin-
+gen maa altsaa vente, til disse
+[11]
+Lister er komne tilbage. Det
+Bidrag for hvilket Fru E. Hen-
+riques har tegnet sig, beder jeg
+Dem stryge, da paagældende Dames
+Mand har beklaget sig over
+det til en fælles Bekjendt af os. –
+De har nu sét, at jeg er
+ganske uforbederlig i min Ud-
+tryksform. Men forhaabentlig vil
+denne ikke kunne skræmme Dem
+saameget, at vi to nu ogsaa skulde
+komme bort fra hinanden. Jeg
+vilde beklage dette mange Gange
+mere end jeg beklager et Brud 
+med en Mand, med hvem jeg
+paa ingen Maade passer sammen.
+Min Kone beder mig hilse
+[12]
+Dem. Hun er ikke endnu rask
+nok til at rejse. Jeg længes efter
+at komme bort.
+Deres hengivne Ven
+Emil Hannover
+d. 14 – XII – 88.</t>
+  </si>
+  <si>
+    <t>1889-02-04</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Pontus Fürstenberg
+Robert Hirschsprung
+Peder Severin Krøyer
+Asta Nørregaard
+Johan Peter Wildenrath
+Jens Ferdinand Willumsen
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Flere af oplysningerne i brevet her er opfølgning på information viderebragt og diskuteret i brevene 9. januar, 18. januar samt 21. januar 1889.</t>
+  </si>
+  <si>
+    <t>Wildenraths lotteri er gået middelgodt, men der er nok til at finansiere hans hjemrejse fra Frankrig. Rohde konstaterer, at ingen af arrangørerne (ham selv iberegnet) har vist sig at have de store organisatoriske evner. Rohde må rette nogle misforståelser angående den "bysladder", han videreformidlede i sit brev 18. januar 1889. Krøyer har udstillet "Hip Hip Hurra", som Rohde er begejstret for. Rohde ærgrer sig over, at det er i svensk eje. Kunstbladet er gået ind.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/lFcb</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn d. 4 Februar 89.
+Kjære Ven! Naa saa fik vi da Has paa Lotteriet og
+et nogenlunde tilfredsstillende Udbytte — Middelhøst vil jeg
+kalde det — circa 600 Kroner — maaske ikke meget til at
+stoppe Hullerne med; thi de ere næppe blevne mindre
+i den forløbne Tid; men en Hjælp til Hjemrejsen
+er det da altid. En Ting er da saa med det samme 
+bleven konstateret, at ingen af os ere saa praktiske, som vi
+havde troet. Det er besynderligt nok, men er der noget
+som Folks honnette Ambition plejer at stile henimod, saa er
+det det at være praktisk.; hvad mig selv angaar, saa
+havde jeg nu hidtil troet, at jeg havde en utrolig Bunke
+paa Lager af denne Vare, men det nu endelig hensovede
+Lotteri har revet mig ud af denne Vildfarelse. En
+almindelig Kontorist er jeg vis paa havde ordnet det hele
+udmærket i Løbet af en Eftermiddag, og saa skulde
+De blot se, hvad det er bleven til i mine Hænder.
+Tag nu blot Historien med Lotze; blot for disse to
+Sedlers Skyld vexledes der i Løbet af et par Dage 7 —
+syv — Breve imellem Deres Moder (som var bange for at
+Lotze ingen Sedler havde faaet) Deres Broder, Lotze (Lotsje
+som Christiansen kalder ham) og undertegnede. Jeg syntes
+ganske sikkert, at De fortalte mig, at han havde sendt
+Dem 10 Kroner og sende ham 2 nye Sedler turde jeg
+naturligvis ikke, da jeg jo erindrede, at det kun var
+med en uvillig Bemærkning, at han tegnede sig for
+de to første, saa synderligt indviklet var Sagen egentlig
+ikke — men som sagt syv Breve foruden, hvad der
+[I venstre margen:]
+Takker for De sendte Oplysninger.
+[2]
+er skrevne til og fra Berlin. Naa for ikke at gjøre mig
+til større Idiot, end jeg er i Forvejen, vil jeg nu bemærke
+saa tungt end Afsløringen falder mig, at den gode Hr
+Hannovers Liste ikke var ganske pletfri, og jeg tænkte mig
+saa, at der muligvis kunde have indsneget sig en eller
+anden Fejl eller Misforstaaelse angaaende Lotze.
+Mest Bryderi har jeg dog haft med Winkels, der natur-
+ligvis har været yderst elskværdige og tjenstvillige men ægte
+Winkler. De lod saaledes tegnede saaledes Folk paa den
+ganske vist nemme Maade, at de udelod alle oplysende
+Bemærkninger saasom Fornavn, Bestilling, Adresse o.s.v.
+— Grunden til at det trak saalænge ud var den, at det et
+Par Gange oppe hos Winkel hed sig, at nu var der igjen
+Efterspørgsel efter Sedler, og at der kunde udentvivl sælges
+en Del; det var imidlertid blind Allarm; sidste Gang
+Trækningen udsattes og Buddet gik ud til den Person,
+som Winkels havde opgivet kunde vælge “en hel Bunke” viste
+det sig, at hun ikke blot ikke havde tænkt paa at sælge
+nogen, men ikke engang vilde have saamange Sedler, som
+hun var tegnet for hos Winkels —
+Jeg haaber nu at vi ikke har snydt nogen, og
+at Wildenrath ikke maa blive altfor vred paa os.
+Indlagt ere Regnskabet – De bryder Dem vel ikke om
+at faa de enkelte Aktstykker? Jeg lod Christiansen
+gennemgaa Listerne og de ikke solgte Lodder for
+at han kunde attestere Rigtigheden. —
+Dette om Lotteriet. Amen!
+[3]
+Ja saa var der jo “Bysladderen” à propos jeg
+skrev i mit forrige Brev i en overgiven Stemning en
+større Portion Vaas for at “effekuere Ordren”, som det 
+vistnok hedder i Handelssproget. Jeg skulde nødig kom-
+me tilbage dertil, men De har misforstaaet et par Ting,
+som jeg maa forklare Dem. De har fuldkommen
+Ret Christiansens Broder er Papirhandler. Udtrykket med
+Apotheket var kun et bevinget Ord, som har gaaet mel-
+lem Kammerater, skriver sig nok fra at Jul. Paulsen
+havde tænkt paa noget saadant. Da Christiansen om
+Formiddagen havde fremvist en Portemonnaie spækket
+med Hundrede-Krone-Sedler, og De havde begjæret
+Nyheder, kunde jeg ikke undlade at meddele dette for
+en Maler saa sjældne Tilfælde. Hvad Frk. Asta 
+Nørregaard angaar, saa ved jeg ikke andet om hende,
+at end at hun er en kjedelig norsk Malerinde, som
+synes, at Loftet i det sixtinske Kapel gjør sig ret
+dekorativt!! Det første kjender jeg af egen Erfaring[,]
+det sidste af et Brev fra Fru Møller, hvori der var en
+meget pudsit Skildring af en Aften, som hun og Manden
+vare nødte til at tilbringe i den gyselige skandina-
+viske Forening i Rom. – Et Par Bemærkninger, der 
+stod fra Paris refererede sig til nogle besynderlige Breve,
+jeg havde faaet fra Willumsen og hvoraf det fremgik,
+at han malede paa en halv Snes Billeder og brugte
+den meste Tid til at løbe fra det ene Arbejdssted
+til det andet (han boer paa Toppen af Montmartre og ma-
+ler bland andre Steder i en lille Kirke paa den anden 
+Side Pantheon). —
+[4]
+Det eneste nye, der har tildraget sig i Kunstverdenen, har
+været Udstillingen af Krøyers sidste Billede fra Skagen 
+det, der tilhører Fürstenberg. Det turde være det mest 
+overlegne og mest flydende malte af Krøyers Billeder
+(skjønt han efter hvad han fortalte mig i Efteraaret har
+haft det under Arbejde i 3 Aar og gjort meget om paa
+det). Og der er derfor ogsaa Folk, der rynker paa Næsen
+af det (man risikerer jo aldrig noget ved at rynke paa
+Næsen). For mig har dette Billede nu været til stor
+Fornøjelse og jeg beklager meget, at det som alt det
+betydeligste af Krøyer er vandret ud af Landet —
+Den Sundhed og den Malerglæde* der er i dette Billede
+er en saa sjælden Vare her til Lands, og at Folk faar
+(* jeg sigter ikke her til at sex Malere staar og drikker Cham[-]
+pagne og raaber Hurra — men til Glæden ved at male,
+den Fest det er for ham, ikke Spor af det pinlige
+som vi alle alle vi andre lider under.) Skam om
+de ikke synes om det. —
+—
+De ved vel at Hirschsprung forlod Examen, som han
+altsaa skal tage om til næste Aar – De har altsaa 
+Fred et Aar for “Konkurrenten”.
+—
+Den næste Nyhed bliver Bedømmelsen af de til den franske
+Udstilling indsendte Billeder, men derom kan jeg intet med-
+dele i Dag —
+—
+Kunstbladet hensov da blideligt — med en stor Løgn til
+Slutning. —
+Venlig Hilsen til Dem og Hustru
+Deres Johan Rohde</t>
+  </si>
+  <si>
+    <t>1890-03-23</t>
+  </si>
+  <si>
+    <t>Firenze</t>
+  </si>
+  <si>
+    <t>Sandro Botticelli
+Georg Brandes
+Rasmus  Christiansen
+Alice Hannover
+Erik Henningsen
+Julius Langbehn
+Julius  Lange
+Karl Madsen
+Sophus Schandorph
+Agnes Slott-Møller
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Alice Hannover er stadig syg, men parret vil vente med at konsultere en læge, til de befinder sig i Rom. Hendes tilstand påvirker dem begge en del. Når Hannover har ladet sin Watteau-bog oversætte til tysk, er det for at kunne sammenligne udlandets reaktion med de hjemlige kritikeres. Hannover har opgivet tanken om at tage en universitetsgrad. Han har for meget om ørerne, og mener at han er blevet for gammel til det. Og dog kunne han godt tænkte sig den anerkendelse og indflydelse, der følger med. For Hannover er det især glæden ved at skrive om kunst, der driver hans værk. Han er efter eget udsagn mindre interesseret i, hvad andre måtte synes om det, han foretager sig.
+Hannover er på sin Italiensrejse blevet overbevist om den ældre kunsts storhed. Særligt fremhæver han Botticellis "Venus' fødsel" og "Foråret" i Uffizierne. Johan Rohde er en af de få kunstnere hjemme, der ikke forekommer Hannover ligegyldig i sammenligning. Hannover er mere kritisk indstillet overfor Harald Slott-Møllers kunst. Han betvivler ægtheden af den og mener ikke, at Slott-Møller ville være der, hvor han er nu, uden Agnes Slott-Møller. Hannover antyder i øvrigt nogle forbehold overfor venskabet med Harald Slott-Møller. Hannover har respekt for Agnes Slott-Møllers bestræbelser som kunstner, men er ikke begejstret for hendes fortolkning af historiemaleriet. Han har hørt om Julius Langbehns "Rembrandt som opdrager" (1890) mens han var i München, men han har ikke læst bogen. Han vil gerne høre, hvad Brandes har at sige om den. Han beder i det hele taget om nyt hjemmefra og vil gemme nærmere beskrivelser af den italienske kunst til et senere brev. Erik Henningsen er nabo til Hannovers i Firenze, men de er ikke på talefod.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/kGfn</t>
+  </si>
+  <si>
+    <t>1
+Kjære Ven,
+Hjærtelig Tak for Deres elskværdige Brev. Jeg skal besvare dets Spørgsmaal
+først. Hvad min Kones Helbred angaaer, kan jeg intet sikkert sige Dem, men det
+er ikke godt; hun skranter stadig, men om det er Brystet véd jeg ikke. Jeg vil
+ikke lade hende undersøge paa Ny, før vi om 14 Dage kommer til Rom. En Læges
+Udtalelser har paa os begge, men mest paa hende, en saa stor psykisk Indvirkning,
+at jeg ikke vil give os en hvilkensomhelst Læge i Vold her. I Rom er der en dansk
+Læge. Nogle siger, han er en Klodrian, andre at han ikke er det. Men man kan
+dog bedre tale med en dansk Læge end med en Udlænding. Fortvivlende vilde det være, om
+hendes Bryst var blevet værre end ved vor Afrejse. Den Ængstelse, som har bemægtiget
+os begge, har allerede grebet saa forstyrrende ind i vor Tilværelse, der var saa velsignet
+tryg og fredelig. Men jeg haaber dog stedse. Ogsaa haaber jeg, Luften her maa gjøre
+hende godt; Den er mild og blød og ikke en Gang i Kirker og Museer er her
+synderlig koldt.
+Nogen praktisk Betydning tiltroer jeg ikke min Bogs Modtagelse i Tyskland.
+Naar min Kone oversatte den (det var hele Bogen og lidt til) var det væsentligst 
+for at gjøre en Prøve: jeg vilde høre, hvad andre sagde om mig end dem der-
+hjemme, af hvilke jo navnlig Lange … – Det være sagt uden Bebrejdelse mod
+ham – har været uvillig til at indrømme mig en Begavelse i mit Fag. Dernæst
+vilde jeg ogsaa gjærne prøve at vise andre, at man burde lade sig oversætte for
+at blive maalt med andre Maal end alene med de hjemlige. – Da De spørger
+mig, om jeg har opgivet alt Universitetsstudium, maa jeg svare uforbeholdent Ja.
+Til Undskyldning har jeg kun, at jeg gider ikke. Jeg gaaer med saa mange Opgaver
+i Hovedet, som trænger paa og vil behandles, at der ikke kan være Tale om
+[2]
+2
+at lægge dem til Side for Studier, der vilde være mig en Kval. Jeg troer
+desuden ikke, mit Helbred kunde slaa til til Examenslæsning. Jeg er sejg og 
+stærk af Helbred, naar det gjælder om at gjøre noget, jeg har Lyst til, men
+jeg troer ikke, jeg kunde taale at arbejde med Stof, for hvilket jeg ikke
+nærer Gran af Interesse. Naar man er over 20 Aar er man vist ude af Stand
+til at arbejde mekanisk, naar man først én Gang er hørt op dermed. Men
+naturligvis vilde det være rart at have en Doktorgrad og bære Nøglen til et
+Universitetsauditorium i sin Lomme. At man kan faa Autoritet uden en
+akademisk Grad synes mig oftere bevist: vide t.Ex. Karl Madsen.
+Engang imellem synes jeg jo nok, det kunde være rart at være en anset Mand 
+hjemme, nyde Tillid i de Kredse, hvor man jeg brød mig om at eje den, have en
+Myndighed, hvor det gjaldt noget godt, der skulde reddes, eller noget slet, der skulde
+tilintetgjøres. Men til andre Tider – og jeg troer nok, det er oftest – taber jeg
+aldeles Troen paa at kunne udrette noget hjemme til Fordel for andre, og min
+eneste Tanke er da den: jeg vil skrive om Kunst, fordi jeg holder saa for-
+skrækkelig meget af Kunst og fordi jeg holder saa meget af at skrive
+ned, hvad jeg tænker, og skrive det saa smukt, som jeg formaaer. Og
+hvorfor egentlig forlange andet af mig. De maler jo dog ogsaa kun,
+fordi De selv har Glæde deraf, fordi De slet ikke kan lade være. Hvis
+saa andre kan glæde sig over Deres Maleri eller over min Bog, er det
+jo glædeligt for os, men betingende for vor Virksomhed er det da ikke.
+Derfor kan jeg ikke ret forstaa, hvorfor De sætter saa megen
+[3] 
+3
+Pris paa min Sympathie for Deres Arbejde. Men da De nu allerede
+taler derom, vil jeg sige Dem, at De ganske sikkert slet ikke aner, hvor
+megen Pris, jeg sætter paa Deres Billeder fra i Sommer. Naar jeg tænker
+paa, hvad jeg i det sidste Aar har set af dansk Kunst, er jeg tilbøjelig til
+at være overbevist om, at det (kasserede) Landskab med Kirken, som jeg saa
+hjemme hos Dem, er det bedste af det alt, – dét, der rummer – ikke de mest
+glimrende, men de mest ædle Værdier. Jeg ser overhovedet i Deres Kunst
+den Intelligens, som jeg savner allevegne ellers hos Malerne hjemme. Maaske alene
+Fru Slott-Møller ejer noget af den, men derom senere. Netop paa denne
+Rejse i Italien, som i Paranthes bemærket tydelig nok gjør Epoke i
+min Hjærne, er det blevet mig saa aldeles klart, hvor intelligente frem for
+alt de gamle Malere har været. Smæltende bløde Kvindehjærter har de 
+haft, men sandelig ogsaa en Forstand, en Smag, saa kræsen, saa nobel,
+saa uddannet og forfinet i Ordets bedste Betydning! De har Ret i, at de er
+Bønder derhjemme, og at Bønder ikke bliver Kunstnere før de er hørt
+op med at være Bønder. Og De kan tro, at naar man en Dag staaer i 
+Ufficierne foran Botticellis Venus og saa tænker paa dansk Kunst, – ja 
+saa bliver den En ret ligegyldig paa dens faa Undtagelser nær. Tro nu ikke,
+jeg vil smigre Dem ved at nævne Dem som én af disse Undtagelser. Jeg
+finder i Deres Billeder en saa udpræget og overordentlig Forstand paa, hvad
+Kunst er [tre streger under ordet], at jeg er Dem inderlig taknemlig derfor og nærer de allersikreste
+[4]
+4
+Forhaabninger om, at De vil gaa af med Sejren over alle Vanskelighederne.
+Jeg er ikke aldeles sikker paa det samme med Møller. Naar
+jeg nu tænker paa hans Billeder (som jeg erindrer meget nøje i den
+Form, hvori jeg saa dem ved min Afrejse) forekommer de mig ikke
+ganske ægte. De har tildels de glimrende Værdier; men mon de ædle?
+Her er ikke Plads til Begrundelser, men jeg tilstaaer, at jeg troer, at havde han ikke
+ved sin Side den ubetinget stort skaarne og af Naturen ægte funderede
+Begavelse, som hans Kone er, saa var han en Klokke, der altid
+vilde ringe Alarm og gjøre Spektakel, men om Tonens Renhed
+vilde være saa stort som Alarmen, ved jeg ikke. Men dette er naturligvis
+en aldeles privat Betragtning; De véd jeg holder meget af Møller, skjøndt
+jeg ikke er blind for, han ... er af dem, man ikke kalder sin Ven uden
+at der rinder En en Gysen ned ad Ryggen, – for kommende Tider, men
+forresten er jeg ham taknemlig for det Vindpust, han fører med sig,
+naar han kommer ind i min Stue. Og maaske tager jeg ogsaa Fejl af
+hans menneskelige Værd: jeg er navnlig – maaske ikke med Urette –
+blevet noget skeptisk overfor de mange Venskaber i den By Kjøbenhavn.
+Overfor Fru Slott-Møller derimod nærer jeg en udelt
+Ærbødighed. Hendes Billed var sandelig ikke godt, men det var …..
+….. – næsten helt – paa den rette Vej.
+[5]
+5
+Egentlig talt har jeg for mit Vedkommende ikke nogen stor Begejstring
+for den Form af Historiemaleri, som Fru Slott Møller[!] har valgt sig.
+Jeg finder den altfor kvasi-objektiv paa den ene Side og paa den anden
+Side dog ikke nær nok objektiv. Forstaaer De, hvad jeg mener? Jeg kan ikke
+tro andet end, at det unægtelige Temperament, hun ejer, maatte kunde
+slaa anderledes Gnister paa et andet Omraade end det, hun her har
+udset sig. Hvad mener De? Men jeg bøijer mig dybt for hendes Bestræbelser
+i dette store og energiske Billed. –
+Den Bog om Rembrandt, De omtaler, har jeg set, men ikke læst. Den
+var meget paa Tale, da jeg var i München, og allerede i 2det Oplag. Hvor-
+ledes lød Brandes’ Appel i den Anledning til os danske Kunsthistorikere?
+Nu venter jeg at høre snart lidt om Deres nye Billeder, om Cen-
+surens seneste Bedrifter o.l. Vil De hilse Møllers og Christiansen
+baade fra os og fra Schandorph, som boer ved Siden af os, og som
+er god og rar. Vi er en Del sammen med ham. Tak Chr. for hans
+Brev og besvar en Forespørgsel fra ham derhen, at vore Penge
+endnu langtfra er slupne op. Men vi bruger dem ogsaa kun til
+at spise (vældigt) for og til Fotografier.
+[6]
+6
+Ja, nu skulde jeg jo egentlig først til at fortælle Dem om
+vor Rejse og om al den vidunderlige Kunst, vi har set. Men jeg
+tænker mig, De nu har nok af mig og helst vil gjemme Resten
+til en anden Gang. Men hvor forresten begynde og hvor ende for at
+give Dem en Forestilling om al denne Herlighed! Da jeg havde skrevet
+de første Sider af dette Brev var Botticellis Venus det bedste, jeg endnu
+havde set paa min Rejse. Men nu, Dagen efter, har jeg allerede set
+noget endnu bedre, et Vidunder mellem alle Vidundere af Kunst:
+Botticellis ”Foraaret”. Aa, man kunde blive gal af Henrykkelse
+foran dét Billed!
+Vi har været nu i Verona, Padua og Bologna, og herfra Florents
+gaaer vi over Siena og Orvieto til Rom, hvor vi tænker at
+blive en Maaned. Hvis De skriver, kan De skrive posta
+restante, og har De Tid, kan de[!] glæde os meget ved snart igjen
+at lade os høre fra Dem. Min Kone sender hjærtelige Hilsener, 
+ligesom Deres hengivne
+Emil Hannover
+jeg modtog først Deres 11/3 daterede
+Brev igaar, d. 22/3. Firenze.
+[I højre margen:]
+E. Henningsen boer her hos samme Dame som vi. Jeg skal ved Lejlig-
+hed fortælle Dem, hvorledes han ser paa Malerier i Gallerierne. Forresten
+har vi intet at gjøre med ham; vi hilser ikke en Gang paa hinanden.</t>
+  </si>
+  <si>
+    <t>1890-04-20</t>
+  </si>
+  <si>
+    <t>Alice Hannover
+Emil Hannover</t>
+  </si>
+  <si>
+    <t>Georg Brandes</t>
+  </si>
+  <si>
+    <t>Se brevet dateret 25. marts brevet af 13. april 1890 til ægteparret Hannover. Brevene er skrevet af Agnes Slott-Møller, men med Harald Slott-Møller som afsender også. Brevene omhandler ægteparrets arbejde på malerierne op til indsendelsen til Charlottenborgs censurkomité, og selve Forårsudstillingen gennemås og en lang række kunstnerkollegaer nævnes.</t>
+  </si>
+  <si>
+    <t>Harald Slott-Møller beroliger ægteparret Hannover omkring Alices' sygdom med bl.a. opbyggelige eksempler på en matematiklærer med kun én lunge og en fransklærer med knap en kvart (men dog også med deraf følgende dårlig udtale). En lang og meget kritisk anmeldelse følger udbredelserne om svage lunger og lægegerning. Anmeldelsen er skrevet i tredje person og omhandler Slott-Møllers bidrag til Forårsudstillingen, foruden at omtale de to malerier, der ikke gik igennem censuren. Anmeldelsen kredser om, hvordan Slott-Møller ikke har arbejdet ud fra J.P. Jacobsens ord: "Altid det Yderste jeg evner hver gang", men har spredt sin opmærksomhed og sin energi over for mange værker. Han har været for optaget af stil, af det dekorative og det akademiske, og værkerne mangler indre sammenhængskraft. Han har dertil været så letsindig at lade malerierne forlade atelieret, før han var tilfreds med resultatet, "og han kan ikke tilstrækkeligt dadles derfor." Afslutningen på brevet er en lille indskudt sekvens fra "Perme", der vrøvlende pointerer, at Slott-Møller selv er ophavsmand til anmeldelsen og ellers fortæller, at det nu er tid til brændevin, te og sigtebrød.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/HaQ7</t>
+  </si>
+  <si>
+    <t>I
+Kjære, rare, gode Venner
+Ja mig har det rigtig ogsaa gjort usigelig
+ondt at høre om den rare lille Frues 
+Sygdom, men jeg taber ikke Modet
+og Haabet for det, det maa I heller
+ikke gjøre, ja jeg ved nok, at 
+saadant noget er lettere sagt
+end gjort, navnlig naar man
+som I er allene og ikke har
+eders Venner at tale med,
+man tænker saa altfor meget
+derpaa, fantaserer alt for meget
+der udfra, I maa ikke tænke
+mere derpaa, end hvad der
+er nødvendigt for at kunde
+være forsigtig. Herre Gud, 
+man hører kun om hvem
+det gaar galt, naar der er 
+[2]
+noget i Vejen med Lungerne,
+alle de Tusinder, der i vort
+raakolde Klima faar en
+eller anden lille Molest
+i disse sarte Organer,
+og som go kommer godt
+fra det, glemmer med 
+Aarene at fortælle om hvor
+galt det en Gang saa ud
+for dem. Se nu i min
+lille Kreds allene, jeg
+har haft en Lærer i Matema-
+tik; han havde nu kun
+én Lunge og én i Fransk, 
+han havde kun en
+lille Kvart, han havde
+rigtignok ogsaa kun 
+en daarlig Udtale, men
+hvad saa galt behøver
+[3]
+det da heller ikke at
+komme til at gaa, de
+var for Resten begge
+raske og højst fornøjede,
+Den ene især, trods sin
+høje Alder, nu er han 
+rigtig nok død, men
+den anden mødte jeg
+paa Gaden for en 14 Dages
+Tid siden og Frøken Hansen
+der saa svag hun er
+har haft Influenca og
+Lungebetændelse i Vinter
+i Tilgift og er endda
+kommen godt over det.
+I maa skrive flittigt
+til Jeres Venner, saa
+at I kan komme til 
+at staa i lidt livlig
+Forbindelse med Omverdnen
+[4]
+saa i[sic] ikke skal komme
+i alt for daarligt Humeur
+ved at tænke altfor meget derpaa.
+Og desuden jo værre
+Lægerne gjør en Sygdom, des
+mere Pokkers Karle tage
+de sig jo ud som, naar
+de[dobbeltunderstreget] føre en helbredede
+ud der af. Jeg husker
+nok da min Fader laa
+paa Hospitalet, hver
+Gang han var blevet
+opereret, saa var der
+aldrig foretaget en saa
+vanskelig Operation paa
+Komunehospitalet. Hermed
+dog ikke være sagt, at
+I ikke skal have Tillid
+til eders Læge, men det
+er jo ret menneskeligt
+at gjøre sig saa stor
+man kan.
+[5]
+II
+Men nu noget helt andet.
+Foraarsudstillingen ved Charlottenborg 1890
+I
+En flittig Gæst paa vore aarlige Udstillinger vil i de
+sidste Aar utvivlsomt have lagt Mærke til
+et eller flere Billeder, der har været signerede
+Harald Slott-Møller. Denne unge Kunstner,
+der har tiltrukket sig denne ikke ganske
+ufortjente Opmærksomhed, navnlig da for
+Portraitet af sin Hustru, møder i Aar med
+3 Billeder. Et Besøg i Kunstnerens Atelier
+har gjort mig bekendt med to andre
+Arbeider af ham, som ligeledes have været
+bestemte for Foraarsudstillingen, men som 
+Juryen tilbageviste af kunstneriskt ganske
+uvedkommende Grunde. Disse 5 Billeder,
+Portraitet af Dr Georg Brandes dog 
+mindst, staa aldeles ikke paa Højde
+med hans tidligere Production.
+Hvori ligger det og hvad er den dybere
+Grund?
+Det gode der i Adam og Evas
+Uddrivelse er sagt med faa Ord. Kunstneren
+[6]
+har tænkt noget selvstændigt ved sin Frem-
+stilling af Jehova, taget moderne paa
+Opgaven, koncentreret sig ensidigt om
+én Side af Guds Væsen, det han i
+følge Mythen vender ud ihvert Fald
+ved denne Lejlighed.
+Vi maa vel ogsaa lade Hr Slott-Møller
+at Adam og Evas Kroppe ere godt
+malte, naar man ikke har for store
+Fordringer til en moderne sjælfuld
+Behandling .. en Fordring, som naar det
+kommer til Stykket, vel ikke var
+ganske ubillig at stille.
+Det er som om Værdien af det varme,
+aandende Foredrag endnu ikke er gaaet
+op for ham, man føler slet ikke
+Flyvetrang i hans Teknik, det er
+som om han endnu ikke tør
+slippe Naturalismens faste tætte
+Jordbund og overlade det uvæsentlige
+hans til sit Publicums Fantasi. Kunstneren
+maa ikke give os Naturen ind
+med Skeer, vi véd meget godt
+hvordan en hver Gjenstand ser
+ud, men hvad vi ikke véd er
+hvad Kunstneren tænker det, ...
+[7]
+det han skal fortælle os og det
+opnaaes sikrere, naar han ikke
+afleder vor Opmærksomhed ved ”gylden
+glødene[sic] Toner” ”kraftig Form" o. s. v. o s v.
+Tillige mærker man alt for tydeligt,
+at Billedet ikke er ét Kunstværk, at
+det ikke er blevet til i ét Aandedrag.
+Kunstneren har en Gang faaet Ideen
+til at gjøre Gud, saa har der fra en
+tidligere Periode ligget Lysten i
+ham til at male to skønne
+nøgne Mennesker. Lejligheden til-
+bød sig i Rom. Han var saa
+uden Inspiration, uden egentlig
+Trang til at sige sin Mening om
+hvor tragisk det var, at det gik
+saa galt her i Verden, sammen-
+komponeret, ganske vist i en stærk
+nedtrykt Stemning, disse to Motiver
+til et Billede. Derfor: fordi det
+der naturligt ifølge Opgaven var
+Hovedsagen i det valgte Æmne, ikke
+i første Række har interesseret
+ham, er denne, Hovedsagen, ikke
+lykkedes. 
+[8]
+Der vil maaske blive indvendt, at
+Kunstneren frit maa kunne vælge én Side
+af Æmnet om hvilket han kan 
+koncentrere al sin Interesse
+Nej![tre gange understreget] Maler man en Hest i
+Karriere, giver Motivet En ingenlunde
+Lov til at interessere sig mest for Svedens
+Bække gjennem Haarlaget. Og her
+i Slott-Møllers Billede, hvor …
+de frie Personligheders Forhold til
+Overmagten, pretenderer at være Hovedsagen,
+kan det ikke tilgives ham, at
+man kan se at den er noget
+paahægtet, hans Inspiration
+uvedkommende.
+Ogsaa i sit andet Billede ”det unge Geni
+og Uhyret” har Kunstneren ikke rigtig
+været begejstret for Kjærnen i sit
+Emne, dekorativt er det unfanget[sic]
+og dekorativt er det født, men
+Titler og Inskrifter[sic] pretenderer
+andet og mere. Hr Slott-Møller
+vilde oprindelig gjøre en Inlægning[sic] til
+et Bord og søgte nogle græske
+Motiver, fandt saa et Photografi af 
+[9]
+III
+en græsk Mønt med et Uhyre der havde
+Tyrekrop med Menneskehoved, hvis saa
+plebeiske Næse trængte[?] Ord som
+Dumhed Reaction ind i Kunstnerens
+Hjærne, Reaction, Reaction, Reactionen
+det unge Geni og Reactionen lød
+det og sang det, Ordene begeistrede
+berusede – – og saa var det
+færdigt, det kom aldrig videre.
+Det var en Frace og det blev
+en Frace, aldrig andet end en 
+stilstivnet Frace, en Frace i
+Empire Stil.
+Hr Slott-Møller forsøger ikke i
+dette Billede ikke at stikke under
+Stolen, hvorfra han er paavirket,
+Impulserne fra Antiken slaar en
+i Møde fra hele Billedet, men
+Opfattelsen bunder i altfor høj Grad
+i det nittende Aarhundredes
+Akademiske Borgerlighed, han har
+slidt djervt for at ungaa[sic] Skylla,
+men Charybdis har ganske opslugt 
+[10]
+ham. Den Klarhed og Styrke i
+Fortællingen af Begivenheder, som 
+der er i Vasemaleriet, har Slott-Møller
+rigtig sét for den væsenligste Del
+skyldes den overlegne Ignorering af
+Alt Alt[tre gange understreget] uvedkommende,
+og man vil i ”Geniet og Uhyret”
+heller ikke finde ret meget af
+de uvedkommende Fænomener
+som sand Farve Lysvirkning
+o. s. v. o. s. v., som vore Malere i Al-
+mindelighed bruger en menigsløs[sic]
+Tid til at kæle for. Hvori ligger
+det da, at man alligevel i saa høj
+Grad føler det nittende Aarhundredes
+uniformerede Tørhed i hans
+Billede? Vi troer, at det
+for det første ligger i, at
+han i ikke har gjort Skrittet[sic]
+helt ud, ikke tillige ladet Formen
+og Tegningen ligge som
+ligegyldige Trivialiteter, 
+[11]
+havde han gjort det, havde hele
+Behandlingen været meget mere
+i Antikens Aand og det Aandsslægt-
+skab, som er mellem dens levende
+aandende, infaldsfyldte[sic] Form og
+vore moderne Impressionister
+yder én tilstrækkelig Garanti
+for, at Sløtt-Møller rolig kunde
+fortsat ud ad den Vej var han var
+slaaet ind paa uden at frygte for at blive akademisk. Den anden
+Grund til Tørheden i dette
+Billede er, at Kunstneren 
+bevidst har villet gjøre Stil
+og det har afledt hans Op-
+mærksomhed, hans Interesse,
+hans Varme fra Hovedsagen.
+Det er ikke faldet ham naturligt
+at bryde med Illusioner, Former
+Lysvirkninger, Farver og Tegninger.
+Og antik Stil var der vel nok kom-
+men af sig selv, naar alt[dobbeltunderstreget] altid
+[12]
+var opofret for Hovedsagen
+og Stil personlig, behøver Kunstneren 
+heller ikke at gjøre sig den
+mindste Umage for at opnaa,
+den kommer nok af sig selv.
+Nej Slott-Møller maa holde
+fastere fastere[dobbeltunderstreget] fastere[tre gange understreget] fastere[fire gange understreget]
+paa hvad der fra første
+Unfangelses[sic] Øjeblik var ham
+Hovedsagen og han maa
+sørge for at komponere
+sit Billede saaledes, at
+det ogsaa kan blive
+Hovedsagen for den maa
+Alt bøje sig, alt under-
+ordne sig ubetinget, uafvigeligt
+konsekvent.
+Om hans 3 andre 
+Billeder er der ikke saa
+Meget at sige. F Ugunstige
+Forhold har gjort, at
+[13]
+IV
+det godt anlagte Billede
+af Dr Georg Brandes ikke 
+er blevet færdigt, han var
+tvungen til at lade det løbe 
+af Stablen efter 17 Ganges
+Arbeide; til Hingsten havde
+han noget mere, vist nogen
+og 60 Gange, men den
+mangler forholdsvis lige saa
+meget, ja egentig[sic] mere end
+Dr Georg Brandes.
+Om dette Forhold er der
+kun at sige en Kunstner
+maa[dobbeltunderstreget] være alle Forholds
+Herre, naar det gjælder hans
+Billeders Ære, han maa
+intet lade løbe forlade
+hans sit Atelier før det
+er i nøjeste Overensstem-
+melse med hans Sam-
+vittighed. Det har Slott-
+Møller gjort og han
+[14]
+kan ikke tilstrækkeligt
+dadles derfor. Aarsagen til den Slappelses
+Aarsag, der har faaet Kunstneren
+til at glemme eller tilsidesætte
+J P Jacobsens Ord ”Altid[dobbeltunderstreget]_ det
+Yderste_[dobbeltunderstreget]_ jeg evner hver Gang_”[dobbeltunderstreget]
+ere forskjellige[.]
+I første Række slaar det, at
+han har taget sig for meget paa.
+Det Billede han havde gjort
+halvt i Rom, gav ham Chancen
+for at kunde komme til at
+brilliere paa Foraarsudstillingen
+med ved Productionskraft
+og han spændte saa Fordringen
+til sig selv i Retning af
+Mængden af Billeder op til
+en ubillig Højde, det spredte
+Opmærksomheden og det stjal
+Kraften. For det Andet 
+[15]
+paavirkede, den Fordring som de
+Omstændighederne hvorunder
+han malede Doctor Georg Brandes
+Portrait lærte ham at stille
+til sig selv vel dette
+Arbejde, hans Arbeidsmaade
+ved hans andre Billeder.
+Den stærke Slaaen af paa
+alt andet end Energien!
+Udtrykket kunde ikke
+virke andet end virke demoraliserende
+paa et Arbeide som
+Portraitet af hans Svigerinde
+hvor Karakteren ikke
+interesserede ham
+synderligt. Naa!!
+nu gider jeg ikke
+mere, der er for øvrigt
+vel ogsaa nu til-
+[16]
+strækkeligt overtydet
+om, at jeg er den sløjeste
+Karl, der kan gaa i 2
+Sko. Gid vi nu snart
+maa høre godt nyt fra
+Jer kjære Venner, rigtig
+godt Nyt.
+Og saa til Slut de aller
+som bedste og oprigtigste
+Ønsker fra Perme og
+Jeres hengivne
+Ven
+Harald Slott-Møller
+Kjøbenhavn 20 April 1890
+[indføjet med meget lille skrift:]
+Kan I noks faarstaa a de æ Hæren sæl der har skrevven om
+sæ sæl? faa di Smaa va bange I sku tro de va
+naaet der sto i en Afis.
+Vænli Hælsen
+ærbødigst 
+Perme.
+[indføjet forneden i venstre side:]
+Nu ska vi ing aa ha Te aa
+vi ska dregge Brænde-Vin
+te, faa de ha vi begønt paa
+faa de smaver saa got i
+vorres Maver. 
+Vi ska aasse ha fræsk
+Sæktebrø, de ka vi aasse li!</t>
+  </si>
+  <si>
+    <t>1893-04-22</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Peter Magnussen
+Hermann Peter Rohde
+Niels  Skovgaard
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>De omtalte erklæringer skal sandsynligvis bruges til begæringen om den ekstraordinære generalforsamling i Kunstforeningen, der fandt sted 16. maj. Se også brev fra Hannover til Rohde 18. april 1893.</t>
+  </si>
+  <si>
+    <t>Rohde har indlagt skriftlige erklæringer fra Winkel og Magnussen, samt sin far og sig selv. Niels Skovgaard har trukket sin erklæring tilbage i sidste øjeblik, og Rohde beder nu Hannover om at finde en ny - fx Rasmus Christiansens bror. Rohde mener ikke det kan være så svært at finde en erstatning, men han kan ikke selv påtage sig opgaven, da han skal arbejde efter model samme dag.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/0tVB</t>
+  </si>
+  <si>
+    <t>[2]
+D. 22-IV-93.
+Kjære Ven!
+Indlagt Erklæringer fra Winkel og Magnussen
+samt fra min Fader og mig.
+Nu da jeg skal afsende N. Skovgaards
+Erklæring, beder han sig fritaget. —
+hvis det er muligt — det er for vidtløftigt
+her at udvikle Grunden.
+Kan De ikke gjennem Christiansen
+faa en i en Fart, hans Broder f. Ex.
+— Hvis jeg ikke havde bestilt Model,
+skulde jeg gjerne gaa og faa fat i
+en Mand; det maa dog ikke være saa vanskeligt
+men det kan jo ikke opsættes.
+Med venlig Hilsen
+Deres Johan Rohde</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -7084,51 +7084,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/dzKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/WbyD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AjnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/3TIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wZow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/XazI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/lFcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ua8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/jxRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/kGfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CAhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/HaQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/zmC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/z8Ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/k4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/O6Pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CJVX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/f2ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/sUZW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/esZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/qaza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/39pG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/gdsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/7Wc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/gKYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/udJ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Wf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5UVx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0tVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/6dIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1E9X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/s5kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0ENA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Kdyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/jTkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wExR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/eSuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dxQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/VRJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/SOMW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5PT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/qXv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ikwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/QS9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/K7aH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/YNFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8WKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/21dH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/90Eu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ucuZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/u8Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/DqKD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/nJog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8Awr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AneU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/gdsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/7Wc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/gKYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/udJ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/s5kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1E9X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ua8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0ENA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Wf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/39pG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ucuZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/DqKD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/WbyD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/esZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/6dIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Kdyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/jTkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wExR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5PT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ikwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/K7aH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/u8Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/nJog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AneU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dzKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AjnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/XazI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/jxRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CAhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/zmC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/z8Ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/k4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/O6Pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CJVX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/f2ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/sUZW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/qaza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5UVx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/eSuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dxQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/VRJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/SOMW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/qXv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/QS9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/YNFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8WKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/21dH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/90Eu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8Awr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/3TIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wZow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/lFcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/kGfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/HaQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0tVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M56"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -7168,2552 +7168,2552 @@
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E2" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I2" s="5" t="s">
         <v>18</v>
       </c>
+      <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I3" s="5" t="s">
         <v>26</v>
       </c>
+      <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="5" t="s">
+      <c r="F4" s="5" t="s">
         <v>32</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>44</v>
-      </c>
-[...14 lines deleted...]
-        <v>46</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="5" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>15</v>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="5" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-        </is>
+        <v>31</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>32</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="I9" s="5"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>62</v>
+      </c>
       <c r="J9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="5" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="5" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="s">
-        <v>83</v>
+      <c r="H12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H13" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K13" s="5" t="s">
-        <v>92</v>
+      <c r="K13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L13" s="6" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>15</v>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I14" s="5"/>
+        <v>89</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>90</v>
+      </c>
       <c r="J14" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>25</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>95</v>
+      </c>
       <c r="J15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>100</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-        </is>
+        <v>102</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>25</v>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="s">
-        <v>126</v>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K19" s="5" t="s">
-        <v>127</v>
+      <c r="K19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L19" s="6" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="5" t="s">
-        <v>130</v>
+      <c r="A20" s="5" t="n">
+        <v>1898</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="s">
-        <v>131</v>
+      <c r="H20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K20" s="5" t="s">
-        <v>132</v>
+      <c r="K20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L20" s="6" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>24</v>
+        <v>124</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K21" s="5" t="s">
-        <v>137</v>
+      <c r="K21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L21" s="6" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>25</v>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H22" s="5" t="s">
-        <v>141</v>
+      <c r="H22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K22" s="5" t="s">
-        <v>142</v>
+      <c r="K22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L22" s="6" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>25</v>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H23" s="5" t="s">
-        <v>147</v>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K23" s="5" t="s">
-        <v>148</v>
+      <c r="K23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L23" s="6" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>113</v>
+        <v>25</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H24" s="5" t="s">
-        <v>153</v>
+      <c r="H24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K24" s="5" t="s">
-        <v>154</v>
+      <c r="K24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L24" s="6" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>158</v>
+        <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>24</v>
+        <v>140</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="s">
-        <v>159</v>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K25" s="5" t="s">
-        <v>160</v>
+      <c r="K25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L25" s="6" t="s">
-        <v>161</v>
+        <v>141</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>162</v>
+        <v>142</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>25</v>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="I26" s="5"/>
+        <v>145</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="J26" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>16</v>
+        <v>151</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>44</v>
+        <v>152</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>173</v>
+        <v>156</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>113</v>
+        <v>25</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>176</v>
+        <v>31</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="I28" s="5"/>
+        <v>158</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="J28" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H29" s="5" t="s">
+        <v>164</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>24</v>
+        <v>170</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
-        <v>19</v>
+        <v>172</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>196</v>
+        <v>179</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>25</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>189</v>
+      </c>
+      <c r="J33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K33" s="5" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>31</v>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>213</v>
+        <v>195</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>219</v>
+        <v>201</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>204</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>25</v>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H37" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H37" s="5" t="s">
+        <v>210</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K37" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K37" s="5" t="s">
+        <v>211</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I39" s="5"/>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>220</v>
+      </c>
       <c r="J39" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H41" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H41" s="5" t="s">
+        <v>230</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K41" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K41" s="5" t="s">
+        <v>231</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="5" t="n">
-        <v>1898</v>
+      <c r="A42" s="5" t="s">
+        <v>234</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H42" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H42" s="5" t="s">
+        <v>235</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K42" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K42" s="5" t="s">
+        <v>236</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="6" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>158</v>
+        <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>254</v>
+        <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="6" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="6" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="6" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>253</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="6" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>25</v>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I48" s="5"/>
+      <c r="I48" s="5" t="s">
+        <v>257</v>
+      </c>
       <c r="J48" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="6" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="6" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>264</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="6" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>279</v>
+        <v>15</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H51" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I51" s="5"/>
+      <c r="H51" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>269</v>
+      </c>
       <c r="J51" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>284</v>
+        <v>25</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H52" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I52" s="5"/>
+      <c r="H52" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>275</v>
+      </c>
       <c r="J52" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K52" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K52" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H53" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I53" s="5"/>
+      <c r="H53" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>281</v>
+      </c>
       <c r="J53" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K53" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K53" s="5" t="s">
+        <v>282</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>292</v>
+        <v>25</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H54" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H54" s="5" t="s">
+        <v>287</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K54" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K54" s="5" t="s">
+        <v>288</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>124</v>
+        <v>54</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>292</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H55" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I55" s="5"/>
+      <c r="H55" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>294</v>
+      </c>
       <c r="J55" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K55" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K55" s="5" t="s">
+        <v>295</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>301</v>
+        <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H56" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I56" s="5"/>
+      <c r="H56" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>300</v>
+      </c>
       <c r="J56" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K56" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K56" s="5" t="s">
+        <v>301</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>302</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>303</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>