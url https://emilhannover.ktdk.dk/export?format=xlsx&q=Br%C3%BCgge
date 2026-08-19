--- v1 (2026-06-28)
+++ v2 (2026-08-19)
@@ -3,2201 +3,113 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Emil Hannovers arkiv" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="304" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="309" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1892-05-09</t>
+    <t>1887-09-22</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Johan  Rohde</t>
-[...118 lines deleted...]
-    <t>Brevkort</t>
+    <t>Agnes Slott-Møller</t>
   </si>
   <si>
     <t>Emil Hannover</t>
-  </si>
-[...1970 lines deleted...]
-    <t>Agnes Slott-Møller</t>
   </si>
   <si>
     <t>Rasmus  Christiansen
 Peder Severin Krøyer
 Johan  Rohde
 Niels  Vinding Dorph</t>
   </si>
   <si>
     <t>Protesten mod Piratens åbningsnummers artikel, der ikke særligt subtilt omhandlede P.S. Krøyer og hans generation af kunstnere, blev bragt i tidsskriftets tredje nummer som en lille notits s. 8 med ordlyden: "Det glæder os at kunne meddele, at der intet ligger til Grund for den i vore første Nummer under Overskriften "Hemmelige Underhandlinger" meddelte Artikel. Det er saa langtfra, at den ved Udtrykket "Musik i Atelieret" betegnede Maler er en Renegat, at han tværtimod, ved mange Lejligheder har vist sig som de unges bedste Støtte. Vi beklager derfor, at vor Medarbejder – o – har været daarligt underrettet."</t>
+  </si>
+  <si>
+    <t>Den Hirschsprungske Samling</t>
   </si>
   <si>
     <t>Oprørt skriver Agnes Slott-Møller til Emil Hannover og beder ham tage affære, da P.S. Krøyer er blevet omtalt spottende i det første nummer af det nye, provokerende studenterblad Piraten. Det er ikke alene på Krøyers vegne, Slott-Møller er fortørnet, men også pga. det forhold, at med et 'ungt' tidskrift - et studenterblad - som afsender, kan artiklen skade hele det arbejde, som den øvrige, unge generation, der bl.a. tæller Krøyer, Slott-Møllers, Hannover, Rohde, Christiansen, gør for en fornyelse af kunstnerisk udtryk og praksis. Vil Piraten ikke bringe den dementi, som hun beder Hannover foranstalte - da hun og Harald ikke er lykkedes med at skrive noget med "tilstrækkelig Fynd og Klem i" - foreslår hun, at han kan søge at få Politiken til at trykke en redegørelse for Piratens uretfærdige "Overgreb mod den yngste Generations Ret og Ære."</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/dzKJ</t>
   </si>
   <si>
     <t>Viborg 22 Sept 87.
 Kjære Hr Hannover!
 De har naturligvis læst Piratens
 Prøvenummer Synes De ikke at
 det er nødvendigt, at der, da Bladet
 jo optræder som Ungdommens
 Organ, fra de Unge, fra ”Kliken”
 fra os Alle bliver protesteret mod
 de infame og ganske løgnagtige
 Insinuationer mod Krøyer, som 
 findes i Artiklen ”Hemmelige
 Underhandlinger”. Mener De ikke, 
 at vi bør gøre alt, hvad der staar
 i vor Magt for at forhindre, at
 der tillægges os, at den virkelig skulde være
 et Udtryk for den Opfattelse ”Ung 
 [2]
@@ -2278,100 +190,513 @@
 vi skal gøre. Er det ikke for at
 værne om, hvad der er Ret og
 Retfærdighed at ”Kliken” fra først
 af har dannet sig og tillige for at der
 ikke Overg fra nogen Side skal
 ske Overgreb mod den yngste
 Generations Ret og Ære. – Jeg beder
 Dem om som sagt tænke lidt
 paa, hvad der er det vigtigste at
 giøre, i en litterair Sag som denne
 maa De absolut kunne være 
 øverste[?] Raadgiver. – Vi ved jo
 ikke hvem Piraten har knyttet
 til sig som Medarbejder i kunstneriske
 [7]
 Anliggender, men vi mistænke
 Hr N.V: Dorph for at være identisk 
 med Hr – o –. Han har jo
 tidigere skrevet lignende smukke
 Ting. –
 Venlig Hilsen sendes Dem og
 Deres Forlovede fra os Begge.
 Agnes Rambusch.</t>
   </si>
   <si>
+    <t>1888-03-23</t>
+  </si>
+  <si>
+    <t>Johan  Rohde</t>
+  </si>
+  <si>
+    <t>Johan Peter Wildenrath</t>
+  </si>
+  <si>
+    <t>Rohde har i sit brev til Hannover 1888-03-14 fortalt, at han uden Wildenraths samtykke har anmeldt et af Wildenraths malerier til en separatudstilling på den nordiske Udstilling. Han har ikke selv Wildenraths kontaktinformation, så han har bedt Hannover om at informere Wildenrath om forholdene. Hvilket er det, Hannover her svarer på.</t>
+  </si>
+  <si>
+    <t>Hannover informerer Rohde om, at han har videresendt en forespørgsel til Wildenrath og bedt ham om at svare direkte til Rohde.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/WbyD</t>
+  </si>
+  <si>
+    <t>Poststempler: 
+DRESDEN-NEUST. 
+23 3 8 12-IN b
+K. 
+OMB. 1 26 3 
+88
+Udskrift:
+Herrn Johan Rohde
+Nyhavn 22
+Kopenhagen
+Dresden, Struvestr. 28
+23/3 – 88
+Kjære Rohde,
+Tak for Deres Brev. Jeg har skrevet til W.
+og har kortelig sat ham ind i Forholdene
+og dernæst bedt ham sende sit Svar til Dem,
+for at der ingen Tid skal gaa tabt ved at
+bruge mig som Mellemmand. Posten er
+jo ikke til at stole paa i disse Tider, -
+Deres Brev modtog jeg først 8 Dage efter
+Afsendelsen. Hils Christiansen mange
+Gange. Med Hilsen fra min Kone, Deres EH.</t>
+  </si>
+  <si>
     <t>1888-10-05</t>
   </si>
   <si>
     <t>Sofie Holten</t>
   </si>
   <si>
     <t>Sorø</t>
   </si>
   <si>
     <t>Marie David</t>
   </si>
   <si>
     <t>Sofie Holten har læst korrektur på et fransk manuskript af Emil Hannover. Hun har rådført sig med Marie David, inden der er blevet indført rettelser, da Davids fransk er betydeligt bedre end hendes eget. Holten mener ikke, at Hannovers franske vil være let forståeligt for en franskmand, så selvom der sandsynligvis skal læses korrektur på det inden publikation vil det være ønskeligt med en grundig gennemskrivning. Holten vil gerne udføre nogle friluftsstudier, men vejret forhindrer hende i det for øjeblikket.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/AjnZ</t>
   </si>
   <si>
     <t>Hjortnæs pr. Sorø. – 
 5te / Okt 88. –
 Kære Hr: Hannover!
 Tak for Deres Brev, som meget har glædet mig. –
 Jeg har læst Deres Manuskript igennem og tilladt mig at gøre nogle
 smaa Bemærkninger, som lød mere franske; idet jeg maa bekende,
 at jeg dog ikke har gjort , noget, førend jeg tog Frk David med paa Raad,
 hvilket de ikke maa betragte som Indiscretion; thi jeg har nemlig
 aldrig, som hun, studeret Fransk for Sproget[s] Skyld, og jeg vilde derfor
 være sikker i min Sag.
 Naar de imidlertid appellerer til min Mening om det franske;
 tror jeg, at de burde lade Deres danske Manuskript oversætte af
 én, der var vel kyndig i Sproget, da Deres Fransk lugter lovlig
 [2]
 meget af Dansk, og jeg tror, er næsten overbevist om, at det paa
 flere Steder vil være en Franskmand ubegribeligt, hvad der er Deres
 Mening; enkelte Steder maatte jeg gætte mig til det; men der kunde
 jo ikke være Tale om at indlade sig paa Omarbejdelse uden at have
 den danske Text. –
 Rimeligvis vil det gaa dem, som andre, der skriver til franske Blade,
 at en Franskmand i sidste Instans læser Correctur paa Deres Artikel;
 men han skulde dog helst forstaa den; De maa ikke tro at dette
 er Lyst til besser machen fra min Side, men jeg har set ganske
 ubehagelige Fejltagelser opstaa i lignende Tilfælde.
 Jeg sidder hernede med god Villie til efter Evne at fuldføre et Par
 Friluftsbilleder; men Vejret er i den sidste Uge rent utaaleligt
 fugtigt og koldt, og naturligvis skal jeg bruge Solskin og saa
 regner det altid – det er haarde Betingelser man arbejder
 [3]
 under, naar man i dette Klima vil være Landskabsmaler –
 Med venlig Hilsen til Deres Frue og Dem er jeg Deres hengivne
 Sofie Holten</t>
+  </si>
+  <si>
+    <t>1888-12-13</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Paul Fischer
+Frants  Henningsen
+Sofie Holten
+Karl Madsen
+Emil Manicus
+Jean-Francois Rafaëlli
+Johan Peter Wildenrath
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Det omtalte brev fra Madsen er dateret 7. december 1888 til Emil Hannover. Her forbereder han Hannover på sin kritiske anmeldelse af hans Watteau-bog (Kunstbladet nr. 23, 1888). Derudover kritiserer Madsen i brevet Hannover for hans ”selvfølelse”, hvad Hannover i svarbrevet tager nært.</t>
+  </si>
+  <si>
+    <t>Karl Madsen og Emil Hannover er blevet uvenner, og Rohde prøver at overtale Hannover til at forsone sig med Madsen. Rohde er bange for, at et varigt uvenskab imellem de to vil give anledning til klikedannelser i kunstmiljøet. Tilladelsen til at gennemføre Wildenraths lotteri er nu kommet i hus. Der er endnu lidt usikkerhed om, hvor mange lodsedler der er i spil til trækningen. Hannover er på vej til Paris, og Rohde slutter brevet af med at foreslå Hannover at tage sig lidt af Willumsen, hvis de to mødes i Paris, og få Willumsen til ikke at spilde sin tid på at kopiere den franske kunstner Rafaëlli.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/3TIO</t>
+  </si>
+  <si>
+    <t>Torsdag Aften 13/12 88.
+Kjære Ven! De sagde ganske vist til mig i Søndags, at De
+egentlig havde talt ud, efter at De havde forklaret mig Deres
+personlige Forhold til K. Madsen og refereret dennes Brev.
+— jeg havde dog alligevel gjerne set Dem hos mig for at
+tale endnu lidt med Dem om denne Sag, skjønt jeg ikke
+tror at kunne belyse den fra nye Sider — selv efter at man
+fra den anden Kant har fremstillet den — men for om mu-
+ligt at forhale et fuldstændigt Brud, som maaske nu
+allerede har fundet Sted.
+Jeg betragter nemlig dette egentlig rent personlige Forhold som
+vedrørende flere end Dem og Madsendt; og jeg frygter for
+at hvis De og Madsen først begynder at slaa rigtig løs
+paa hinanden, vil det komme til et større Opgjør, idet
+der vil tages Parti for og imod, og hvad der i sin Tid
+bar i sig de svage Konturer af et Parti[,] en Skole — eller
+hvad De nu vil kalde det, vil være fuldstændigt opløst 
+og de eneste, som vil have Grund til at glæde sig, vil
+være vore fælles Fjender .
+Selvfølgelig er det ikke min Mening, at De og Madsen skulde
+være enige i tykt og tyndt; jeg ser netop deres større 
+Betydning deri, at de ikke er det, idet at De derved kommer
+til at regulere hinanden, naar den ene Part maaske lader
+sig henrive for vidt. — —
+En lyrisk Digter kan man til Nød give Tilladelser til
+at sidde ganske alene og digte paa en Klippebloks; han
+kan i hvert Fald trøste sig med, hvis han staar Samtiden fremmed, saa
+vil Fremtiden maaske tilhøre ham — , men en Kritikkers
+Værk maa dog være beregnet paa hans Samtid, og hele
+hans Arbejde for en del afhængig af hans Forbindelse
+med denne.
+[2]
+Det stakkels dumme Dyr, som hedder Publikum har ondt
+nok ved at finde sig tilrette, men begynder først de to
+eneste Kritikkere , vi har, at forkætre hinanden, vil det
+hele rable for det. —
+Der var en Tid, hvor jeg smed Folk ned ad Trapperne
+paa Grund af ren theoretisk Uenighed; nu gaar jeg
+lidt til den modsatte Yderlighed; nu hænder det, at
+jeg aflægger Visit hos Hr Manicus og beder ham
+give en Artikel Husly i Berlingske Tidende; for ikke
+ret mange Aar siden l[?] vilde jeg have fundet dette
+uhæderligt, nu anser jeg dette ikke blot for hæderligt
+men ligefrem som min (ikke behagelige) Pligt.
+Misforstaa mig nu ikke og tro at jeg vil at De skal
+“Slaa af” — jeg vil f. Ex. paa ingen Maade, at De
+skal gaa hen og rose Frants Henningsen eller Poul
+Fischer eller falde paa Knæ for Frk. Holten og om[-]
+favne Karl Madsen for at opnaa Absolution ;
+Men jeg mener, at De for Deres egen og for deres
+virkelige Venners Skyld bør optræde med mindre
+Skarphed indenfor Deres egen Kreds, navnlig naar
+det drejer sig om forholdsvis uvæsentlige Forhold.
+De maa gjøre nogle Ofre for det almene bedste,
+ellers faar vi i vor Kunstverden i det smaa det samme
+Skuespil at se, som vi i stort Format har set i den
+politiske Verden og det er altfor sørgeligt.
+Ja ovenstaaende forekommer Dem maaske Triviali-
+teter, som jeg ikke behøvede at ofre Blæk og Papir
+paa, men vær i al Fald forvisset om at det
+[3]
+ere sagt i god Mening af
+Deres Ven
+Johan Rohde
+Det er Sandt[,] Tilladelsen er nu endelig kommen med den
+Bemærkning fra Sagføreren, at Siderne skulde stemples
+med et 10 Øres Mærke hver. Jeg udsendte derfor de
+andre Lodder (som kun er forsynet med No). Det
+vil muligvis vare nogle Dage endnu inden Trækningen 
+kan foretages, idet enkelte ikke har tegnet sig men
+for et bestemt Antal, men udbedt sig en del Lodder
+tilsendte til mulig Afsætning. Desværre er der en 
+Del som slet ikke har svaret mig, skjønt jeg havde
+indlagt frankeret Konvolut i Brevene — , hvormange
+Lodder vi i alt har til Trækning, kan jeg derfor endnu
+ikke sige Dem.
+Da De naturligvis stadig staar med det ene Ben
+paa Vogntrinnet, skal De ikke gjøre Dem nogen
+Ulejlighed i Anledning af denne Sag: skulde jeg
+behøve Assistance har den skikkelige Christiansen
+lovet at assistere mig. —
+Hils Deres Hustru; jeg haaber at hendes Arme
+er bedre.
+Og træffer De Willumsen i Paris tag Dem saa
+[4]
+lidt af ham og faa ham fra saadanne Dum-
+heder som at bruge Tiden i Paris til at kopiere
+Rafaëlli!</t>
+  </si>
+  <si>
+    <t>1888-12-14</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Alice Hannover
+Karl Madsen
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Hannover reagerer her på Rohdes opfordring til at forsone sig med Karl Madsen. Se Rohdes brev til Hannover 13. december 1888.</t>
+  </si>
+  <si>
+    <t>Hannover forsvarer sig overfor Rohde og mener ikke, at denne har ret i, at han bør forsone sig eller lempe tonen overfor Karl Madsen. Hannover påpeger, at han har sat meget på spil som følge af sin skarpe tone i debatten, og at det er udtryk for en overbevisning om, at det gavner sagen bedre at være direkte i sine ytringer end at være diplomatisk. Hannover er såret over, at Rohde ikke er kritisk nok overfor Madsen, som Hannover ikke har meget personligt til overs for. Hannover har fået nys om, at Slott-Møller har rod i sine pengesager og beder Rohde, om ikke han kan forsøge at få ham på ret kurs. En bekendt af Alice Hannover har fået lister til Wildenraths lotteri, der skal sendes ud, og de må derfor udsætte lodtrækningen, til de har fået disse retur.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/wZow</t>
+  </si>
+  <si>
+    <t>1
+Gl. Kongevej 91.
+Kjære Rohde,
+Tak for Deres Brev og dets gode Mening,
+paa hvilken jeg er saa ganske sikker.
+Men De maa tilgive, naar det for en
+Gangs Skyld siges Dem – jeg véd, De er 
+ikke vant dertil – at Deres Mening
+i Spørgsmaalet Madsen og mig ikke
+forekommer mig at være den rigtige.
+Jeg tilstaaer endog, at jeg med nogen
+Beklagelse har set Dem tage et
+væsentlig Madsensk Standpunkt i 
+Spørgsmaalet om de kritiske Midler, 
+der maa anses for gavnligst for vor
+Kunst.
+Lad mig sige Dem strax og tjen mig i
+at tro paa, at jeg som Kritiker er
+et uegennyttigt Menneske, hvor megen
+Egenkjærlighed jeg end ellers er i Besiddel-
+se af. Indrøm mig, at jeg kunde
+have gaaet andre Veje, hvis jeg vilde
+have indyndet mig hos Kunstnere og 
+[2]
+hos Publikum. Tro dog ikke paa,
+at det er mig en Fornøjelse at blive
+saa forhadt, som jeg i Øjeblikket
+er. Jeg forsikrer Dem for, at bag
+hver skarp Linie, jeg har skrevet,
+bag hvert skærende Ord, jeg har sagt,
+ligger der en inderlig Overbevisning
+om at gavne den Sag, der er vor.
+Jeg har bragt denne Sag mange
+Ofre i de faa Aar, jeg har skrevet.
+Jeg har ofret den Venskaber, hvis
+Tal snart er legio. Jeg har desuden,
+hvad jeg ikke før har sagt til
+nogen, ofret for denne Sag, som
+gift Mand, sat mine pekuniære
+Existens paa Spil. Jeg har ikke vidst
+og véd endnu ikke, hvad Øjeblik
+en radikal Ytring af mig kan berøve
+mig alle Midler. Og alligevel er jeg
+stadig beredt.
+[3]
+Og nu skriver De til mig, at jeg
+skal bringe Ofre af en Art, som
+jeg ikke vil og kan bringe. Hvis
+De bad mig om at sige min Mening
+endnu mere ligeud, end jeg før har
+gjort det, og De mente, det vilde
+gavne vor Sag, vilde jeg formodentlig
+gjøre det, for jeg troer at Vejen lige
+ud fører hurtigere til Maalet end
+alle andre Veje. Naar De derimod
+beder mig være med paa Krogvejene,
+svarer jeg nej, Og siger De mig saa,
+at jeg skader vor Sag, ja, kjære Ven,
+saa holder jeg ganske einfach op
+at beskjæftige mig med vore lo-
+kale Forhold og trækker mig ind
+i mig selv og i de historiske Æm-
+ner, hvor jeg bilder mig ind at
+høre hjemme. Men det vil ikke
+ske uden Bitterhed over noget, som 
+[4]
+jeg anser for Utaknemlighed.
+Desværre indsér jeg, at dette vil blive
+Enden. Karl Madsens personlige A-
+version vil ikke formaa at lukke
+Munden paa mig; men naar de,
+hvem jeg saa brændende gjærne vil
+gavne, siger mig, at jeg skader dem,
+ja saa tier jeg naturligvis. Men
+jeg forstaar ikke, hvorledes pludselig
+alle de, paa hvis Sympathie jeg
+stolede, paa én Gang alle kan
+vende sig mod mig.
+Med den Selvfølelse, som jo skal
+udmærke mig, vil jeg sige, at jeg
+troer det uklogt at sætte mig
+udenfor paa denne Maade. Om
+mine Ævner kan der vel dispu-
+teres, men bedre Villie end min
+til at hjælpe findes vel ikke saa
+let igien.
+[5]
+2
+Mit Forhold til Madsen, paa hvis
+Betydning jeg lægger mindre Vægt end
+De, har ikke forandret sig, siden jeg
+modtog Deres hans Brev. Jeg besvarede dette,
+modtog derefter et andet Brev i
+mildere Udtryk men med samme
+Indhold. Dette har jeg ikke besvaret
+og agter heller ikke at gjøre det.
+Jeg har gjort hans Karakter op
+og finder den stedse mindre appe-
+titlig. Jeg tager ikke i Betænkning
+at skrive sort paa hvidt, at han
+er en uvederhæftig og intrigant
+Person, hvem jeg i Fremtiden
+ønsker at staa personlig fjærnt.
+Han har opført sig sjofelt, – ikke 
+mindst ved i den sidste Tid at
+lirke mine faa gode Venner fra 
+mig. Jeg agter ikke at hævne mig, 
+for jeg er ikke smaalig. Hvor let
+[6]
+vilde det ellers ikke være for mig
+at gaa til f. Ex. P. Johansen og sige
+ham: K. M. bagtaler Dem, er-
+klærer Dem for en ren Idiot,
+men siger aabent (til mig): ”hvor-
+for skulde jeg ikke bruge ham”. Men
+jeg gjør ikke dette, thi jeg tænker
+som saa, at et Onde udrydder sig
+selv. Jeg venter rolig paa den Tid,
+som sikkert vil komme, hvor
+Madsen vil komme til at
+staa i det rette Lys, og jeg
+smigrer mig med, at jeg er den
+første, som har forstaaet at
+værdsætte denne Mand.
+Jeg forsikrer Dem for, at jeg ikke 
+skriver dette af personlig Uvillie
+mod Madsen og for at faa hans
+Venner mod ham. Jeg fortalte
+Dem min Kollision med ham, 
+[7]
+fordi jeg vilde, at dog én skulde
+vide, hvad der var hændet mellem
+os og kunne regulere den Fremstilling
+af Sagen, som jeg vidste Madsen
+ikke vilde undlade at give. Jeg
+mener mig ikke fejlfri i min
+Optræden, men jeg har villet, man
+skulde vide, at Madsens Fejl
+deler jeg ikke.
+Ser De, kjære Ven, jeg er bleven
+skeptisk efter dette. Jeg lover ikke,
+at De ikke oftere skal finde mit
+Navn under Behandlingen af et
+aktuelt Æmne, men jeg vil frem-
+tidig skrive om sligt med mindre
+Glæde end før. Jeg vil sé Ansigter
+for mig, hvor jeg før kun saa en
+Sag, som fremdeles er mig kjær, men
+mindre hellig end før.
+[8]
+Jeg skal nu sige stop med
+disse Betragtninger, men endnu
+maa jeg spørge, om vi to da ikke
+er enige i alt Fald om dette ene,
+at ”Kunstbladet” er blevet – skal
+vi sige: ”uheldig” redigeret, og at
+Madsen har – skal vi sige: ”for-
+bavset” os nogle Gange. Nuvel, er
+vi enige derom, er De da ikke og-
+saa enig med mig i, at der i
+Øjeblikket ingen særlig Grund
+er til at give Madsen et
+”Tillids”- og mig et ”Mistillids”-
+Votum. Og hvorfor vil De da netop
+benytte dette Øjeblik, hvor saa
+mange af mine Forhaabninger
+synes at ramle, til at stille Dem
+paa Madsens Side og tilraabe
+mig sammen med ham et
+”mindre skarp”, – altsaa et ”lad os
+være fri for Dig”!
+[9]
+3
+Men ligemeget: De er et af de
+faa Mennesker, paa hvis Ærlighed
+jeg ganske stoler, og jeg holder lige
+meget af Dem, selv om det har
+forbavset mig, at Deres Brev ikke
+synes ganske upaavirket af den
+Mand, hvis Navn jeg nu ikke
+gider nævne oftere. –
+Jeg kommer nu til en
+ganske anden Sag. Jeg talte i Dag
+med en ung Mand, der er ansat 
+hos Vexellérfirmaet Levin, hvor
+Møller har anbragt sine Penge.
+Han kom til mig og sagde mig
+at han, da jeg han vidste, jeg
+kjendte Møller, vilde betro mig
+noget, som han ganske vist ikke
+havde Lov til at sige. Men han
+antog, jeg dermed kunde forebygge
+[10 ]
+en eventuel Katastrofe.
+Sagen forholder sig saaledes: Møller
+har som sagt ordnet sine Penge-
+sager med Levin paa den Maade,
+at han kan trække paa
+nærmere opgivne, udenlandske
+Banquiers. I de to Maaneder,
+han har været borte, har han
+brugt 3000 francs. Bliver han
+saadan ved, vil altsaa paa lidt
+mere end et halvt Aar hele
+hans Formue være opbrugt.
+Kan De ikke faa Møller til
+Fornuft? –
+En Dame af min Kones Bekjendt-
+skab har nylig faaet en Del
+Lister til at sende ud. Træknin-
+gen maa altsaa vente, til disse
+[11]
+Lister er komne tilbage. Det
+Bidrag for hvilket Fru E. Hen-
+riques har tegnet sig, beder jeg
+Dem stryge, da paagældende Dames
+Mand har beklaget sig over
+det til en fælles Bekjendt af os. –
+De har nu sét, at jeg er
+ganske uforbederlig i min Ud-
+tryksform. Men forhaabentlig vil
+denne ikke kunne skræmme Dem
+saameget, at vi to nu ogsaa skulde
+komme bort fra hinanden. Jeg
+vilde beklage dette mange Gange
+mere end jeg beklager et Brud 
+med en Mand, med hvem jeg
+paa ingen Maade passer sammen.
+Min Kone beder mig hilse
+[12]
+Dem. Hun er ikke endnu rask
+nok til at rejse. Jeg længes efter
+at komme bort.
+Deres hengivne Ven
+Emil Hannover
+d. 14 – XII – 88.</t>
   </si>
   <si>
     <t>1889-01-18</t>
   </si>
   <si>
     <t>Raphael
 Tizian
 Ernst Bojesen
 Rasmus  Christiansen
 Christoffer Wilhelm Eckersberg
 Maurice Hamel
 Vilhelm Hammershøi
 Carl Holsøe
 Peter Johansen
 Ludvig Kabell
 Peder Severin Krøyer
 Julius  Lange
 Karl Madsen
 Ferdinand Meldahl
 Asta Nørregaard
 Henrik Olrik
 Viggo Pedersen
 Niels  Pedersen Mols
 Joakim Skovgaard
 Agnes Slott-Møller
@@ -2560,50 +885,456 @@
 Dito solgt Napoleon til Winkel.
 Dito tjerner udmærket
 Dito tjener glubende.
 Dito har tænkt paa at kjøbe et Apothek til sin Broder.
 (Correspondance fra Rom) Frk Asta Nørgaard finder, at
 Loftet i det sixtinske Kapel gjør sig svært dekorativt !!!!
 (Correspondance fra Paris) Kl 8-10 maler jeg en Hestestal paa
 Mars[?]-Marken, fra 10-12 arbejder jeg i en lille Kirke bagved
 Panthéon. Kl 12-2 tager jeg ud til Asnières til et Friluftsbil-
 lede fra 2-4 er jeg i Lag med en Vinstue for Arbejdere 
 fra 4-6 den samme Vinstue i “Kunstig” Lys og fra 6-8
 i elektrisk Lys, saa et lille Maaneskin til 10 men saa
 er jeg træt og gider ikke se mere af Paris!
 (Correspondance fra Berlin endnu ikke ankommen).
 Ja nu kan jeg s’gu ikke mere; men jeg
 vilde dog ikke have at Deres Kone skulde sige
 Sladder for ingen Ting — De véd nok den stakkels
 Mand maa altid undgjælde for Konens Dumheder.
 En venlig Hilsen til Deres Hustru og
 Dem selv
 Deres
 Johan Rohde
 Christiansen beder hilse.</t>
   </si>
   <si>
+    <t>1889-02-04</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Pontus Fürstenberg
+Robert Hirschsprung
+Peder Severin Krøyer
+Asta Nørregaard
+Johan Peter Wildenrath
+Jens Ferdinand Willumsen
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Flere af oplysningerne i brevet her er opfølgning på information viderebragt og diskuteret i brevene 9. januar, 18. januar samt 21. januar 1889.</t>
+  </si>
+  <si>
+    <t>Wildenraths lotteri er gået middelgodt, men der er nok til at finansiere hans hjemrejse fra Frankrig. Rohde konstaterer, at ingen af arrangørerne (ham selv iberegnet) har vist sig at have de store organisatoriske evner. Rohde må rette nogle misforståelser angående den "bysladder", han videreformidlede i sit brev 18. januar 1889. Krøyer har udstillet "Hip Hip Hurra", som Rohde er begejstret for. Rohde ærgrer sig over, at det er i svensk eje. Kunstbladet er gået ind.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/lFcb</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn d. 4 Februar 89.
+Kjære Ven! Naa saa fik vi da Has paa Lotteriet og
+et nogenlunde tilfredsstillende Udbytte — Middelhøst vil jeg
+kalde det — circa 600 Kroner — maaske ikke meget til at
+stoppe Hullerne med; thi de ere næppe blevne mindre
+i den forløbne Tid; men en Hjælp til Hjemrejsen
+er det da altid. En Ting er da saa med det samme 
+bleven konstateret, at ingen af os ere saa praktiske, som vi
+havde troet. Det er besynderligt nok, men er der noget
+som Folks honnette Ambition plejer at stile henimod, saa er
+det det at være praktisk.; hvad mig selv angaar, saa
+havde jeg nu hidtil troet, at jeg havde en utrolig Bunke
+paa Lager af denne Vare, men det nu endelig hensovede
+Lotteri har revet mig ud af denne Vildfarelse. En
+almindelig Kontorist er jeg vis paa havde ordnet det hele
+udmærket i Løbet af en Eftermiddag, og saa skulde
+De blot se, hvad det er bleven til i mine Hænder.
+Tag nu blot Historien med Lotze; blot for disse to
+Sedlers Skyld vexledes der i Løbet af et par Dage 7 —
+syv — Breve imellem Deres Moder (som var bange for at
+Lotze ingen Sedler havde faaet) Deres Broder, Lotze (Lotsje
+som Christiansen kalder ham) og undertegnede. Jeg syntes
+ganske sikkert, at De fortalte mig, at han havde sendt
+Dem 10 Kroner og sende ham 2 nye Sedler turde jeg
+naturligvis ikke, da jeg jo erindrede, at det kun var
+med en uvillig Bemærkning, at han tegnede sig for
+de to første, saa synderligt indviklet var Sagen egentlig
+ikke — men som sagt syv Breve foruden, hvad der
+[I venstre margen:]
+Takker for De sendte Oplysninger.
+[2]
+er skrevne til og fra Berlin. Naa for ikke at gjøre mig
+til større Idiot, end jeg er i Forvejen, vil jeg nu bemærke
+saa tungt end Afsløringen falder mig, at den gode Hr
+Hannovers Liste ikke var ganske pletfri, og jeg tænkte mig
+saa, at der muligvis kunde have indsneget sig en eller
+anden Fejl eller Misforstaaelse angaaende Lotze.
+Mest Bryderi har jeg dog haft med Winkels, der natur-
+ligvis har været yderst elskværdige og tjenstvillige men ægte
+Winkler. De lod saaledes tegnede saaledes Folk paa den
+ganske vist nemme Maade, at de udelod alle oplysende
+Bemærkninger saasom Fornavn, Bestilling, Adresse o.s.v.
+— Grunden til at det trak saalænge ud var den, at det et
+Par Gange oppe hos Winkel hed sig, at nu var der igjen
+Efterspørgsel efter Sedler, og at der kunde udentvivl sælges
+en Del; det var imidlertid blind Allarm; sidste Gang
+Trækningen udsattes og Buddet gik ud til den Person,
+som Winkels havde opgivet kunde vælge “en hel Bunke” viste
+det sig, at hun ikke blot ikke havde tænkt paa at sælge
+nogen, men ikke engang vilde have saamange Sedler, som
+hun var tegnet for hos Winkels —
+Jeg haaber nu at vi ikke har snydt nogen, og
+at Wildenrath ikke maa blive altfor vred paa os.
+Indlagt ere Regnskabet – De bryder Dem vel ikke om
+at faa de enkelte Aktstykker? Jeg lod Christiansen
+gennemgaa Listerne og de ikke solgte Lodder for
+at han kunde attestere Rigtigheden. —
+Dette om Lotteriet. Amen!
+[3]
+Ja saa var der jo “Bysladderen” à propos jeg
+skrev i mit forrige Brev i en overgiven Stemning en
+større Portion Vaas for at “effekuere Ordren”, som det 
+vistnok hedder i Handelssproget. Jeg skulde nødig kom-
+me tilbage dertil, men De har misforstaaet et par Ting,
+som jeg maa forklare Dem. De har fuldkommen
+Ret Christiansens Broder er Papirhandler. Udtrykket med
+Apotheket var kun et bevinget Ord, som har gaaet mel-
+lem Kammerater, skriver sig nok fra at Jul. Paulsen
+havde tænkt paa noget saadant. Da Christiansen om
+Formiddagen havde fremvist en Portemonnaie spækket
+med Hundrede-Krone-Sedler, og De havde begjæret
+Nyheder, kunde jeg ikke undlade at meddele dette for
+en Maler saa sjældne Tilfælde. Hvad Frk. Asta 
+Nørregaard angaar, saa ved jeg ikke andet om hende,
+at end at hun er en kjedelig norsk Malerinde, som
+synes, at Loftet i det sixtinske Kapel gjør sig ret
+dekorativt!! Det første kjender jeg af egen Erfaring[,]
+det sidste af et Brev fra Fru Møller, hvori der var en
+meget pudsit Skildring af en Aften, som hun og Manden
+vare nødte til at tilbringe i den gyselige skandina-
+viske Forening i Rom. – Et Par Bemærkninger, der 
+stod fra Paris refererede sig til nogle besynderlige Breve,
+jeg havde faaet fra Willumsen og hvoraf det fremgik,
+at han malede paa en halv Snes Billeder og brugte
+den meste Tid til at løbe fra det ene Arbejdssted
+til det andet (han boer paa Toppen af Montmartre og ma-
+ler bland andre Steder i en lille Kirke paa den anden 
+Side Pantheon). —
+[4]
+Det eneste nye, der har tildraget sig i Kunstverdenen, har
+været Udstillingen af Krøyers sidste Billede fra Skagen 
+det, der tilhører Fürstenberg. Det turde være det mest 
+overlegne og mest flydende malte af Krøyers Billeder
+(skjønt han efter hvad han fortalte mig i Efteraaret har
+haft det under Arbejde i 3 Aar og gjort meget om paa
+det). Og der er derfor ogsaa Folk, der rynker paa Næsen
+af det (man risikerer jo aldrig noget ved at rynke paa
+Næsen). For mig har dette Billede nu været til stor
+Fornøjelse og jeg beklager meget, at det som alt det
+betydeligste af Krøyer er vandret ud af Landet —
+Den Sundhed og den Malerglæde* der er i dette Billede
+er en saa sjælden Vare her til Lands, og at Folk faar
+(* jeg sigter ikke her til at sex Malere staar og drikker Cham[-]
+pagne og raaber Hurra — men til Glæden ved at male,
+den Fest det er for ham, ikke Spor af det pinlige
+som vi alle alle vi andre lider under.) Skam om
+de ikke synes om det. —
+—
+De ved vel at Hirschsprung forlod Examen, som han
+altsaa skal tage om til næste Aar – De har altsaa 
+Fred et Aar for “Konkurrenten”.
+—
+Den næste Nyhed bliver Bedømmelsen af de til den franske
+Udstilling indsendte Billeder, men derom kan jeg intet med-
+dele i Dag —
+—
+Kunstbladet hensov da blideligt — med en stor Løgn til
+Slutning. —
+Venlig Hilsen til Dem og Hustru
+Deres Johan Rohde</t>
+  </si>
+  <si>
+    <t>1889-03-28</t>
+  </si>
+  <si>
+    <t>Gerhard  Heilmann
+Carl Holsøe
+Viggo Johansen
+Julius Paulsen
+Georg Seligmann
+Niels  Skovgaard
+Harald Slott-Møller
+Fritz Syberg
+Frederik Vermehren
+Gustav Vermehren
+Niels  Vinding Dorph
+Johan Peter Wildenrath
+Marie Antonie Elisabeth  Wildenrath
+Jens Ferdinand Willumsen
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Rohde har modtaget brev samt nogle værker fra Wildenrath, der stadig befinder sig i Frankrig. Wildenrath ønsker ikke at flytte hjem foreløbigt. Rohde mener at kvaliteten af Wildenraths værker er faldet drastisk. Hannover tror, at Wildenrath har brudt kontakten med ham, men Rohde mener det kan skyldes dovenskab at han ikke har besvaret Hannovers breve. Rohde overvejer hvad de skal gøre med Wildenraths pengesituation, herunder det indtjente beløb fra lotteriet. Dernæst diskuteres Charlottenborgudstillingen der skal til at åbne. Flere har (ifølge Rohde, på uretfærdigt grundlag) fået afvist deres billeder af censurkomitéen. Rohde beder om nyt om de nye kunstbevægelser i udlandet.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/XrZa</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn. Nyhavn 22. 1 K d. 28 Marts 89.
+Kjære Ven! For et par Dage siden har jeg modtaget et Brev
+og et Par Kasser med Malerier fra vor Ven Wildenradt.
+Brevet viser, at han boer i den lille By Marignane (Bouches
+du Rhône), at han har faaet en Livsarving (af hvad
+Kjøn siges ikke), at han sælger sine bedste Billeder i Marseille,
+at han stadig trænger til Penge, at han længes efter at
+ombytte Provence med Paris eller Kjøbenhavn, men at han
+dog mærkværdig nok ikke tænker paa at bryde op foreløbig —
+først i 1890 taler han om at ville tænke paa Hjemrejsen.
+—Kasserne viser at han maler en Mængde Billeder
+baade med Lethed og Rutine, men at han desværre er i en
+temmelig rask fremskridende Dekadence. Mellem
+os sagt — men ogsaa kun[understreget dobbelt] imellem os — er det noget temmeligt
+tarveligt Stads alt sammen*, og enkelte Ting staar saa lavt at
+det er rent ud ufatteligt, at Wildenradt har malet dem. Et
+Par af de 19 Studier kan maaske nok komme til at se
+ret præsentable ud, naar de kommer i Ramme; jeg mener
+de er vist ret sælgelige; men alt det som gjorde og gjør 
+Wildenradts danske Billeder til det, de er, er borte kun
+Rutinen, Drevenheden er bleven tilbage.
+Jeg vilde ikke udtale mig skarpt om disse Ting, hvis
+ikke jeg hørte til en af den gamle Wildenradts ivrigste Beundrere
+og var sikker paa ikke at kunne blive mistænkt for at
+se med mangel paa Sympathi paa hans Produktion —
+Dem af vores fælles Bekjendte, som har set Studierne have
+udtalt sig i lignende Retning. 
+Jeg maa dog strax tilføje at Wildenradt selv beklager, at
+de hjemsendte Ting ikke er bedre; de bedste ere solgt i
+Marseille, siger han, og det er kun “Vraggodset” (hans
+eget Udtryk), som han sender hjem; og han ender med
+Ønsket om at kunne sende de gode Ting hjem.
+—
+* jeg vil hellere sige det meste.
+[2]
+d. 29/3. Jeg blev afbrudt igaar i Brevskrivningen, og
+i Dag har jeg for et Øjeblik siden modtaget Brevkortet
+fra Deres Kone. Det forbauser mig meget at se, at
+Forbindelsen imellem Wildenradt og Dem er saa fuldstændigt
+afbrudt. Hensigten med dette Brev var ikke saa meget at
+fortælle Dem omstaaende, som jeg tænkte mig De vidste
+det meste af[,] som at udbede mig supplerende Oplysninger.
+W. berør nævner Deres Navn én Gang i et Brev i Anled-
+ning af et Forslag, han nok havde gjort Winkel om at lade
+en Del Billeder sælge ved Auktion. Han siger, at De
+har meddelt ham at Auktionen ikke blev afholdt. Men
+ellers fortæller Brevet ikke noget om hans Forhold til Dem
+— Kunde det ikke ganske simpelt tænkes, at Grunden til,
+at De intet har hørt fra W. er en vis Ladhed, Uoplagt-
+hed, som er en Følge af hans miserable Situation.
+I hvert Fald fremtræder Brevet til mig som et Svar paa
+et Brev, jeg sendte ham for ét Aar siden; og jeg har paa
+Fornemmelsen, at Svaret var trukket endnu længere ud,
+havde det ikke været ligefrem nødvendigt at afsende det
+— Jeg har nu skrevet til W. og rettet forskjellige Spørgsmaal
+til ham og først og fremmest bedt ham svare strax; faar
+jeg noget yderlige at vide, skal jeg nok underrette Dem
+derom. —
+Jeg vilde ellers have spurgt Dem om, hvad vi skulde gjøre
+med W’s Penge (som blive forøgede med c. 100 Kroner fra
+en Mægler Degn, der nok staar i et eller andet Forhold til W).
+Jeg er i det kjedelige Tilfælde, at jeg rimeligvis vil blive fri-
+stet til at røre dem. Sagen er den, at en Del af de
+hjemsendte Billeder skal i Ramme og om muligt sælges
+(Nogle af dem vil jeg ikke bringe frem, da W. ikke vil være
+tjent dermed.) Nu Jeg henvendte mig til Kleis (Ram-
+mefabrikanten); han var imidlertid lidt gnaven paa W;
+[3]
+han havde ikke hørt fra W. i Aar og Dag skjønt han havde
+solgt flere Biller for ham og sendt ham Pengene, tiltrods
+for at W. skylder ham 900 Kroner. Det er jo derfor muligt,
+at der vil blive forlangt Kontanter for Rammerne. Jeg har
+naturligvis foreslaaet ham at tage Billeder i Stedet, men 
+det er ikke sagt, at det gaar i Orden. W. skriver at Bil-
+lederne skal sælges saa hurtigt som muligt. Men paa den
+anden Side vil jeg grumme nødigt lægge Haand paa den
+lille Kapital i Sparekassen, da den jo er bestemt til
+Hjemrejsen. Var man sikker paa at Billederne kunde sælges
+var det jo en anden Sag, men det er jo saa langt fra Tilfældet,
+og paa de sidste Auktioner er det næppe nok, at Rammerne ere
+blevne dækkede. —
+Af W' Brev fremgaar det, at han korresponderer med sin Moder,
+det skulde vel ikke være hende, som kunde have foranlediget en
+forandret Optræden af W. ligeoverfor Dem. —
+—
+Her er ellers intet nyt; paa Søndag aabner jo Udstillingen.
+Den skal, efter hvad Viggo Johansen sagde forleden Aften, være
+ualmindelig sløj; det bedste, sagde han, var Slott Møllers
+Billede (Toiletbilledet) forresten ligger Valpladsen tæt be-
+dækket med faldne — Deres Ven er imellem dem. Naa,
+jeg skal foreløbig ikke beklage mig, de to Billeder, som jeg sendte
+ind og som jeg fik tilbage som tarvelige, og jeg vilde vist
+kun have ærgret mig, havde jeg faaet dem ind. Derimod
+kan jeg ikke nægte, at jeg er ikke saa lidt vred, naar jeg
+tænker paa, hvad man har kasseret af gode Venners Ting.
+Willumsens store underlige, men talentfulde Billede
+har man saaledes refuseret, Seligmann, Heilmann, Holsøe,
+Syberg o.s.v. have faa[et] Billeder hjem, ja om det saa
+er Niels Skovgaard. Jul Paulsen skulde have haft 
+2 refuserede, men da V. Johansen mærkede, hvorledes Vinden
+blæste, tog han dem tilbage inden Afstemningen, da P. 
+[4]
+ved at faa et Billede kasseret nok vilde miste sin Stemmeret [eller]
+Censurfrihed i en kommende Tid eller saadant noget, jeg
+ved ikke hvad.
+N. V. Dorph som havde indsendt et Portræt af Skuespiller Mantzius
+og som nok var meget ulykkelig over at faa det tilbage — Poli-
+tiken havde gjort ham den Tjeneste at omtale det — nedlod
+sig til at gaa op til Vermehren, som jo nu er i Udstillingskomiteen.
+(at han gider ! ) Professoren gav ham følgende kærlige
+Svar: Selv min Søn har faaet et Billede kasseret —
+ganske vist har han faaet 3 antaget —
+—
+Ja, som sagt hører jeg noget af Interesse W. vedrørende 
+skal jeg underrette Dem derom. Har De Tid skulde
+det glæde mig meget at høre fra Dem. Hvorledes 
+har De det selv? Hvad arbejder De paa? Ser De
+noget af den mest moderne Kunst, hvordan er den. Skriv
+lidt om den* Lad os faa lidt at vide om de Retninger,
+der er endnu nyere end Impressionisterne. Forklar os
+hvad “Intentionisterne” er; er det ikke saaledes de kalder
+sig. —
+En venlig Hilsen til Dem og Hustru
+Deres
+Johan Rohde
+misforstaa mig ikke, det er ikke Meningen, at De skal sende mig
+private Afhandlinger; jeg mener, skriv offentligt om disse Ting.</t>
+  </si>
+  <si>
+    <t>1889-08-02</t>
+  </si>
+  <si>
+    <t>Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Gjerrild</t>
+  </si>
+  <si>
+    <t>Robert Hirschsprung
+Peder Severin Krøyer</t>
+  </si>
+  <si>
+    <t>Kun få linjer i hast kan Hannover her få fra Harald Slott-Møller, for han bruger alle sine kræfter og tanker hver eftermiddag på et stort maleri af en hingst. Om morgenen arbejder han på et portræt - "eller phsykologiskt Studie" - af en ung pige. Han har ikke de store forhåbninger for sidstnævnte arbejde, men billedet af hingsten og værkerne fra hans hustrus hånd tegner samlet set til et udmærket udkomme af ægteparrets ophold i Gjerrild. Slott-Møller afventer at få nygifte Marie og P.S. Krøyers adresse, så han kan videresende et kort til dem fra Hannover. Det leder ham til at nævne, at Robert Hirschsprungs død har gjort stort indtryk på ham og Agnes. Afslutningsvist skriver han, at han misunder Hirschsprungs for at have fundet sig en lejlighed i København, mens Slott-Møllers selv har svært ved at finde et passende atelier i byen.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ua8s</t>
+  </si>
+  <si>
+    <t>2den August 89.
+Kjære Ven!
+Det bliver kun nogle faa
+Linier i al Hast, jeg har
+nemlig meget travlt
+med et stort Billede
+med en Hingst, som lægger
+Beslag paa alle mine Kræfter
+og alle mine Tanker, naar
+jeg har arbejdet paa
+det, blot i et Par Timer,
+duer jeg ikke til synderligt
+mere den Dag; heldigvis er
+det om Eftermiddagen, saa
+at jeg dog om Morgnen kan
+faae arbejdet et Par andre Timer
+paa et lille Billede
+jeg har for, et Portrait
+eller phsykologiskt Studie
+af en 17Aarig ung Pige,
+[2]
+Det bliver for Resten vist
+ikke videre godt, men
+som Helhed, naar man 
+tager i Betragtning at
+baade Billedet med 
+Hingsten og de Ting min
+Kone arbejder paa,
+tegne godt, saa kan 
+du og hvem der ellers
+interesserer sig for 
+os, vente sig en god
+Middelhøst paa Gjerrild
+Marker.
+Jerres Kort til Krøyer
+skal vi besørge saa snart
+vi faa deres Adresse, vi 
+ved kun at de efter Bryllupet 
+den 23 vilde rejse til Wagner-
+forestillingerne i Bayreut 
+og derfra lige til Kjøben-
+[3]
+havn, hvor de er set
+og saa hurtigst tage
+paa Landet og finde
+et Sted, hvor de kunde
+slaa sig ned, formoden-
+lig befinde de sig end-
+nu paa den Omrejsen, 
+men som sagt, saa
+snart vi hører fra dem,
+skal vi sende eders
+Kort (hermed følge 3 Fireøres
+frimærke, som altsaa blive
+til overs)
+Det har gjort et dybt
+Indtryk paa os, at Robert
+Hirschsprung er død, des-
+værre var han vel aldrig
+blevet dig en farlig Konkurrent
+men alligevel – han 
+ejede en levende Inter-
+esse for sine Uunge
+[4]
+Jevnaldrendes Stræben og
+Arbejder. Og i et saa 
+lille Samfund som vort 
+er det et Tab at miste
+en blot af den Slags
+Mennesker.
+Vi misunde Jer lidt at
+I har faaet Lejlighed, vi
+averterer og averterer fore-
+løbig uden Resultat, det
+synes som om der ikke
+var et eneste Atelier
+til overs i Kjøbenhavn.
+Billederne vi faa er i 
+hvert Fald saa lidet
+indbydende, at jeg ikke
+finder det Umagen værd
+at tage over aft se paa 
+dem. Naa nu levvel
+begge to og vær hilset fra
+min Kone og Din hengivne
+Ven H Slott-Møller</t>
+  </si>
+  <si>
     <t>1890-01-28</t>
   </si>
   <si>
     <t>Martin Nyrop</t>
   </si>
   <si>
     <t>Hannover har i sit brev 27/1/1890 også udtrykt utilfredshed med Martin Nyrops forslag til Højbro Plads. Det er på baggrund heraf, han er kommet med de ændringsforslag, som Rohde her kommenterer.</t>
   </si>
   <si>
     <t>Rohde bryder sig ikke om Martin Nyrops forslag til en omlægning af Højbro Plads, som er blevet fremlagt af Foreningen til Forskønnelse af København. Rohde kommenterer en række ændringsforslag Hannover agter at komme med til Foreningens struktur. Rohde kritiserer endvidere den hengemte placering af en række offentlige monumenter i København og foreslår, at nogle af dem får en mere prominent placering i det offentlige rum.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/jxRP</t>
   </si>
   <si>
     <t>Nyhavn 22. D. 28 - I. 90 - .
 Kjære Ven! At De ikke vil eller kan skrive imod Nyrops
 Projekt, gjør mig ondt. Havde jeg Tid — hvad jeg slet ikke
 har for Øjeblikket, eftersom jeg maler baade om Dagen og om
 Aftenen — og havde jeg navnlig lidt mere Begreb om
 disse dekorative Sager, der er et Miskmask af Arkitektur 
 og Plastik eller ingen af Delene, saa lod jeg ikke være
 — jeg gaar omtrent daglig over Højbro, og daglig, altsaa
 Resten af mit Liv, vilde jeg have én Ærgrelse til.
 At De ikke forstaar Tegningen, undrer mig; vel er den 
@@ -2685,50 +1416,217 @@
 denne Bestemmelse i en Lov for en Forening, der jo ikke kan være
 sikker paa, at just en Rigsdagsmand eller Borger-
 repræsentant eller Magistratsmedlem netop altid
 er Medlem af Foreningen — ; i hvert Fald maa
 der tilføjes i Lovene forudsat at Mænd med
 de ovenfornævnte Tillidshverv ere Medlemmer af
 Foreningen. — Det samme gjælder Bestemmelsen
 om en Kunsthistoriker, som er en endnu sjældnere
 Fugl end en Rigsdagsmand.
 Ja det er, hvad jeg har at bemærke i Øjeblikket
 og forresten god Lykke paa Fredag.
 Undskyld den sjuskede Form, men jeg er kommen
 Træt hjem, og det er bleven sent. —
 Venlig Hilsen og til Slut, hvad jeg skulde have
 Ssagt først, megen Tak for sidst.
 Deres Ven
 Johan Rohde
 Jeg har indlagt et Brev til Deres Kone med
 en Tak, — som da ogsaa gjælder Dem, for
 Venligheden at vilde se mig i paa Torsdag.
 —
 * à propos var det ikke ogsaa en Opgave at faa enkelte af
 vore bedre hengemte Statuer dragne frem af Mørket
 og stillede paa andre Pladser, hvor de kunde være til nogen
 Glæde.</t>
+  </si>
+  <si>
+    <t>1890-03-23</t>
+  </si>
+  <si>
+    <t>Firenze</t>
+  </si>
+  <si>
+    <t>Sandro Botticelli
+Georg Brandes
+Rasmus  Christiansen
+Alice Hannover
+Erik Henningsen
+Julius Langbehn
+Julius  Lange
+Karl Madsen
+Sophus Schandorph
+Agnes Slott-Møller
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Alice Hannover er stadig syg, men parret vil vente med at konsultere en læge, til de befinder sig i Rom. Hendes tilstand påvirker dem begge en del. Når Hannover har ladet sin Watteau-bog oversætte til tysk, er det for at kunne sammenligne udlandets reaktion med de hjemlige kritikeres. Hannover har opgivet tanken om at tage en universitetsgrad. Han har for meget om ørerne, og mener at han er blevet for gammel til det. Og dog kunne han godt tænkte sig den anerkendelse og indflydelse, der følger med. For Hannover er det især glæden ved at skrive om kunst, der driver hans værk. Han er efter eget udsagn mindre interesseret i, hvad andre måtte synes om det, han foretager sig.
+Hannover er på sin Italiensrejse blevet overbevist om den ældre kunsts storhed. Særligt fremhæver han Botticellis "Venus' fødsel" og "Foråret" i Uffizierne. Johan Rohde er en af de få kunstnere hjemme, der ikke forekommer Hannover ligegyldig i sammenligning. Hannover er mere kritisk indstillet overfor Harald Slott-Møllers kunst. Han betvivler ægtheden af den og mener ikke, at Slott-Møller ville være der, hvor han er nu, uden Agnes Slott-Møller. Hannover antyder i øvrigt nogle forbehold overfor venskabet med Harald Slott-Møller. Hannover har respekt for Agnes Slott-Møllers bestræbelser som kunstner, men er ikke begejstret for hendes fortolkning af historiemaleriet. Han har hørt om Julius Langbehns "Rembrandt som opdrager" (1890) mens han var i München, men han har ikke læst bogen. Han vil gerne høre, hvad Brandes har at sige om den. Han beder i det hele taget om nyt hjemmefra og vil gemme nærmere beskrivelser af den italienske kunst til et senere brev. Erik Henningsen er nabo til Hannovers i Firenze, men de er ikke på talefod.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/kGfn</t>
+  </si>
+  <si>
+    <t>1
+Kjære Ven,
+Hjærtelig Tak for Deres elskværdige Brev. Jeg skal besvare dets Spørgsmaal
+først. Hvad min Kones Helbred angaaer, kan jeg intet sikkert sige Dem, men det
+er ikke godt; hun skranter stadig, men om det er Brystet véd jeg ikke. Jeg vil
+ikke lade hende undersøge paa Ny, før vi om 14 Dage kommer til Rom. En Læges
+Udtalelser har paa os begge, men mest paa hende, en saa stor psykisk Indvirkning,
+at jeg ikke vil give os en hvilkensomhelst Læge i Vold her. I Rom er der en dansk
+Læge. Nogle siger, han er en Klodrian, andre at han ikke er det. Men man kan
+dog bedre tale med en dansk Læge end med en Udlænding. Fortvivlende vilde det være, om
+hendes Bryst var blevet værre end ved vor Afrejse. Den Ængstelse, som har bemægtiget
+os begge, har allerede grebet saa forstyrrende ind i vor Tilværelse, der var saa velsignet
+tryg og fredelig. Men jeg haaber dog stedse. Ogsaa haaber jeg, Luften her maa gjøre
+hende godt; Den er mild og blød og ikke en Gang i Kirker og Museer er her
+synderlig koldt.
+Nogen praktisk Betydning tiltroer jeg ikke min Bogs Modtagelse i Tyskland.
+Naar min Kone oversatte den (det var hele Bogen og lidt til) var det væsentligst 
+for at gjøre en Prøve: jeg vilde høre, hvad andre sagde om mig end dem der-
+hjemme, af hvilke jo navnlig Lange … – Det være sagt uden Bebrejdelse mod
+ham – har været uvillig til at indrømme mig en Begavelse i mit Fag. Dernæst
+vilde jeg ogsaa gjærne prøve at vise andre, at man burde lade sig oversætte for
+at blive maalt med andre Maal end alene med de hjemlige. – Da De spørger
+mig, om jeg har opgivet alt Universitetsstudium, maa jeg svare uforbeholdent Ja.
+Til Undskyldning har jeg kun, at jeg gider ikke. Jeg gaaer med saa mange Opgaver
+i Hovedet, som trænger paa og vil behandles, at der ikke kan være Tale om
+[2]
+2
+at lægge dem til Side for Studier, der vilde være mig en Kval. Jeg troer
+desuden ikke, mit Helbred kunde slaa til til Examenslæsning. Jeg er sejg og 
+stærk af Helbred, naar det gjælder om at gjøre noget, jeg har Lyst til, men
+jeg troer ikke, jeg kunde taale at arbejde med Stof, for hvilket jeg ikke
+nærer Gran af Interesse. Naar man er over 20 Aar er man vist ude af Stand
+til at arbejde mekanisk, naar man først én Gang er hørt op dermed. Men
+naturligvis vilde det være rart at have en Doktorgrad og bære Nøglen til et
+Universitetsauditorium i sin Lomme. At man kan faa Autoritet uden en
+akademisk Grad synes mig oftere bevist: vide t.Ex. Karl Madsen.
+Engang imellem synes jeg jo nok, det kunde være rart at være en anset Mand 
+hjemme, nyde Tillid i de Kredse, hvor man jeg brød mig om at eje den, have en
+Myndighed, hvor det gjaldt noget godt, der skulde reddes, eller noget slet, der skulde
+tilintetgjøres. Men til andre Tider – og jeg troer nok, det er oftest – taber jeg
+aldeles Troen paa at kunne udrette noget hjemme til Fordel for andre, og min
+eneste Tanke er da den: jeg vil skrive om Kunst, fordi jeg holder saa for-
+skrækkelig meget af Kunst og fordi jeg holder saa meget af at skrive
+ned, hvad jeg tænker, og skrive det saa smukt, som jeg formaaer. Og
+hvorfor egentlig forlange andet af mig. De maler jo dog ogsaa kun,
+fordi De selv har Glæde deraf, fordi De slet ikke kan lade være. Hvis
+saa andre kan glæde sig over Deres Maleri eller over min Bog, er det
+jo glædeligt for os, men betingende for vor Virksomhed er det da ikke.
+Derfor kan jeg ikke ret forstaa, hvorfor De sætter saa megen
+[3] 
+3
+Pris paa min Sympathie for Deres Arbejde. Men da De nu allerede
+taler derom, vil jeg sige Dem, at De ganske sikkert slet ikke aner, hvor
+megen Pris, jeg sætter paa Deres Billeder fra i Sommer. Naar jeg tænker
+paa, hvad jeg i det sidste Aar har set af dansk Kunst, er jeg tilbøjelig til
+at være overbevist om, at det (kasserede) Landskab med Kirken, som jeg saa
+hjemme hos Dem, er det bedste af det alt, – dét, der rummer – ikke de mest
+glimrende, men de mest ædle Værdier. Jeg ser overhovedet i Deres Kunst
+den Intelligens, som jeg savner allevegne ellers hos Malerne hjemme. Maaske alene
+Fru Slott-Møller ejer noget af den, men derom senere. Netop paa denne
+Rejse i Italien, som i Paranthes bemærket tydelig nok gjør Epoke i
+min Hjærne, er det blevet mig saa aldeles klart, hvor intelligente frem for
+alt de gamle Malere har været. Smæltende bløde Kvindehjærter har de 
+haft, men sandelig ogsaa en Forstand, en Smag, saa kræsen, saa nobel,
+saa uddannet og forfinet i Ordets bedste Betydning! De har Ret i, at de er
+Bønder derhjemme, og at Bønder ikke bliver Kunstnere før de er hørt
+op med at være Bønder. Og De kan tro, at naar man en Dag staaer i 
+Ufficierne foran Botticellis Venus og saa tænker paa dansk Kunst, – ja 
+saa bliver den En ret ligegyldig paa dens faa Undtagelser nær. Tro nu ikke,
+jeg vil smigre Dem ved at nævne Dem som én af disse Undtagelser. Jeg
+finder i Deres Billeder en saa udpræget og overordentlig Forstand paa, hvad
+Kunst er [tre streger under ordet], at jeg er Dem inderlig taknemlig derfor og nærer de allersikreste
+[4]
+4
+Forhaabninger om, at De vil gaa af med Sejren over alle Vanskelighederne.
+Jeg er ikke aldeles sikker paa det samme med Møller. Naar
+jeg nu tænker paa hans Billeder (som jeg erindrer meget nøje i den
+Form, hvori jeg saa dem ved min Afrejse) forekommer de mig ikke
+ganske ægte. De har tildels de glimrende Værdier; men mon de ædle?
+Her er ikke Plads til Begrundelser, men jeg tilstaaer, at jeg troer, at havde han ikke
+ved sin Side den ubetinget stort skaarne og af Naturen ægte funderede
+Begavelse, som hans Kone er, saa var han en Klokke, der altid
+vilde ringe Alarm og gjøre Spektakel, men om Tonens Renhed
+vilde være saa stort som Alarmen, ved jeg ikke. Men dette er naturligvis
+en aldeles privat Betragtning; De véd jeg holder meget af Møller, skjøndt
+jeg ikke er blind for, han ... er af dem, man ikke kalder sin Ven uden
+at der rinder En en Gysen ned ad Ryggen, – for kommende Tider, men
+forresten er jeg ham taknemlig for det Vindpust, han fører med sig,
+naar han kommer ind i min Stue. Og maaske tager jeg ogsaa Fejl af
+hans menneskelige Værd: jeg er navnlig – maaske ikke med Urette –
+blevet noget skeptisk overfor de mange Venskaber i den By Kjøbenhavn.
+Overfor Fru Slott-Møller derimod nærer jeg en udelt
+Ærbødighed. Hendes Billed var sandelig ikke godt, men det var …..
+….. – næsten helt – paa den rette Vej.
+[5]
+5
+Egentlig talt har jeg for mit Vedkommende ikke nogen stor Begejstring
+for den Form af Historiemaleri, som Fru Slott Møller[!] har valgt sig.
+Jeg finder den altfor kvasi-objektiv paa den ene Side og paa den anden
+Side dog ikke nær nok objektiv. Forstaaer De, hvad jeg mener? Jeg kan ikke
+tro andet end, at det unægtelige Temperament, hun ejer, maatte kunde
+slaa anderledes Gnister paa et andet Omraade end det, hun her har
+udset sig. Hvad mener De? Men jeg bøijer mig dybt for hendes Bestræbelser
+i dette store og energiske Billed. –
+Den Bog om Rembrandt, De omtaler, har jeg set, men ikke læst. Den
+var meget paa Tale, da jeg var i München, og allerede i 2det Oplag. Hvor-
+ledes lød Brandes’ Appel i den Anledning til os danske Kunsthistorikere?
+Nu venter jeg at høre snart lidt om Deres nye Billeder, om Cen-
+surens seneste Bedrifter o.l. Vil De hilse Møllers og Christiansen
+baade fra os og fra Schandorph, som boer ved Siden af os, og som
+er god og rar. Vi er en Del sammen med ham. Tak Chr. for hans
+Brev og besvar en Forespørgsel fra ham derhen, at vore Penge
+endnu langtfra er slupne op. Men vi bruger dem ogsaa kun til
+at spise (vældigt) for og til Fotografier.
+[6]
+6
+Ja, nu skulde jeg jo egentlig først til at fortælle Dem om
+vor Rejse og om al den vidunderlige Kunst, vi har set. Men jeg
+tænker mig, De nu har nok af mig og helst vil gjemme Resten
+til en anden Gang. Men hvor forresten begynde og hvor ende for at
+give Dem en Forestilling om al denne Herlighed! Da jeg havde skrevet
+de første Sider af dette Brev var Botticellis Venus det bedste, jeg endnu
+havde set paa min Rejse. Men nu, Dagen efter, har jeg allerede set
+noget endnu bedre, et Vidunder mellem alle Vidundere af Kunst:
+Botticellis ”Foraaret”. Aa, man kunde blive gal af Henrykkelse
+foran dét Billed!
+Vi har været nu i Verona, Padua og Bologna, og herfra Florents
+gaaer vi over Siena og Orvieto til Rom, hvor vi tænker at
+blive en Maaned. Hvis De skriver, kan De skrive posta
+restante, og har De Tid, kan de[!] glæde os meget ved snart igjen
+at lade os høre fra Dem. Min Kone sender hjærtelige Hilsener, 
+ligesom Deres hengivne
+Emil Hannover
+jeg modtog først Deres 11/3 daterede
+Brev igaar, d. 22/3. Firenze.
+[I højre margen:]
+E. Henningsen boer her hos samme Dame som vi. Jeg skal ved Lejlig-
+hed fortælle Dem, hvorledes han ser paa Malerier i Gallerierne. Forresten
+har vi intet at gjøre med ham; vi hilser ikke en Gang paa hinanden.</t>
   </si>
   <si>
     <t>1890-03-25</t>
   </si>
   <si>
     <t>Agnes Slott-Møller
 Harald Slott-Møller</t>
   </si>
   <si>
     <t>Alfred Bramsen
 Georg Brandes
 Rasmus  Christiansen
 Vilhelm Hammershøi
 Karl Madsen
 Sigurd Wandel</t>
   </si>
   <si>
     <t>Den Hirschsprungske Samling.</t>
   </si>
   <si>
     <t>Agnes Slott-Møller indleder sit lange brev med at forklare, at et stort arbejdspres for at få tilsammen seks malerier færdige til forårsudstillingen på Charlottenborg har afholdt hende og Harald Slott-Møller fra at skrive i lang tid. Bekymring for modtagelsen af værkerne og økonomiske ængstelser har præget ægteparret - og to af værkerne fandt da heller ikke nåde hos censurkomiteen. Hun fortæller desuden, at hun og Harald Slott-Møller har fulgt forelæsninger af Georg Brandes, og at Slott-Møller har portrætteret ham. Men Brandes blev træt af at posere, før kunstneren var tilfreds med resultatet af sine anstrengelser. For det brede publikum vil portrættet dog præsentere sig "stort og mægtigt", bedyrer hun, og "maaske kan Harald en Gang til næste Vinter gøre noget mere ved Hovedet og dets Udtryk, der var mangelfuldt".
 En stor ærgrelse er, at Karl Madsen ikke kunne skjule sin manglende begejstring, da ham så malerierne før deres indlevering til Charlottenborg. Hans ringe indsigt i italiensk kunst må være årsag til, at han ikke har forstået deres kunstneriske projekt, skriver Agnes Slott-Møller: Som den øvrige 1870'er-generation er det den nederlandske realisme alene, der er Madsens målestok. Hun reflekterer over smag og udtryk og tilføjer, at hun til en sammenkomst var placeret imellem Wandel og Bramsen under middagen, og de to diskuterede, om indhold eller form var det afgørende i et værk. Hun sætter sin lid til, at kritikerne og publikum med tiden vil forstå, at hun og Harald Slott-Møller har fat i den lange ende... Kun er de pekuniære forhold et problem i ventetiden på offentlighedens anerkendelse.
 Der er indlagt et spøgefuldt brev dateret 14. april fra Perme, der staver som en brækket arm, til "lille, sorte Frue" (Alice Hannover). Figurerne i det indlagte brev er opdigtede og optræder også i korrespondancer til andre venner.</t>
   </si>
   <si>
@@ -2988,50 +1886,445 @@
 aldri, saa bliver vi lit uartie,
 faa vi ve derné, saa trægger
 Heren vos faabi aa sier
 De æ i Etaljen, saa
 sugger vi, saa de svupper
 i vos. Kommer Di
 snar hjem? vi ska snar
 [14]
 po Lanned, de ælsger vi,
 faa dær æ saa ønde
 varmt, aa grønne Skaage 
 aa store Engge, aa Løngbagger
 aa saa gaar vi ud en
 Sommerda aa høre
 Fulesang som ka vor
 Hjærte røre aa de
 ælsger Snurrelurrelej!
 aa jaj Perme og vos alle sammen
 faa ælles brø vi aas slet
 egge om a være i Varden
 men Jylland æ got!
 ærbødist
 Permelille</t>
   </si>
   <si>
+    <t>1890-04-20</t>
+  </si>
+  <si>
+    <t>Alice Hannover
+Emil Hannover</t>
+  </si>
+  <si>
+    <t>Georg Brandes</t>
+  </si>
+  <si>
+    <t>Se brevet dateret 25. marts brevet af 13. april 1890 til ægteparret Hannover. Brevene er skrevet af Agnes Slott-Møller, men med Harald Slott-Møller som afsender også. Brevene omhandler ægteparrets arbejde på malerierne op til indsendelsen til Charlottenborgs censurkomité, og selve Forårsudstillingen gennemås og en lang række kunstnerkollegaer nævnes.</t>
+  </si>
+  <si>
+    <t>Harald Slott-Møller beroliger ægteparret Hannover omkring Alices' sygdom med bl.a. opbyggelige eksempler på en matematiklærer med kun én lunge og en fransklærer med knap en kvart (men dog også med deraf følgende dårlig udtale). En lang og meget kritisk anmeldelse følger udbredelserne om svage lunger og lægegerning. Anmeldelsen er skrevet i tredje person og omhandler Slott-Møllers bidrag til Forårsudstillingen, foruden at omtale de to malerier, der ikke gik igennem censuren. Anmeldelsen kredser om, hvordan Slott-Møller ikke har arbejdet ud fra J.P. Jacobsens ord: "Altid det Yderste jeg evner hver gang", men har spredt sin opmærksomhed og sin energi over for mange værker. Han har været for optaget af stil, af det dekorative og det akademiske, og værkerne mangler indre sammenhængskraft. Han har dertil været så letsindig at lade malerierne forlade atelieret, før han var tilfreds med resultatet, "og han kan ikke tilstrækkeligt dadles derfor." Afslutningen på brevet er en lille indskudt sekvens fra "Perme", der vrøvlende pointerer, at Slott-Møller selv er ophavsmand til anmeldelsen og ellers fortæller, at det nu er tid til brændevin, te og sigtebrød.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/HaQ7</t>
+  </si>
+  <si>
+    <t>I
+Kjære, rare, gode Venner
+Ja mig har det rigtig ogsaa gjort usigelig
+ondt at høre om den rare lille Frues 
+Sygdom, men jeg taber ikke Modet
+og Haabet for det, det maa I heller
+ikke gjøre, ja jeg ved nok, at 
+saadant noget er lettere sagt
+end gjort, navnlig naar man
+som I er allene og ikke har
+eders Venner at tale med,
+man tænker saa altfor meget
+derpaa, fantaserer alt for meget
+der udfra, I maa ikke tænke
+mere derpaa, end hvad der
+er nødvendigt for at kunde
+være forsigtig. Herre Gud, 
+man hører kun om hvem
+det gaar galt, naar der er 
+[2]
+noget i Vejen med Lungerne,
+alle de Tusinder, der i vort
+raakolde Klima faar en
+eller anden lille Molest
+i disse sarte Organer,
+og som go kommer godt
+fra det, glemmer med 
+Aarene at fortælle om hvor
+galt det en Gang saa ud
+for dem. Se nu i min
+lille Kreds allene, jeg
+har haft en Lærer i Matema-
+tik; han havde nu kun
+én Lunge og én i Fransk, 
+han havde kun en
+lille Kvart, han havde
+rigtignok ogsaa kun 
+en daarlig Udtale, men
+hvad saa galt behøver
+[3]
+det da heller ikke at
+komme til at gaa, de
+var for Resten begge
+raske og højst fornøjede,
+Den ene især, trods sin
+høje Alder, nu er han 
+rigtig nok død, men
+den anden mødte jeg
+paa Gaden for en 14 Dages
+Tid siden og Frøken Hansen
+der saa svag hun er
+har haft Influenca og
+Lungebetændelse i Vinter
+i Tilgift og er endda
+kommen godt over det.
+I maa skrive flittigt
+til Jeres Venner, saa
+at I kan komme til 
+at staa i lidt livlig
+Forbindelse med Omverdnen
+[4]
+saa i[sic] ikke skal komme
+i alt for daarligt Humeur
+ved at tænke altfor meget derpaa.
+Og desuden jo værre
+Lægerne gjør en Sygdom, des
+mere Pokkers Karle tage
+de sig jo ud som, naar
+de[dobbeltunderstreget] føre en helbredede
+ud der af. Jeg husker
+nok da min Fader laa
+paa Hospitalet, hver
+Gang han var blevet
+opereret, saa var der
+aldrig foretaget en saa
+vanskelig Operation paa
+Komunehospitalet. Hermed
+dog ikke være sagt, at
+I ikke skal have Tillid
+til eders Læge, men det
+er jo ret menneskeligt
+at gjøre sig saa stor
+man kan.
+[5]
+II
+Men nu noget helt andet.
+Foraarsudstillingen ved Charlottenborg 1890
+I
+En flittig Gæst paa vore aarlige Udstillinger vil i de
+sidste Aar utvivlsomt have lagt Mærke til
+et eller flere Billeder, der har været signerede
+Harald Slott-Møller. Denne unge Kunstner,
+der har tiltrukket sig denne ikke ganske
+ufortjente Opmærksomhed, navnlig da for
+Portraitet af sin Hustru, møder i Aar med
+3 Billeder. Et Besøg i Kunstnerens Atelier
+har gjort mig bekendt med to andre
+Arbeider af ham, som ligeledes have været
+bestemte for Foraarsudstillingen, men som 
+Juryen tilbageviste af kunstneriskt ganske
+uvedkommende Grunde. Disse 5 Billeder,
+Portraitet af Dr Georg Brandes dog 
+mindst, staa aldeles ikke paa Højde
+med hans tidligere Production.
+Hvori ligger det og hvad er den dybere
+Grund?
+Det gode der i Adam og Evas
+Uddrivelse er sagt med faa Ord. Kunstneren
+[6]
+har tænkt noget selvstændigt ved sin Frem-
+stilling af Jehova, taget moderne paa
+Opgaven, koncentreret sig ensidigt om
+én Side af Guds Væsen, det han i
+følge Mythen vender ud ihvert Fald
+ved denne Lejlighed.
+Vi maa vel ogsaa lade Hr Slott-Møller
+at Adam og Evas Kroppe ere godt
+malte, naar man ikke har for store
+Fordringer til en moderne sjælfuld
+Behandling .. en Fordring, som naar det
+kommer til Stykket, vel ikke var
+ganske ubillig at stille.
+Det er som om Værdien af det varme,
+aandende Foredrag endnu ikke er gaaet
+op for ham, man føler slet ikke
+Flyvetrang i hans Teknik, det er
+som om han endnu ikke tør
+slippe Naturalismens faste tætte
+Jordbund og overlade det uvæsentlige
+hans til sit Publicums Fantasi. Kunstneren
+maa ikke give os Naturen ind
+med Skeer, vi véd meget godt
+hvordan en hver Gjenstand ser
+ud, men hvad vi ikke véd er
+hvad Kunstneren tænker det, ...
+[7]
+det han skal fortælle os og det
+opnaaes sikrere, naar han ikke
+afleder vor Opmærksomhed ved ”gylden
+glødene[sic] Toner” ”kraftig Form" o. s. v. o s v.
+Tillige mærker man alt for tydeligt,
+at Billedet ikke er ét Kunstværk, at
+det ikke er blevet til i ét Aandedrag.
+Kunstneren har en Gang faaet Ideen
+til at gjøre Gud, saa har der fra en
+tidligere Periode ligget Lysten i
+ham til at male to skønne
+nøgne Mennesker. Lejligheden til-
+bød sig i Rom. Han var saa
+uden Inspiration, uden egentlig
+Trang til at sige sin Mening om
+hvor tragisk det var, at det gik
+saa galt her i Verden, sammen-
+komponeret, ganske vist i en stærk
+nedtrykt Stemning, disse to Motiver
+til et Billede. Derfor: fordi det
+der naturligt ifølge Opgaven var
+Hovedsagen i det valgte Æmne, ikke
+i første Række har interesseret
+ham, er denne, Hovedsagen, ikke
+lykkedes. 
+[8]
+Der vil maaske blive indvendt, at
+Kunstneren frit maa kunne vælge én Side
+af Æmnet om hvilket han kan 
+koncentrere al sin Interesse
+Nej![tre gange understreget] Maler man en Hest i
+Karriere, giver Motivet En ingenlunde
+Lov til at interessere sig mest for Svedens
+Bække gjennem Haarlaget. Og her
+i Slott-Møllers Billede, hvor …
+de frie Personligheders Forhold til
+Overmagten, pretenderer at være Hovedsagen,
+kan det ikke tilgives ham, at
+man kan se at den er noget
+paahægtet, hans Inspiration
+uvedkommende.
+Ogsaa i sit andet Billede ”det unge Geni
+og Uhyret” har Kunstneren ikke rigtig
+været begejstret for Kjærnen i sit
+Emne, dekorativt er det unfanget[sic]
+og dekorativt er det født, men
+Titler og Inskrifter[sic] pretenderer
+andet og mere. Hr Slott-Møller
+vilde oprindelig gjøre en Inlægning[sic] til
+et Bord og søgte nogle græske
+Motiver, fandt saa et Photografi af 
+[9]
+III
+en græsk Mønt med et Uhyre der havde
+Tyrekrop med Menneskehoved, hvis saa
+plebeiske Næse trængte[?] Ord som
+Dumhed Reaction ind i Kunstnerens
+Hjærne, Reaction, Reaction, Reactionen
+det unge Geni og Reactionen lød
+det og sang det, Ordene begeistrede
+berusede – – og saa var det
+færdigt, det kom aldrig videre.
+Det var en Frace og det blev
+en Frace, aldrig andet end en 
+stilstivnet Frace, en Frace i
+Empire Stil.
+Hr Slott-Møller forsøger ikke i
+dette Billede ikke at stikke under
+Stolen, hvorfra han er paavirket,
+Impulserne fra Antiken slaar en
+i Møde fra hele Billedet, men
+Opfattelsen bunder i altfor høj Grad
+i det nittende Aarhundredes
+Akademiske Borgerlighed, han har
+slidt djervt for at ungaa[sic] Skylla,
+men Charybdis har ganske opslugt 
+[10]
+ham. Den Klarhed og Styrke i
+Fortællingen af Begivenheder, som 
+der er i Vasemaleriet, har Slott-Møller
+rigtig sét for den væsenligste Del
+skyldes den overlegne Ignorering af
+Alt Alt[tre gange understreget] uvedkommende,
+og man vil i ”Geniet og Uhyret”
+heller ikke finde ret meget af
+de uvedkommende Fænomener
+som sand Farve Lysvirkning
+o. s. v. o. s. v., som vore Malere i Al-
+mindelighed bruger en menigsløs[sic]
+Tid til at kæle for. Hvori ligger
+det da, at man alligevel i saa høj
+Grad føler det nittende Aarhundredes
+uniformerede Tørhed i hans
+Billede? Vi troer, at det
+for det første ligger i, at
+han i ikke har gjort Skrittet[sic]
+helt ud, ikke tillige ladet Formen
+og Tegningen ligge som
+ligegyldige Trivialiteter, 
+[11]
+havde han gjort det, havde hele
+Behandlingen været meget mere
+i Antikens Aand og det Aandsslægt-
+skab, som er mellem dens levende
+aandende, infaldsfyldte[sic] Form og
+vore moderne Impressionister
+yder én tilstrækkelig Garanti
+for, at Sløtt-Møller rolig kunde
+fortsat ud ad den Vej var han var
+slaaet ind paa uden at frygte for at blive akademisk. Den anden
+Grund til Tørheden i dette
+Billede er, at Kunstneren 
+bevidst har villet gjøre Stil
+og det har afledt hans Op-
+mærksomhed, hans Interesse,
+hans Varme fra Hovedsagen.
+Det er ikke faldet ham naturligt
+at bryde med Illusioner, Former
+Lysvirkninger, Farver og Tegninger.
+Og antik Stil var der vel nok kom-
+men af sig selv, naar alt[dobbeltunderstreget] altid
+[12]
+var opofret for Hovedsagen
+og Stil personlig, behøver Kunstneren 
+heller ikke at gjøre sig den
+mindste Umage for at opnaa,
+den kommer nok af sig selv.
+Nej Slott-Møller maa holde
+fastere fastere[dobbeltunderstreget] fastere[tre gange understreget] fastere[fire gange understreget]
+paa hvad der fra første
+Unfangelses[sic] Øjeblik var ham
+Hovedsagen og han maa
+sørge for at komponere
+sit Billede saaledes, at
+det ogsaa kan blive
+Hovedsagen for den maa
+Alt bøje sig, alt under-
+ordne sig ubetinget, uafvigeligt
+konsekvent.
+Om hans 3 andre 
+Billeder er der ikke saa
+Meget at sige. F Ugunstige
+Forhold har gjort, at
+[13]
+IV
+det godt anlagte Billede
+af Dr Georg Brandes ikke 
+er blevet færdigt, han var
+tvungen til at lade det løbe 
+af Stablen efter 17 Ganges
+Arbeide; til Hingsten havde
+han noget mere, vist nogen
+og 60 Gange, men den
+mangler forholdsvis lige saa
+meget, ja egentig[sic] mere end
+Dr Georg Brandes.
+Om dette Forhold er der
+kun at sige en Kunstner
+maa[dobbeltunderstreget] være alle Forholds
+Herre, naar det gjælder hans
+Billeders Ære, han maa
+intet lade løbe forlade
+hans sit Atelier før det
+er i nøjeste Overensstem-
+melse med hans Sam-
+vittighed. Det har Slott-
+Møller gjort og han
+[14]
+kan ikke tilstrækkeligt
+dadles derfor. Aarsagen til den Slappelses
+Aarsag, der har faaet Kunstneren
+til at glemme eller tilsidesætte
+J P Jacobsens Ord ”Altid[dobbeltunderstreget]_ det
+Yderste_[dobbeltunderstreget]_ jeg evner hver Gang_”[dobbeltunderstreget]
+ere forskjellige[.]
+I første Række slaar det, at
+han har taget sig for meget paa.
+Det Billede han havde gjort
+halvt i Rom, gav ham Chancen
+for at kunde komme til at
+brilliere paa Foraarsudstillingen
+med ved Productionskraft
+og han spændte saa Fordringen
+til sig selv i Retning af
+Mængden af Billeder op til
+en ubillig Højde, det spredte
+Opmærksomheden og det stjal
+Kraften. For det Andet 
+[15]
+paavirkede, den Fordring som de
+Omstændighederne hvorunder
+han malede Doctor Georg Brandes
+Portrait lærte ham at stille
+til sig selv vel dette
+Arbejde, hans Arbeidsmaade
+ved hans andre Billeder.
+Den stærke Slaaen af paa
+alt andet end Energien!
+Udtrykket kunde ikke
+virke andet end virke demoraliserende
+paa et Arbeide som
+Portraitet af hans Svigerinde
+hvor Karakteren ikke
+interesserede ham
+synderligt. Naa!!
+nu gider jeg ikke
+mere, der er for øvrigt
+vel ogsaa nu til-
+[16]
+strækkeligt overtydet
+om, at jeg er den sløjeste
+Karl, der kan gaa i 2
+Sko. Gid vi nu snart
+maa høre godt nyt fra
+Jer kjære Venner, rigtig
+godt Nyt.
+Og saa til Slut de aller
+som bedste og oprigtigste
+Ønsker fra Perme og
+Jeres hengivne
+Ven
+Harald Slott-Møller
+Kjøbenhavn 20 April 1890
+[indføjet med meget lille skrift:]
+Kan I noks faarstaa a de æ Hæren sæl der har skrevven om
+sæ sæl? faa di Smaa va bange I sku tro de va
+naaet der sto i en Afis.
+Vænli Hælsen
+ærbødigst 
+Perme.
+[indføjet forneden i venstre side:]
+Nu ska vi ing aa ha Te aa
+vi ska dregge Brænde-Vin
+te, faa de ha vi begønt paa
+faa de smaver saa got i
+vorres Maver. 
+Vi ska aasse ha fræsk
+Sæktebrø, de ka vi aasse li!</t>
+  </si>
+  <si>
     <t>1890-04-22</t>
   </si>
   <si>
     <t>Rom</t>
   </si>
   <si>
     <t>Rasmus  Christiansen
 Alice Hannover
 Ola Hansson
 Adolph Philipsen
 Harald Slott-Møller
 Bertel Thorvaldsen</t>
   </si>
   <si>
     <t>Alice Hannover er stadig svag, men trods alt bedre end på turen ned. De rejser snart videre fra Rom over Napoli og Venedig, og siden til Schweiz, hvor Alice Hannovers læge har anbefalet hende at tage ophold. Hannover kan muligvis nå at se Forårsudstillingen, når han vender hjem. Hannover ville gerne skrive noget om Slott-Møllers billeder, men det er for lang tid siden, han har set dem, og erindringen er sløret af de mange andre indtryk, han siden har fået på sin rejse. Han opfordrer derfor Rohde til selv at påtage sig opgaven, selvom Rohde helst så en anden gøre det. Hannover nyder for en stund at stå udenfor konflikterne i kunstmiljøet derhjemme, men han glæder sig også til at komme hjem og blande sig. Hannovers får Politiken og Dagbladet København tilsendt, men beder Rohde sende artikler ned, hvis han støder på noget interessant andre steder. Af spændende sager, som Hannover er stødt på i aviserne for nyligt, nævner han en spektakulær mordsag samt den Ola Hanssonske affære. Han opsøger i disse dage informationer om Thorvaldsen, og skal snart mødes med en gammel elev af billedhuggeren.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/zmC7</t>
   </si>
   <si>
     <t>Rom, d. 22.IV.90
 Hotel du Midi
 Kjære Ven,
 Blot et Par Ord til Svar paa Deres Brev
 af 18/4. Jeg besvarer det i den Orden, De gjør 
@@ -3313,50 +2606,53 @@
 sidde paa Kontor i Marseille og selv være Skopud-
 ser (?) fremfor at tage den Billet til Kjøbenhavn,
 som bliver ham tilbudt, det forstaar jeg ikke.
 Herregud vi er jo nok Smaafolk og Fattigfolk
 herhjemme, men endnu har jeg dog ikke set nogle
 af W’s ligestillede som Skopudsere. De lever
 dog som Malere, hvordan de nu end bærer sig
 ad dermed.
 Men som sagt jeg forstaar ikke, at De mere vil
 have noget med W.s Pengeaffærer at gjøre
 thi de er jo haabløse — som De selv stadig
 siger — og det er jo hans egen Skyld, som De
 ogsaa selv siger.
 De 500 Kroner der staar i Sparekassen er jo
 W’s; men det forekommer mig, at jo før der
 kommer et Krach desto bedre. Det kunde maa-
 ske forandre hans Opfattelse af, hvad en
 Mand uden Formue kan tillade sig.
 Eller tror De maaske paa Succes’en i Paris, selv
 om han fik nogle af sine Billeder udstillede?</t>
   </si>
   <si>
     <t>1891-01-03</t>
   </si>
   <si>
+    <t>Alice Hannover</t>
+  </si>
+  <si>
     <t>Paul Gauguin</t>
   </si>
   <si>
     <t>Rohde ønsker Hannovers godt nytår og vil gerne forære dem et værk som tak for deres gæstfrihed det forgangne år. Oprindeligt havde han tiltænkt dem et bestemt værk, men synes ikke længere, det han havde i tankerne, er godt nok. I stedet inviterer han Hannovers op i sit atelier, hvor de selv kan vælge. Rohde fortæller, at Gauguin efter sigende forærer bønderne i Bretagne de malerier, der ikke kan sælges . men Rohde var ikke selv så gavmild, da en af hans modeller for nyligt spurgte, om han havde nogle billeder, han kunne afse til hendes børn.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/O6Pj</t>
   </si>
   <si>
     <t>Nyhavn .22. D. 3-I-91.
 Kjære Frue!
 Da min Vej næppe de første Dage falder ud ad Vesterbro,
 vil jeg blot foreløbig sende Dem og Deres Mand
 mine bedste Nytaarsønsker.
 Og saa var der et lille Studie, som jeg havde
 tiltænkt Dem Juleaften med Tak for Gjæstfriheden
 i det forløbne Aar, men da det kom til Stykket,
 fandt jeg det var noget Skidt, og saa kom det
 ikke afsted. Hvis De imidlertid er saa rask,
 at De kan gaa ud, og De har Lyst til at stige
 op til mit himmelske Værksted, kom saa der-
 ud en Dag og tag Deres Mand med, og De
 kan jo saa selv se, om De kan finde noget,
 De tror, De kan være bekjendt at have staaende
 i en Krog.
@@ -3476,50 +2772,53 @@
 jeg skal nok bede min Broder
 [4]
 klemme paa.
 Hvis De tænker paa at komme
 ud til mig imorgen, Fredag Aften, 
 er jeg først hjemme Kl. 8½. Men 
 De kan finde mig udenfor Universi-
 tetet Kl. 8.
 Jeg saa lidt af Skovgaards og Phi-
 lipsens Billeder i Dag. Skovgaard
 burde næppe have haft Lov til at
 udstille et 10 Aar gammelt Billed
 og andet af ældre Dato. Frk. Skov-
 gaards Ting var vel egentlig ikke
 synderlig udmærkede. Skade ogsaa,
 at en stor Del af Philipsens
 Billeder har været udstillet i 
 Kunstforeningen.
 I Hast.
 Deres hengivne
 E.H.
 19-III.91.</t>
   </si>
   <si>
     <t>1891-04-19</t>
+  </si>
+  <si>
+    <t>Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Rue Pestalozzi
 Paris</t>
   </si>
   <si>
     <t>Paul Gauguin
 Juliette Willumsen</t>
   </si>
   <si>
     <t>Fra Paris takker J.F. Willumsen Emil Hannover for omtalen af raderingen "Frugtbarhed", som Politiken har bragt. Willumsen har hørt om polemikken omkring værket, men han har kun læst Hannovers udlægning, som han til gengæld er yderst taknemmelig for: "De har forstaaet den som tegnede jeg den om igjen". Først med et bredere kendskab til ikke-vestlig kunst, beretter Willumsen, har han fundet inspiration til at arbejde i et formsprog, der kan udtrykke temaets storhed og universalitet. Han skriver om udviklingen, der er startet i litteraturen, og nu i malerkunsten viser sig som en søgen for at gøre sig fri af traditionen og ”alt det som vil forplumre” for i stedet at give form til idé og essens. Willumsen vil nødigt kaldes elev af Gauguin, men påvirkning er i stedet hans term. Han slutter brevet af med at fortælle, at han det følgende år planlægger at sende omkring ti værker hjem til Den frie Udstilling. Modtagelsen af raderingen i år taget i betragtning, så forudser han en stærk reaktion til den tid.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/f2ya</t>
   </si>
   <si>
     <t>32. rue Pestalozzi Paris.
 (nyt Gadenavn)
 d. 19 April 1891.
 Kjære Hannover. 
 Jeg har kun hørt om Polimi-
 ken, og intet læst; men jeg
 kan godt forstaa det Spectakel
 som mine Ting maa frem-
 kalde, derimod har jeg læst
@@ -3763,50 +3062,110 @@
 Fader tage en Part; men naar man
 nu i saa lang Tid har trukket Vexler
 saa — — —
 Men jeg ser sandsynligvis ud til Dem
 paa Lørdag; imorgen er jeg ikke hjemme.
 —
 Med Hensyn til Udstillingen
 1) Jeg har foreslaaet Kleis en Uge med nedsat
 Betaling, men Kleis er ikke villig til at gaa
 ind paa det, da han frygter for at Lokalerne
 ere for smaa i saa Fald.
 2) Kleis har derimod foreslaaet mig at holde
 dem aaben til Indtægt for en fattig Kunstner,
 men dette er jeg ikke stemt for, da vi jo ulyk-
 keligvis har bestemt at tilbyde Charlottenborg Pengene.
 Jeg mener nemlig at dette eventuelle store Offer
 kunde ganske være forspilt, hvis vi undlod at
 indbetale selv den allermindste Del af Nettoind-
 tægten. Hvis vi tog den allermindste Del fra,
 vilde der naturligvis blive lavet den Historie at
 det tilbudte kun var Blaar i Øjnene, og at vi
 naturligvis havde stukket meget mere til Side
 o.s.v. Jeg synes det er en Nødvendighed at kunde
 sige, at vi har tilbudt D dem hele Nettoindtægten. 
 [Fortsættes på side 1, øverst ‘på hovedet’]</t>
+  </si>
+  <si>
+    <t>1891-06-04</t>
+  </si>
+  <si>
+    <t>Villaen, Hannovers opholder sig i, må formodes at være Dr. Johannes Adolph Goldschmidts. Nærmere informationer herom er endnu ikke fundet, men lejemålet omtales også i brevet fra Harald Slott-Møller til Hannover dateret 9. november 1891.</t>
+  </si>
+  <si>
+    <t>Rohde er overrasket over, at Hannovers har lejet sig ind i den Goldschmidtske Villa. Rohde giver Hannover ret i, at han ligeså godt kunne bo i Lyngby som i Jægerspris, men nu har han opgivet Sjælland og rejser snart til Jylland. Rohde vil gerne aflægge Hannover et besøg inden afrejsen, evt. næstkommende fredag eller lørdag. Han afventer endnu svar fra Charlottenborg angående det tilbudte overskud fra Den Frie Udstilling.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/esZJ</t>
+  </si>
+  <si>
+    <t>4-VI-91.
+Kjære Ven!
+Deres Meddelelse om, at De
+og Deres Hustru har taget Ophold i den be-
+rygtede Goldschmidtske Villa, “med de skrækkelige
+Tapeter” overrasker mig virkelig — saa har da
+altsaa “Kjøbenhavn” for engang Skyld talt Sand-
+hed. 
+Ja jeg kan jo kun ønske Dem, at der nu ikke
+maa være alt for skrækkeligt derude, og at De
+uden altfor store Gjenvordigheder maa faa
+ende paa Sommeren —
+Jeg kjender ikke noget videre til Lyngby, men
+De har vist fuldkommen Ret i, at jeg ligesaa
+godt kunde bo der som paa Jægerspris; jeg
+har imidlertid ikke et Øjeblik tænkt paa
+at bo dér, hvor jeg ikke tror jeg kunde holde
+ud at bo i 24 Timer. Jeg kom dertil
+paa Gjennemrejse fra Nykjøbing og Rørvig, hvor
+jeg havde tænkt at kunne finde noget jeg
+kunde bruge; men jeg har nu opgivet Sjælland
+[2]
+og rejser om et Par Dage til Jylland.
+Jeg tænker paa at aflægge Dem en “lille”
+Visit forinden, men tør ikke love Dem
+at komme paa den Tid, De beder mig komme
+— men jeg kommer ud til Frokost hos Dem
+en af de første Dage imorgen Fredag eller
+Lørdag? Er det Dem ikke belejligt,
+saa send mig to Ord, i modsat Fald
+behøver De ikke at skrive.
+Jeg hører Berliner-kuren har ”styrket” Deres
+Kone. Nej, oprigtigt talt, saa haaber
+jeg, at den ikke har taget for meget paa
+hende. De burde have en Syndig Bunke
+Skjænd for Deres Svagheds Skyld.
+Hvad Deres elskværdige lille Kone skulde have
+tør jeg ikke sige - men det maatte vist
+være noget i Retning af – Dada.
+[3]
+Her intet passeret — sidder stadigt og
+venter med Spænding paa Posten — men
+intet Svar endnu fra Charlottenborg.
+Med venlig Hilsen
+Deres
+Johan Rohde</t>
   </si>
   <si>
     <t>1891-12-03</t>
   </si>
   <si>
     <t>Carl Jacobsen
 Karl Madsen
 Oscar Madsen
 Lauritz Zeuthen</t>
   </si>
   <si>
     <t>Harald Slott-Møller vil gerne lukke snakken med Hannover om det salær, Lauritz Zeuthen har til gode hos dem efter sagen mod Oscar Madsen. Videre fortæller Slott-Møller, at den af hans tegninger, Hannover har ønsket at købe for 200 kr., allerede er solgt til anden side - for bare 25 kr. Pengesager mellem venner er ikke Slott-Møllers kop te, men bliver det nødvendigt - som forventeligt - i løbet af vinteren, vil han og hustruen gerne have mulighed for at låne de 200 kr. af Hannover, skulle det knibe med hans og Agnes' økonomi.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/qaza</t>
   </si>
   <si>
     <t>[tilføjet med blyant:] S.
 Kjære Hannover 
 Spørgsmaalet Zeuthens Salair
 er afgjort, lad os betragte
 det som ude af Verden.
 Jeg skal villig ind-
 rømme, at denne Af-
 gjørelse vel nok lidt
@@ -3925,50 +3284,628 @@
 for os at faa gjort
 vore Billeder færdige,
 hvad det desværre nok
 kommer til. Naar
 vi saa en Gang (Gid
 det ske snart) kommer
 ovenpaa, saa er det
 jo ikke saa farligt
 for os at betale dem
 tilbage. Saa faar de
 sære Børn deres Vilje
 og saa græder de
 ikke. Til Slut Tak
 for dit rare Brev
 og for den elskværdige
 [8]
 Maade hvorpaa du
 har taget den hele
 Sag
 Din hengivne
 Ven
 H Slott-Møller
 Kjøbenhavn 3 XII 91</t>
   </si>
   <si>
+    <t>1892-01-08</t>
+  </si>
+  <si>
+    <t>Albert Berendsen</t>
+  </si>
+  <si>
+    <t>Georg Brandes
+Agnes Slott-Møller
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Grossist Albert Berendsen svarer Emil Hannover på dennes forslag om at købe et værk af Harald eller Agnes Slott-Møller. Det fremgår, at Hannover har henvendt sig med ideen om et kunstkøb for at afhjælpe ægteparrets pekuniære trængsler. Berendsen er positivt indstillet, dog er han kun interesseret i et mindre billede; gerne et portræt, som Harald Slott-Møller maler af hustruen. Alternativt et studie til portrættet af Georg Brandes. Agnes Slott-Møllers store historiemalerier synes han ikke, han har plads til, og ydermere er han ikke villig til at spendere så stor en stor en sum, som de koster: Han husker, at hendes Dronning Dagmar var sat "drabeligt højt", og han vil som princip ikke forhandle om prisen på kunst.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/39pG</t>
+  </si>
+  <si>
+    <t>[påskrift i Emil Hannovers hånd:] ad Slott-Møll[er]
+8 Jan.
+1892
+Ærede Herr Emil Hannover,
+Tak for Deres ærede Linier ang:
+S[i Hannovers hånd:]lott. M[i Hannovers hånd:]øller. og Hustru. Jeg har desto-
+værre næsten ingen Plads mere
+paa mine Vægge; men et lille
+Billede kunde man vel nok smugle
+ind, men helst et Portræt af ”et
+bekjendt Ansigt”. Det findes der
+vel ikke i Behold? F. Expl: et
+lille Portræt af S.M. forestillende
+hans Hustru. Rigtignok skulde
+det da være af en lidt lysere
+Kolorit end Georg Brandes’ Portræt,
+for det var jo bare Fanden selv!
+Eller skulde der existere en Studie
+af til S.M.’s Portræt af Georg Brandes? 
+[2]
+2.
+Sagen er, at jeg ikke gjærne endnu
+kjøber disse store og kostbare Malerier.
+”Festina lente”. Jeg holder
+mig til Hundreder og gaar
+uden om Tusinderne, idet jeg
+ikke tror mig i Ret til at kjøre
+med Fire paa dette Omraade. Derfor
+Paa den anden Side handler jeg
+aldrig, d: v: s. jeg prutter ikke,
+det er for væmmeligt for begge
+Parter, saa De sér det er lidt
+besværligt at komme Sl.-Møllers
+nær, naar jeg husker den drabelige
+Pris den yndefulde Dronning
+Dagmar har været holdt i.
+Jeg tror et Portræt af Fru Sl.M. ved
+Hr Sl.M. var det, der bedst lod
+sig arrangere for alle Parter.
+Det kunde gjøres for en rimelig
+Pris, da Model ikke behøves; det
+vilde sikkert blive fint og sympa-
+thetisk og det vilde passe ind i 
+min Ramme. Det kunde gjøres 
+hurtigt, det kunde maaske ogsaa 
+[3]
+være vedkommende behageligt at
+komme i H.C. Andersens, Hostrups,
+Skrams, Drachmanns &amp;amp;tes Selskab
+og ved Billedets Størrelse kunde
+Prisen reguleres.
+Vil De have Ulejligheden med
+at sondere Terrainet? I hvert
+Fald skal De have Tak fordi De
+tænkte paa mig, da det altid
+er mig en Glæde at kunne bringe
+min ringe og beskedne Skærv til
+at gjøre andres Existents[sic] taalelig,
+særlig med Mennesker som de, [der] er
+tale om. 
+Deres ærbødige &amp;amp; forb.
+Albert Berendsen
+Georg Brandes? hvor er det Billede?</t>
+  </si>
+  <si>
+    <t>1892-05-09</t>
+  </si>
+  <si>
+    <t>Brügge</t>
+  </si>
+  <si>
+    <t>Andreas Aubert
+Rasmus  Christiansen
+Alice Hannover
+Agathe Rohde
+Niels  Skovgaard</t>
+  </si>
+  <si>
+    <t>Johan Rohde har opholdt sig en uge i Brügge, hvorfra han skriver til Alice Hannover, som han skylder tak for blomster modtaget på afrejsedagen i København. Han beretter humoristisk om at have opnået fuldkommen syndsforladelse efter at have overværet et katolsk optog i byen og fortsætter, at han har haft så meget at opleve, at han ikke har udført den tegning, han ellers havde planlagt at sende hende. Han fortæller, at byen er vidunderlig, og at han skriver en kortfattet rejsedagbog, som han vil sende fra Paris til Emil Hannover.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/gdsA</t>
+  </si>
+  <si>
+    <t>Brügge D. 9–V-92.
+Kjære Frue!
+Ja jeg frygter for at jeg nu er paa det sorte
+Bræt i Reventlowsgade — og maaske med Rette - ;
+det er dog ikke fordi jeg ganske savner den
+saa meget omtalte Forstaaelse af “en Dames
+smaa Opmærksomheder.”
+Kort og godt — jeg modtog den Dag jeg rejste
+nogle Blomster, der vare saa smagfulde at
+min Familie erklærede, at de maatte være
+fra Fru Hannover – og skjønt jeg ikke syntes
+at denne Dame havde nogen særlig Grund
+til at sende mig disse Blomster[,] sluttede
+jeg mig dog ganske til min Families Op-
+fattelse.
+Altsaa Tak for Blomsterne. — Ja jeg
+skulde jo egentlig bede om Tilgivelse, fordi
+Takken kommer saa sent. — men hvad man
+har kan man jo ikke faa, og imorges
+har hans Hellighed Biskoppen af Gent i
+en stor Procession, han foretog igjennem
+Byen givet mig Syndsforladelse “VOL KO-
+MEN AFLAD”, som der stod paa Pla-
+[2]
+katerne for alt, hvad jeg har begaaet og for,
+hvad jeg i de næste 100 Dage agter at
+begaa — jeg kan nu bedrive Blodskam med
+min Oldemoder og brænde min Bedstefader
+ja selv skrive en god Artikel om Willum-
+sen og Slott-Møller — alt vorder mig
+tilgivet — Hvilke Orgier jeg forbere-
+der mig paa, naar jeg kommer til Paris
+kan De tænke Dem til.
+Ja jeg har nu været her i Brügge en Uges
+Tid, og jeg havde naturligvis meget at
+kunne fortælle Dem herfra — men
+De ved nok, man skal ikke skrive
+en Iliade efter Homer, og Brügge
+har jo haft sine Skribenter.
+Jeg havde til Gjengæld haabet at
+kunne sende Dem en lille Tegning her-
+fra — men for at se at har jeg ikke
+faaet Tid til at røre en Blyant.
+Jeg tænker nu imidlertid paa, naar
+[3]
+jeg har været i Paris[,] at tage tilbage hertil
+for at male, og saa kan jeg maaske
+faa gjort Alvor af mit Forsæt.
+—
+Hils Deres Mand meget fra mig og
+sig ham, at jeg har, saavidt jeg har kun-
+net overkomme det, ført en meget kort-
+fattet Journal over, hvad interessant
+jeg har stødt paa, og som jeg skal
+sende ham, naar jeg kommer til
+Paris og kommer lidt til Ro. For
+Øjeblikket er jeg aldeles overtræt af
+de Masser, jeg hidtil har fæstet mine
+Øjne paa, saa det er mig aldeles umu-
+ligt for mig at skrive til ham om Kunst.
+Jeg er saa træt, at det koster mig Overvin-
+delse og Besvær at sætte disse Linjer
+sammen.
+For resten er Brügge vidunderlig[,] jeg vilde
+ønske, at jeg kunne træffe Dem og Deres
+Mand hernede. Hvad der findes i
+[4]
+St. Johannes Hospitalet findes der ikke
+Mage til i Verden —
+De venligste Hilsner til
+Dem selv og Deres Mand
+Deres
+hengivne
+Johan Rohde
+Hils Christiansen mange Gange fra mig
+Skovgaard skriver mig til og beder mig
+sørge for, at der ikke kommer noget
+om den frie Udstillings Fremstillingstidsplaner
+i Politiken —.
+Havde i Eftermiddag et lille morsomt 
+Besøg af Philipsen, som er meget for-
+nøjelig. Der har været tusinder af Men-
+nesker i Byen i Dag i Anledning af en stor
+Kirkeprocession. Seligmann traf ham ved et
+Tilfælde inde i en tæt Menneskemængde. Han
+var paa Udenlandsrejse for at gjøre Studier til et Springvand.
+[i højre margen:]
+Gjør mig den Tjeneste at sende Auberts Adresse til min Søster i Nyhavn,
+der ligger nemlig et ældgammelt Brev til ham uden Adresse —</t>
+  </si>
+  <si>
+    <t>1892-05-13</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Edmond Picard
+Félicien Rops
+Vincent van Gogh
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Johan Rohde befinder sig i Brügge, da han besvarer Emil Hannovers brev af 30. april 1892. Hannover har i brevet anbefalet Rohde at besøge og opspore en række udstillinger, samlinger og tidsskrifter i Paris. Det er nogle af disse anvisninger, Rohde responderer på her.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/7Wc4</t>
+  </si>
+  <si>
+    <t>Fredag 
+Kjære Ven! Tusind Tak for Breve, Oplysninger
+og alle andre Elskværdigheder — saasnart jeg
+kommer en lille Smule til Ro, skal De faa
+en Beretning om mine Handlinger. Har i
+Holland jaget van Gogh (dog uden synderligt
+Held; men hvad jeg saa var udmærket), i Bel-
+gien Rops (en Del Ting, jeg saa hos Picard skuf-
+fede mig dog meget). Haaber De har det godt[.]
+Hils Deres Kone og bed hende undskylde et kjedeligt Brev,
+jeg har sendt hende[.] Deres hengivne Johan Rohde
+[øverst på brevkortet 'på hovedet':]
+Hils Willumsen og Kone.</t>
+  </si>
+  <si>
+    <t>1892-05-15</t>
+  </si>
+  <si>
+    <t>Paris</t>
+  </si>
+  <si>
+    <t>Georg Achen
+Hans Memling
+Georg Seligmann
+Agnes Slott-Møller
+Harald Slott-Møller
+Jan van Eyck</t>
+  </si>
+  <si>
+    <t>Hannover formaner Rohde om at se at komme til Italien. Han undrer sig over Rohdes fascination af Nederlandene, da den italienske kunst er langt at foretrække for Hans Memling og Jan van Eyck. Der er ikke meget nyt fra København, skriver han, men nævner dog at have anmeldt Georg Achen (i disse år en populær portrætmaler i Danmark) kritisk i Politiken, og at Achen responderede positivt og selvkritisk på det. Hannover vender tilbage til sit uvenskab med ægteparret Slott-Møller: Han interesserer sig stadig for ægteparret og bekræfter, at Agnes Slott-Møller har fået et stipendium fra Akademiet.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/gKYj</t>
+  </si>
+  <si>
+    <t>Kjære Rohde,
+I Poststemplet paa Deres Brev fra
+Brügge læste jeg med Glæde ”Paris”. Det
+var da vist paa Tide, De kom saa
+langt! Jeg haaber, De hos Me Trappler
+har fundet forskjellige Postsager og
+Breve, jeg siden Deres Afrejse har sendt
+Dem til Paris.
+Hvorfor i Alverden har De dog været
+saalænge i Nederlandene? Dog derom
+maa De jo selv. Men De maa
+Pine Død ikke tage tilbage til Brügge for
+at male, i Stedet for at vende Næsen
+mod Italien. Kommer De først derned,
+er jeg overbevist om, at De vil for-
+tryde hver en Time, De har anvendt
+i Brügge. Der er virkelig noget, der er
+endnu dejligere end Memling og van
+Eyck, og nu skal De snart skynde 
+Dem at faa det at se.
+Ja, andet har jeg egentlig ikke paa
+Hjærte. Hvil Dem nu ud i Paris og
+kom frisk til Italien.
+Herhjemme er naturligvis intet nyt.
+[2]
+Kun havde jeg igaar et overraskende
+Brev fra Achen. Jeg havde sagt ham
+nogle Ubehageligheder i min Anmeldelse
+i ”Politiken”. Han skrev til mig, at jeg
+burde have taget endnu haardere fat
+paa ham; han kunde ikke udholde
+at se paa sine egne Arbejder. Med
+Historien Slott-Møller in mente
+har jeg herefter ligefrem faaet Estime
+for Achen.
+Fru Slott-Møller har ganske rigtig
+faaet 800 Kroner fra Akademiet. Til
+Christiansen havde de fortalt, at de
+om nogle Dage rejser til Jylland, hvor
+de selv skal føre Hus. Til Efteraaret
+har de lejet Scholdans Lejlighed til 
+1100 Kroner.
+Hvorfor skal den fri Udstilling sluttes
+i Dag?
+Der er en Udstilling af Renoir hos
+Durand-Ruel. Ja, egentlig er det vel
+latterligt, jeg underretter Dem om
+sligt.
+Hils Seligmann,
+Deres hengivne
+E.H.
+15.V.92</t>
+  </si>
+  <si>
+    <t>1892-05-24</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Jean-Louis Forain
+Mette Gauguin
+Ida Hammershøi
+Vilhelm Hammershøi
+Alice Hannover
+Cavling Henrik
+Célestin Nanteuil
+Odilon Redon
+Sophus Schandorph
+Joakim Skovgaard
+Agnes Slott-Møller
+Harald Slott-Møller
+Vincent van Gogh
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Emil Hannover takker for et langt brev fra Johan Rohde og giver ham flere håndfaste anbefalinger til hans fortsatte rejse og ophold. På den hjemlige scene ærgrer Hannover sig over det, han synes er smagløse forsøg på at iklæde København "Festdragt" - anledningen må være regentparret Kong Christian 9. og Dronning Louises forestående guldbryllup den 26. maj. Videre fortæller han, at hans bog om Købke er godt undervejs, og efter Rohdes ønske har han vedlagt sin udgivelse om at samle på bøger. Nogle artikler om Célestin Nanteuil er også medsendt, da Rohde har efterspurgt viden om ham. Hannover klandrer Rohde for tilsyneladende kun at have besøgt franske kunstnere i Paris og fortsætter, at indenfor en begrænset budgetramme må han gerne erhverve værker af Redon og Forain til ham. Små stykker silke vil han gerne have til sine bogbind, og hans hustru ønsker sig noget bestemt japansk bomuldsstof.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/udJ0</t>
+  </si>
+  <si>
+    <t>24.V.92
+Kjbhn.
+Kjære Ven,
+Tak for den tykke Convoluts Indhold.
+Det er virkelig rørende, at De finder
+Tid til at sende mig ikke mindre end
+4 tæt beskrevne Ark.
+Jeg vidste ikke, det var Deres Hensigt at
+opgive Italien til Efteraaret, men det
+er vist ganske rigtigt, og jeg tør i hvert 
+Fald ikke være den, der tilraader Dem
+at tilbringe en Sommer i Syden. Hvis
+De vilde vide min Mening om Brügge 
+– Ribe, saa stemmer jeg for Ribe. Jeg
+vilde i Deres Sted tage til Danmark
+i de første Dage af Juni og blive dér
+Juni, Juli, August. Septembers første
+Halvdel er god til at rejse gjennem
+Tyskland, og naar De midt i September
+kom til Italien, kunde De blive der
+indtil Nytaar. Hele Vinteren maa De
+sandelig ikke blive borte fra os. I hvert
+Fald maa De da endelig ikke bruge alle
+Deres Penge op i Paris, naar De ikke
+synes at være saa særlig henrykt over 
+at være der.
+De ved vel, at De i den ellevete Time
+solgte et Billed paa ”den Fri”? À propos 
+[2]
+om denne spurgte Wandel mig igaar,
+om det var sandt, de fri Udstillere
+havde kjøbt – det var hans Ord – 
+Joakim Skovgaard. Jeg beroligede ham
+i saa Henseende med en smuk Forklaring[.]
+Men det er jo dog rent forbistret, at
+sligt kommer ud.
+Byen er ifærd med at iføre sig det,
+man kalder en ”Festdragt”. Det er noget
+saa rædselsfuldt smag…tløst, at man
+ikke behøver hedde E. Hannover for
+at ”lide” ved i disse Dage at bevæge sig
+paa Gaden. Det dejlige Thottske Palais
+paa Hjørnet af Bredgade er blevet ganske
+ødelagt. Pilastrene er blevne malede
+røde, Kapitælerne er blevne forgyldte.
+Igaar blev Plankeværket paa Gammel-
+torv taget væk, og det viste sig, at
+det rare, gamle Springvand er blevet
+moderniseret paa den mest barbariske
+og modbydeligste Maade.
+jeg selv er stærkt optagen af at samle
+det sidste Materiale ind til min 
+lille skikkelige Bog om Købke, som
+jeg haaber at faa skrevet færdigt til
+Sommer. Første Kapitel har jeg
+[3]
+forresten skrevet. Min Afhandling ”Om at
+samle paa Bøger” skal jeg afsende samtidig
+med disse Linier. Men hvad vil De dog
+egentlig med den i Paris?
+Nanteuil har først og fremmest arbejdet
+for Hugo, dernæst for Monpous Romaner,
+endvidere for Dumas og Gautier. Han har
+været Medarbejder ved ”l’Artiste” (c. 1833) og 
+ved ”Le Monde dramatique” (8 vol. in 8o),
+hvis første Bind er fra 1835. Idet jeg skal
+til at fortsætte denne Optælling, kommer jeg
+i Tanker om, at det er meget bedre, jeg 
+sender Dem nogle udklippede Artikler
+om Ga Nanteuil; i den første af dem
+vil De finde noget af det, De søger. De
+er nok saa god at skaffe mig de løse
+Blade fuldtallige tilbage.
+Har De ikke besøgt Redon? Og besøger De
+ikke andre af de franske Kunstnere? Har
+De ikke benyttet Fru Gauguins Adresser?
+Tak for Deres venlige Tilbud at ville
+kjøbe forskjellige Ting til mig. Desværre
+kan jeg kun i ringe Grad benytte mig
+af det, da vore Finanser for Øjeblikket
+er pinende gale. Van Gogh maa jeg
+naturligvis derfor renoncere paa foruden
+meget andet. Et eller andet udmærket 
+indenfor en Pris af 25 francs af Redon
+[4]
+vil jeg dog gærne have. Gavarni og
+Daumier skal De ikke kjøbe til mig.
+Gjengivelser efter Forain vil jeg derimod
+gærne have, hvis De kan faa dem
+billig.
+Det, min Kone tænker paa, er et
+japansk Bomuldsstof, hvidt i Bunden
+med blaat Mønster, lavet til 
+Gardiner. Hvis det er 1 Alen bredt,
+bruger hun 15 Alen, hvis det er 3
+Kvarter bredt 20 Alen, hvis det er
+2 Alen bredt 10 Alen. Hun saa det i
+89 i en japansk Butik paa avenue
+de l’Opéra. Men det er vist højst
+usandsynligt, det ligger der endnu!
+Smaa Stykker sjældent Silketøj
+til Bogbind har jeg altid Brug for,
+hvis Deres Øje en Gang skulde møde
+sligt.
+Forleden Aften havde vi et lille Sel-
+skab, bestaaende af Willumsens,
+Hammershøjs, Schandorphs, Cavlings,
+Christiansen og et Par unge Piger.
+Fru Hammershøj var saa henrivende 
+[5]
+som et af Værkernes Englebørn. Willumsen
+holder vi meget af. Han var her en 
+anden Aften og saa en Del af mine
+italienske Fotografier, og det var en ren
+Fornøjelse at iagttage den Kløgt, hvor-
+med han saa. Han har forandret sig
+meget, siden jeg traf ham sidst. Hans
+Kone gjør et elskværdigt og flinkt Ind-
+tryk.
+Slott-Møllers er rejst igaar, uden at
+vi har set dem her. Jeg kan desværre
+ikke lade være med mangen Gang at
+tænke paa, hvor lav deres Opførsel i 
+Grunden har været. Det har jo altsaa
+vist sig omsider, at deres Venskab for os
+var betinget af, at jeg vilde rose dem
+i Avisen. Maaske er det dog ingen Skade
+til, at jeg har faaet dette at vide; mødes
+vi igjen med Slott-Møllers skal jeg vogte
+mig vel for at byde dem mere Venskab,
+end de har vist sig at være værd. Men
+jeg troer forresten ikke, vi mødes mere;
+jeg kan i hvert Fald ikke foreløbig tænke
+mig nogen Omgangsform med disse
+Mennesker, som jeg slet ikke mere kan
+respektere. For deres Arbejder i Aar har jeg
+[6]
+slet ingen Ærbødighed, og naar deres
+Forfængelighed kan være saa dum og
+smaalig, som den har vist sig at
+være, tvivler jeg højlig om deres
+kunstneriske Udviklingsmuligheder.
+jeg vilde sætte Pris paa, om De ved
+Lejlighed vilde lade .. Slott-Møllers
+vide, at det er mig, der har Ret til
+at være og er forbitret paa dem, og
+ligeledes, at jeg udmærket godt skal
+formaa at bære Savnet af dem, selv
+om jeg til en Begyndelse kan klage
+en Smule over at være bleven holdt
+for Nar i saa mange Aar. jeg føler
+slet ingen Smærte ved at have mistet
+dem som Venner; jeg føler kun Ærgrelse
+over at have været tossegod nok til
+at have interesseret mig for Dem.
+Men –––– over det! Det er
+dumt at blive ved at ærgre sig.
+Om otte Dage rejser vi til Silkeborg
+Kuranstalt, hvor vi skal blive en
+Maanedstid, derfra til Madum. Det 
+er en lidet morsom Sommer at have i 
+Udsigt. Lev rigtig vel, og vær venligst
+hilset af min Kone og Deres hengivne
+Emil Hannover</t>
+  </si>
+  <si>
+    <t>1892-08-05</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen</t>
+  </si>
+  <si>
+    <t>Sønder Onsild
+Tjele</t>
+  </si>
+  <si>
+    <t>Emil Hannover
+Johan  Rohde
+Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>Rasmus Christiansen skriver til Alice Hannover, der for tiden opholder sig uden Emil Hannover på kurcentret i Silkeborg. Christiansen har haft besøg af Zeuthen, og Alice har også overvejet et visit, har hun skrevet til ham. Men tidspunktet falder dårligt nu, må Christiansen svare, for andre besøgende bruger gæsteværelset, hvor han har logi. Selv vil han ikke tage til Silkeborg for at besøge hende, trods det at vejret forhindrer ham i at bruge sin tid på at male, for det vil være upassende at ses med hende, mens ægtefællen er bortrejst. Christiansen savner stadig nyt fra Johan Rohde og spørger hende, om hun har været i kontakt med den fælles ven.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/Wf22</t>
+  </si>
+  <si>
+    <t>Tjele 5 Aug 92
+pr S. Onsild
+Kjære Fru Hannover!
+De kunde vel forstaa af mit
+sidste Brev at jeg ikke havde
+faaet Deres den Gang jeg skrev
+til Dem. De har nemlig skrevet
+pr: Viborg, og det har forsinket
+Brevet et Par Dage. Den Dag
+Hrr: Zeuthen var her havde jeg
+begyndt paa et Brev til Dem,
+som imidlertid blev afbrudt, og
+der gik saa nogle Dage inden
+jeg kunde fortsætte, hvilket De bedes
+undskylde. Jeg haaber imidlertid
+at mit sidste Brev var tilstræk-
+keligt langt og tilstrækkeligt artigt
+[2]
+til at jeg tør gjøre mig Haab
+om det lovede lange Gjensvar.
+De kjeder Dem som Enke, det bevi-
+ser maaske at De er rask, da De
+vel ellers vilde være saa optaget
+af Deres Svaghed at De ikke vilde
+faa Tid til at kjede Dem. At
+De er kommen saa vidt at De
+endogsaa har tænkt paa at rejse
+hertil Tjele glæder mig overor-
+dentligt saa at jeg paa det kraftig-
+ste vilde opfordre Dem til at vove
+Forsøget, dersom det ikke netop traf
+sig saa uheldigt at Forpagteren,
+som jeg boer hos, faar nogle Ferie-
+fremmede i Dag som blive her
+nogen Tid og lægge Beslag paa
+det Gjæsteværelse, som ellers har
+[3]
+staaet til Deres Disposition i længere
+Tid. Det er nu falden ind med
+et kjedeligt ustadigt Blæsevejr som
+helt har forhindret mig fra at
+arbejde i et Par Dage. Bliver det
+ved, saa kunde jeg nok have
+Lyst til at besøge Silkeborg, hvis
+Deres Mand havde været hjemme,
+da jeg frygter for at prostituere
+Dem for Badegjæsterne ved at kom-
+me i hans Fraværelse, ligesom
+han vel ogsaa vilde blive gnaven
+over at jeg netop valgte hans
+Fraværelse til et Besøg.
+Har De hørt noget fra gamle
+Rohde? Nu er det længe siden 
+jeg havde Brev. De kjender vel ikke
+hans nye Opholdssted?
+[4]
+Saa haaber jeg altsaa snart at
+modtage et længere artigt
+Brev fra Dem efter at
+jeg nu forhaabentlig har gjort
+Afbigt for min lange Tavshed
+Venlig Hilsen fra
+Deres hengivne
+R. Christiansen</t>
+  </si>
+  <si>
     <t>1892-11-08</t>
   </si>
   <si>
     <t>Bogen, brevet omhandler, er Emil Hannovers kommende udgivelse "Maleren Christen Købke. En Studie i dansk Kunsthistorie", som udkom i 1893: Arbejdet med bogen er et centralt emne i hans og Rohdes brevvekslinger, særligt i sommeren 1892.</t>
   </si>
   <si>
     <t>Johan Rohde har læst Emil Hannovers manuskript til bogen om Christen Købke og indleder sit brev med en undskyldning for at have nølet med sin respons. Han kommenterer på stoffets disponering og anbefaler, at Hannover inkluderer et ellers slettet kapitel. Derudover roser han Hannovers stil, der er "velgjørende ædruelig paa en Tid, da det er Brug at vade i Superlativer".</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/5UVx</t>
   </si>
   <si>
     <t>d. 8 XI-92. Nyhavn 22
 Kjære Ven!
 Det skulde gjøre mig meget ondt, om De, som
 Deres Kone sagde, virkelig havde faaet den Forestilling, 
 at jeg syntes mindre godt om Deres Bog.
 Det er imidlertid forstaaeligt, om De har faaet
 den Forestilling; thi naar en god Ven laaner én
 et Manuskript, og det efter flere Dages Forløb
 ikke er læst, skjønt Læsningen kun tager et Par
 Timer, maa han jo let komme til at tro, at
 det ikke har interesseret videre …
 Jeg maa imidlertid bestemt protestere imod,
 at Deres Manuskript har nogen Skyld, naar
@@ -4015,50 +3952,1016 @@
 Hvad De siger om Grunden til, at det er strøget,
 forstaar jeg vel godt, men jeg synes, at det er
 uheldig at være principfast i dette Tilfælde —
 — naa forøvrigt er der jo allerede gjort et Brud
 paa Princippet; Kapitlet om Italien er jo
 ogsaa “milieu” —
 Vær derfor artig og tag det med, jeg er sikker
 paa at Deres Bog vil vinde derved, da det
 nok er godt, og Bogen godt kan være lidt større.
 —
 Da De forleden Dag ringede paa min
 Dør, stod jeg og var i Færd med at anlægge
 [4]
 et lille Billede og jeg var vistnok i det hele taget
 lidt fraværende af den Grund. — at jeg da
 ikke talte videre om Deres Bog, maa De ikke
 tage for Ligegyldighed. — Jeg har haft stor
 Glæde af at læse den — og har ikke læst den
 kun som Stileretter.
 Med venlig Hilsen Deres
 Johan Rohde
 —
 Gjør nu Deres Kone og mig den Tjeneste
 at indlægge i Deres Timeseddel “en Times
 Motion i frisk Luft udenfor Kjøbenhavn”.</t>
+  </si>
+  <si>
+    <t>1893-04-22</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Peter Magnussen
+Hermann Peter Rohde
+Niels  Skovgaard
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>De omtalte erklæringer skal sandsynligvis bruges til begæringen om den ekstraordinære generalforsamling i Kunstforeningen, der fandt sted 16. maj. Se også brev fra Hannover til Rohde 18. april 1893.</t>
+  </si>
+  <si>
+    <t>Rohde har indlagt skriftlige erklæringer fra Winkel og Magnussen, samt sin far og sig selv. Niels Skovgaard har trukket sin erklæring tilbage i sidste øjeblik, og Rohde beder nu Hannover om at finde en ny - fx Rasmus Christiansens bror. Rohde mener ikke det kan være så svært at finde en erstatning, men han kan ikke selv påtage sig opgaven, da han skal arbejde efter model samme dag.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/0tVB</t>
+  </si>
+  <si>
+    <t>[2]
+D. 22-IV-93.
+Kjære Ven!
+Indlagt Erklæringer fra Winkel og Magnussen
+samt fra min Fader og mig.
+Nu da jeg skal afsende N. Skovgaards
+Erklæring, beder han sig fritaget. —
+hvis det er muligt — det er for vidtløftigt
+her at udvikle Grunden.
+Kan De ikke gjennem Christiansen
+faa en i en Fart, hans Broder f. Ex.
+— Hvis jeg ikke havde bestilt Model,
+skulde jeg gjerne gaa og faa fat i
+en Mand; det maa dog ikke være saa vanskeligt
+men det kan jo ikke opsættes.
+Med venlig Hilsen
+Deres Johan Rohde</t>
+  </si>
+  <si>
+    <t>1893-06-26</t>
+  </si>
+  <si>
+    <t>Tønning</t>
+  </si>
+  <si>
+    <t>Charles  Been
+Pietro Krohn
+Carl Michelsen
+Agnes Slott-Møller
+Harald Slott-Møller
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Som det fremgår af dette brev, blev Charles Been i 1893 ansat som sekretær på Kunstindustrimuseet. Emil Hannover fik først formel tilknytning til Kunstindustrimuseet i 1894, men den uoverensstemmelse mellem datoer kan måske forklares med Hannovers formodede engagement i Kunstindustrimuseet allerede i 1893. Forholdet er dog ikke afklaret, selvom Dansk Biografisk Leksikon etc. er konsulteret.</t>
+  </si>
+  <si>
+    <t>Rohde meddeler Hannover sin adresse på Hotel Victoria i Tønning, Slesvig. Han vil gerne vide hvorfor Hannover ikke har villet ansætte ham som sin assistent på Kunstindustrimuseet. Rohde mener at have gode forudsætninger for at besætte stillingen, men har nu erfaret at en yngre student er blevet ansat i stedet. Rohde har søgt stillingen som følge af sin dårlige økonomi, og han har brug for en indtægt ved siden af maleriet. Han forestiller sig at Hannover har ansat en anden, fordi han ikke ville bryde sig om at uddelegere arbejdsopgaver til en nær ven. Rohde forstår dette ræsonnement, men hvis der er andre grunde til det, vil han gerne vide lidt mere om kriterierne for at blive ansat i den type stilling. Rohde håber ikke at Hannover tager ham forespørgslen ilde op, og håber snart at høre fra ham. Han beder Hannover hilse sin kone, som han nyligt forpassede chancen til at hilse på. Rohde håber snart at se Hannover i Tønning, men beder ham skrive på forhånd, så han kan være hjemme. Rohde spørger til Slott-Møllers og Willumsen. Han har for nyligt diskuteret en tegning med Willumsen, som denne har foræret Hannover. Rohde kritiserede tegningen, som var en skitse til dekoration af et keramisk værk, for at ligne noget der var tegnet af en fire-årig, hvilket Willumsen blev ked af. Gengivelser af drageblodstræer havde inspireret Willumsen til motivet.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/6dIz</t>
+  </si>
+  <si>
+    <t>26-VI-93.
+Kjære Ven!
+De bad mig, da jeg sidst talte med Dem, om at opgive Dem
+min Adresse; den er nu: Hotel Victoria. Tønning. Schleswig.
+Med det samme maa jeg engang faa talt rent ud om en
+Sag, som ligger mig paa Hjærte. 
+De ved, at da De i sin Tid talte til mig om Deres eventu-
+elle Ansættelse som Bibliothekar ved Kunstindustrimuseet 
+og om, at De maatte have en Assistent, at jeg da spurgte
+Dem, om De ikke kunde bruge mig. — jeg véd ikke
+rigtigt, om De tog mit Spørgsmaal au serieux, men De
+svarede i hvert Fald, at det kunde De godt. Senere har
+jeg kun ganske løseligt berørt Sagen, og De har da sagt
+at Krohn vilde have en ung Mand, jeg troer ved Navn
+Been, saavidt mig bekjendt en meget ung Student, der
+vist tænkte paa at blive Maler.
+I Anledning af mit Spørgsmaal skal jeg bemærke følgende[:]
+Jeg søgte Pladsen, fordi jeg økonomisk er saa daarligt
+stillet, at hvis jeg ikke skaffer mig en Indtægt af Arbejde
+der ligger udenfor Udøvelsen af Malerkunsten, véd jeg ikke
+ret, hvorledes jeg ganske uafhængig kan dyrke denne efter
+mit Ønske. Jeg véd vel, at jeg ikke medbringer særlige
+Kvalifikationer, men jeg tænkte, at jeg paa det nævnte
+Bibliothek maaske kunde udfylde den beskedne Plads
+— der vel nærmest er en Art Bybudsbestilling — ganske 
+paa samme Maade som forskjellige yngre Videnskabs-
+mænd udfylde lignende Pladser paa andre Bibliothe-
+ker, og jeg tænkte mig, at ligesom man giver saadanne
+[2]
+Videnskabsmænd disse Pladser, fordi de kunde have en 
+lille økonomisk Støtte, saaledes kunde man ogsaa give en
+ung Kunstner Pladsen paa Kunstindustrimuseets Bibliothek
+— naar der da ikke meldte sig Mænd med bedre
+Kvalifikationer.
+Herpaa kan jeg nu tænke mig, at De vil kunne
+svare saaledes: Alt sammen meget rigtigt, kjære Ven,
+men De maa kunne forstaa, at jeg personlig nødigt
+vil have Dem til min Assistent ): [dvs] Underordnede.
+De er min gode Ven, og i et saadant Forhold kan der
+imellem Venner godt komme en Kurre paa Traaden,
+udfylder De endelig ikke Deres Bestilling tilfredsstil-
+lende, kan jeg daarligt give Dem en Irettesættelse som
+Deres Overordnede, og der kunde tænkes Ting, som jeg
+kunde lade en fremmed udføre, men som jeg helst
+er fri for at sætte Dem til. —
+Dette Ræsonnement forstaar jeg naturligvis fuldt ud,
+og hvis dette er Aarsagen til den unge Mand ansættes,
+skal jeg ikke tale mere om denne Sag. — Jeg vil
+ikke i mindste Maade tage Dem det ilde op.
+De har imidlertid et Par Gange sagt mig, at det er
+Krohn, der vil have Hr. Been; og i saa Fald kunde
+jeg ønske at vide lidt nærmere Besked om, hvorledes
+saadanne Pladser besættes og faa konstateret, at
+man har refuseret mig for at faa en ung Student
+[3]
+der aldrig har gjort sig bemærket ved nogetsomhelst,
+ansat. 
+(Thi at man ikke vil have mig, fordi jeg var for god
+til en saadan Plads — saaledes som De engang for-
+talte mig, at Krohn og Michelsen skulle have sagt —
+er dog for latterlig en Grund. — Men Menneskekjærligheden
+kan jo bruges til at dække over meget.) —
+——
+Jeg véd af Erfaring at meget forkert kan læses ud af
+Breve; læs nu ikke ud af dette, at jeg sidder i Tønning 
+og er gram i Hu.
+Jeg mener kun at have en Forpligtelse til at skaffe
+mig en Bifortjeneste; kunde jeg være den foruden
+skulde jeg hverken gjøre andre eller mig selv Ulejlighed.
+Har De en Dag et Kvarterstid tilovers[,] lad
+mig da høre lidt fra Dem, og fortæl mig
+hvorledes De iøvrigt har det, og, hvordan det gaar
+med Deres Kone. (Naar De skriver til hende
+sig hende da, at jeg var meget ked af ikke at
+faa hilst paa hende, men Grunden til, at jeg
+ikke kom ud til Dem var den, at jeg havde
+misforstaaet Dem.
+Skulde De komme i Nærheden af Tønning vilde
+det glæde mig at se Dem. Men jeg maa i saa
+[4]
+Fald vide i Forvejen, at De kommer, at jeg til
+den Tid kan være hjemme. 
+Hvorledes har vore Venner det?
+Ser De noget til Slott-Møllers eller Willumsen
+(Tag Dem endelig af sidstes Opdragelse, naar De
+ser ham).
+Jeg talte den sidste Dag jeg var i Kjøbenhavn meget
+med W. om den Tegning, han havde foræret Dem.
+Jeg sagde, at jeg intet kunde se i den og, at jeg
+ikke begreb hvorfor han havde tegnet den som
+om han havde været et Fireaars-Barn.
+Han svarede, at han var meget kjed af det[,]
+hvis det virkelig saa ud som om den var tegnet
+af et Barn paa fire Aar. Den var tænkt
+anvendt som Frise paa Keramik, og Ideen havde
+han faaet ved at se nog Afbildninger af gamle
+Drageblodstræer! —
+En venlig Hilsen til Dem og Deres Hustru
+Deres
+Johan Rohde</t>
+  </si>
+  <si>
+    <t>oktober 1893</t>
+  </si>
+  <si>
+    <t>Henry de Groux
+Eugène Delacroix
+Maurice Denis
+Victor Hugo
+Pietro Krohn
+Gustave  Moreau
+Richard Muther
+Célestin Nanteuil
+Edmond Sagot
+Jan van Eyck
+Léon  Vanier
+Oscar Wandel
+Johan Peter Wildenrath
+Margrethe  Wildenrath-Krabbe</t>
+  </si>
+  <si>
+    <t>Hannover skriver hjem fra Paris. Han bruger sin tid på Louvre, i kobberstiksamlingen og på Cluny-museet, hvor han har genoptaget sine keramiskstudier. Han studerer især Delacroix, Victor Hugos tegninger, Gustave Moreau, Céléstin Nanteuil og Henry de Groux, og opholder sig sjældent på byens caféer. Byens kunstskatte kan ikke helt sammenlignes med den italienske kunst, der greb ham på en stærkere måde. Hannover håber at blive i Paris i tre måneder, han har på fornemmelsen at det er sidste gang i længere tid at han er udenlands. Han er utilfreds med sine fremtidsudsigter: Han har takket nej til et ufordelagtigt tilbud om at blive bibliotekar ved Kunstindustrimuseet. Oscar Wandel har kritiseret illustrationerne i Hannovers seneste udgivelse. Økonomien har kun tilladt Hannover at udstyre publikationen med zinkætsninger i stedet for fotogravurer, hvis kvalitet er bedre. Hannover mener ikke at Kunstforeningen, som har udgivet bogen, kan forlange bedre, når de ikke har investeret mere i udgivelsen. Hannover har endnu ikke modtaget andenkorrekturen af en publikation af Richard Muther. Han planlægger at anmelde den i Politiken, som han i samme åndedrag kritiserer. Han har triste efterretninger fra fru Wildenrath, som han sætter højt. Wildenrath vil ikke skilles fra hende, og nægter nu også at finansiere hendes hotelophold. Hannover beder Rohde holde tæt om hans dårlige humør, da han ikke bryder sig om medlidenhed fra andre. Han glæder sig til at høre fra Rohde igen.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/1E9X</t>
+  </si>
+  <si>
+    <t>[3]
+Byer. Jeg er aldrig paa denne Rejse bleven
+saaledes greben, som jeg i sin Tid blev det i Italien.
+Jeg har næppe et Minut glemt, at jeg var ”Kunst-
+historikeren”, og at jeg var kommen her for at
+udfylde Huller i mine Kundskaber. Min Note-
+bog var mig aldrig ude af Haanden. Men i det
+sixtinske Kapel var jeg mange Gange og glemte
+altid at skrive. Men naar man blot vil lade
+være at hævde den nederlandske Kunsts Side-
+stilling med den italienske, saa er den jo
+dejlig, og navnlig v. Eyck er Himlene nær.
+Her i Paris driver jeg om saa temlig uden
+Kompas. Jeg har forsøgt at skrive noget og har
+opgivet det og søger nu blot at faa det mest
+mulige set. Jeg er meget i Kobberstiksamlingen
+og meget i Louvre, meget paa Quayerne (hvor
+der intet er at finde) og aldrig paa Caféer. Jeg
+studerer lidt af alt mellem Himmel og Jord,
+thi jeg har den Forudfølelse, at det bliver
+sidste Gang for lange Tider, jeg er ude at rejse.
+Jeg har gjenoptaget gamle Studier over Keramik
+i Cluny og Louvre for at have noget at tære
+paa, naar jeg kommer hjem; jeg har studeret
+Afficher hos Sagot og Henry de Groux hos
+Vanier; jeg har skrevet til Denis for at faa
+Lov at se hans Arbejder; jeg spekulerer
+paa Gustave Moreau; har gjennemgaaet
+Hugos Tegninger i Nationalbibliotheket og
+katalogiseret Celestin Nanteuil. Det er
+fremdeles Delacroix, der optager mig, og jeg
+skal i Lag med meget, meget andet; det er
+[4]
+først tiende Dag i Dag, jeg er her, og i tre
+Maaneder haaber jeg at kunne holde ud.
+Det ser forresten meget sort ud for
+mig i Fremtiden, og jeg er sommetider ved
+at tabe Modet. Jeg faaer næmlig efter al
+..g Sandsynlighed ingen Stilling ved Museet.
+De ved, jeg i sin Tid besvarede en Forespørgsel
+om mine Vilkaar for Overtagelsen af Biblio-
+thekarpladsen derhen, at jeg vilde have 1000
+Kroner for et nærmere bestemt Antal Ar-
+bejdstimer og under Forudsætning af en
+Assistent ved min Side. Man fandt den
+Gang Forlangendet meget beskedent. Men
+efter at være komne under Vejr med Aar-
+sagen til min Ansøgning om denne Plads
+har d’Hrr. formodentlig tænkt sig det
+sandsynligt, at jeg maatte modtage et-
+hvert Slags Tilbud, og det Tilbud, jeg forleden
+Dag modtog fra dem, gik ud paa, at jeg
+for disse 1000 Kroner ikke alene skulde
+være Bibliothekar uden Assistent, men
+ogsaa gjøre Tjeneste som Museets Assistent.
+Jeg fandt Tilbudet saa sjofelt, at jeg ikke
+vilde have respekteret mig selv, om jeg
+havde modtaget det, og jeg svarede ganske
+kort, at jeg afslog det paa det mest
+bestemte, da jeg betragtede det som et Brud
+paa alle Ord og Aftaler. Naa, saa fik
+jeg omgaaende Brev fra Krohn, at han
+[5]
+endnu haabede, jeg vilde modtage Tilbudet, men
+at han i modsat Fald vilde søge at udvirke,
+at jeg alligevel blev ansat som Bibliothekar
+paa de oprindelige Vilkaar. Jeg agter ikke at
+røre mig mere i denne Sag, og d’Hrr. maa nu
+komme til mig, hvis de endnu ønsker mig
+til Museet.
+Af flere Glæder, jeg har haft, kan jeg nævne den,
+at Wandel har udtalt sin Misfornøjelse
+over Billederne i min Bog. Jeg antager, denne
+har kostet mig rigelig dobbelt saa meget,
+som Kunstforeningen har givet mig for den,
+saa det var mig virkelig umulig at tilbyde
+Foreningen at give den Fotogravurer i
+Stedet for Zinkætsninger, hvis uheldige
+Egenskaber vi nemt kan enes om. Men
+Wandel taler i sit Brev med Angst om, hvad
+”Medlemmerne vil sige”. Jeg har anbefalet
+ham at svare, at de virkelig ikke kan for-
+lange noget bedre for den ene Krone, som hvert
+Exemplar koster Foreningen, og at endelig er der
+jo da ogsaa foruden Billederne Texten.
+Anden Korrektur af Muthers Artikel
+er ved et Tilfælde, der ligner en Tanke, ikke
+kommen mig i Hænde. Hæftet er allerede
+under Trykning og skal udkomme i Slutningen
+af denne Maaned. Jeg vil foretrække at an-
+melde det i ”Politiken” frem for at oversætte
+det.
+[6]
+À propos om samme Blad, saa omtaler
+De det altid, som om det var mig, der var
+Bladets Redaktør. Herregud, jeg har en Gang
+”haft den Ære etc.”; det er vist desværre
+meget tvivlsomt, om jeg har den mere.
+Forresten begriber jeg ikke, man ærgrer sig
+mere over, hvad der staar i ”Politiken” end
+i hver anden Avis; mit Hjærte banker
+i hvert Fald ikke mere …. for dette
+Blad, som jeg hver Dag faaer tilsendt og
+næsten aldrig læser. –
+Fra min lille stakkels Frue triste Breve.
+W. modsætter sig Skilsmissen og vil ikke
+en Gang betale hendes Ophold paa Hotellet.
+Jeg holder meget af hende.
+Gaa nu ikke efter dette Brev, hvis
+Stemning maaske ikke er videre lystig, ud
+og fortæl Folk om den fortvivlede Mand,
+jeg er. Der er ikke noget saa ydmygende for
+mig som ”Folks” Medlidenhed med mig.
+For Dem skal jeg ikke gjøre en Røverkule
+af mit Hjærte efter at have .aabnet det
+saa ganske for Dem, men andre skal ikke
+vide andet, at jeg befinder mig, som jeg
+altid har befundet mig og er paa ret Køl
+igjen.
+Skriv snart til mig igjen. Deres Breve er
+Manah i min Ørken.
+Deres hengivne
+Emil Hannover</t>
+  </si>
+  <si>
+    <t>1893-10-06</t>
+  </si>
+  <si>
+    <t>Ludvig 1.
+Wilhelm 2. af Tyskland
+Laurits Andersen Ring
+Arnold Böcklin
+Rasmus  Christiansen
+Ludvig Find
+Carl Frydensberg
+Alice Hannover
+Cavling Henrik
+Svend  Hørup
+Peter Johansen
+Johannes Jørgensen
+Julius  Lange
+Johan Thomas Lundbye
+Karl Madsen
+Agnes Slott-Møller
+Harald Slott-Møller
+George Frederic Watts
+Margrethe  Wildenrath-Krabbe</t>
+  </si>
+  <si>
+    <t>Rohde udstillede, blandt andre danske kunstnerkolleger, to malerier på den internationale udstilling i München i 1893. I kataloget er Rohde repræsenteret med kat. nr. 458, Dänische Landschaft og kat. nr. 459, An der Zuidersee.
+Se også Rohdes postkort til Hannover dateret 25. september 1893.</t>
+  </si>
+  <si>
+    <t>Rohde forklarer sin tavshed med en ulyst til at skrive breve. Han har sendt et brevkort i anledning af Hannovers fødselsdag, og hvis ikke det er nået frem, benytter han nu lejligheden til at gratulere endnu en gang. Rohde mener også at Hannover havde godt af sit ophold i Tønning, og beder ham om ikke at sætte noget på spil, nu hvor han tydeligvis er i bedring. Angående Hannovers tidligere beklagelser over sin egen indiskretion vedrørende fru Wildenrath, beder Rohde ham om ikke at tænke mere over det. Rohde håber der snart kommer en ende på Hannovers lidelser. Han glæder sig til at høre om Hannovers rejse til Holland. Rohde har været i München for at se den internationale udstilling, men var ikke imponeret. Han glædedes dog ved en udstilling af G.F. Watts værker, som langt overstiger Böcklins. Rohde er i det hele taget ikke vild med de tyske kunstnere, men Hannover må vente med at høre mere om hans rejse. Hjemme i Danmark har Rohde været på besøg hos Slott-Møllers, hvor han har mødt Julius Lange, der har ytret beundring for Julius Paulsen. Rohde har været på Høstudstillingen hos Kleis, hvor han synes godt om Ludvig Find og Carl Frydensbergs billeder. Peter Johansens værker på samme udstilling er mærkværdige, mens Hørups karakteriseres som idiotiske. Ifølge Rohde er de kun kommet med på udstillingen takket være Cavlings mellemkomst. Han er sandsynligvis også grunden til at Hørup nu skriver i Politiken, senest nogle 'fjollede linjer' om Lundby-udstillingen. Brandes har klaget derover og bedt Rohde skrive om samme udstilling, hvilket han har afslået. I stedet er Karl Madsen i spil, men han har travlt med sin bog om Lundby. Rohde er i det hele taget træt af Politiken, særligt nævner han deres kunstkritik som årsag. Rohde beder hilse Rasmus Christiansen og Trapplers i Paris. Rohde har ikke hørt noget til fru Hannover - kun ganske kort igennem Slott-Møllers. Han glædes over Hannovers tilbagevendende livsglæde. Som svar på Hannovers spørgsmål i foregående brev kan han melde tilbage at han intet ved om Slott-Møllers forhold til Den frie Udstilling. Parret har vist sig venlige overfor Rohde, men han opsøger dem kun sjældent, idet han ikke bryder sig om deres arbejder. Han er tilbageholdende med at sige dem sin oprigtige mening, idet de møder så megen modgang i øjeblikket.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/s5kq</t>
+  </si>
+  <si>
+    <t>Nyhavn 22. D. 6-X-93.
+Kjære Ven! De kjender min Ulyst til at skrive Breve
+og ved altsaa Grunden til min Tavshed. I et Brev-
+kort jeg sendte Dem fra München stod der intet, det
+skulde takke Dem for Deres Hamburgerbrev og bringe
+Dem en Hilsen i Anledning af Fødselsdagen. —
+Har De ikke modtaget det gjør jeg begge Dele om
+her. 
+De skriver mig til fra Hamburg, at De syntes at
+have haft godt af Deres Ophold i Tønning. — Det
+troer jeg ogsaa. — jeg syntes, at det var forbausende,
+som De rettede Dem[,] baade aandeligt og legemligt,
+og jeg saa betydeligt lysere paa Deres Tilværelse, da
+jeg sagde Dem Farvel end den Dag, de kom til
+Tønning. — Det vilde nu i ethvert Tilfælde have været
+mig kjært at have Dem i Nærheden som Kamme-
+rat, men den Tilfredshed, De lagde for Dagen
+ved at bo dernede i Tønning gjorde, at jeg havde
+den største Glæde af vor Samværen.
+Det er nu min Bøn til Dem, at De ikke med
+Ufornuftighed vil ødelægge, hvad De har vundet
+i Retning af Sinds Ligevægt og legemligt Velbefinden-
+de. 
+De klager i Ders Brev over at De har begaaet
+Indiskretioner, som nu piner Dem; jeg synes vir-
+kelig, at det er ganske meningsløst at plage Dem
+med det. Vel kan jeg fatte Deres Skrupler, men
+jeg synes ingen Grund, De har til at nære dem —
+— Det er dog saa menneskeligt at lette sit Hjærte,
+og dette er ikke det samme som at være indiskret. 
+[2]
+Ja, kjære Ven, De har gaaet meget igjennem[,] det vidste
+jeg, og dog har jeg først nu faaet at vide, hvor for-
+færdeligt meget De har lidt; maatte der dog nu
+engang være Slut derpaa, og maatte De nu endelig
+engang faa den Fred og Ro, De saa meget trænger
+til. —
+Jeg længes ellers meget efter at høre lidt fra Dem, om
+hvorledes De har haft det, hvad De synes om Holland
+og om Brügge og om meget andet . — — 
+Hvad mig angaar da rejste jeg jo til München,
+hvor jeg var i 3 Dage. Der var ikke meget ved den
+tekniske Udstilling; en Del tysk Videnskabelighed og en
+Del aldeles pueril Humbug.
+(Paa den tekniske Udstilling fandtes blant andre Mærkelig-
+heder en Silhuet klippet af Kong Ludvig I, og en Pastel
+af Kejser Wilhelm II, paa hvilken han lader Tysker-
+ne slaa Franskmændene; meget passende ikke
+sandt, paa en international Udstilling for Maler-
+teknik.)
+Jeg gik lidt nedslaaet hjem fra mit første Besøg
+— det gik op for mig, at jeg kunde have sparet
+Skillingerne; jeg blev imidlertid holdt skadesløs
+af, hvad jeg saa paa de andre Udstillinger,
+særlig paa den gamle i Glaspaladset, hvor der
+var en ganske dejlig Samling af Watts, der for-
+resten trykkede Böcklins Udstilling ganske til Jorden.
+[3]
+Men hvad jeg ellers saa, maa De vente med at
+høre om til en anden Gang; der er ingen Mening
+i at proppe Dem med Indtryk fra München,
+ligesom De er ankommen til Paris — kun
+saameget, at det var naturligvis ikke de forban-
+de[de] Tyskere, der interesserede mig — skjønt de gjør
+de mest forbistrede Forsøg paa at tiltrække sig en
+Smule Opmærksomhed. 
+—
+Af nyt her i Staden er der ikke meget.
+En kort Visit hos Slott-Møllers, hvor jeg traf
+Julius Lange, der spurgte mig om jeg ikke syntes,
+at Paulsen var kraftigt malt. 
+Et lille Besøg paa Høstudstillingen, hvor Find har
+en smuk Samling, Frydensberg et Par kjønne
+Billeder og Peter Johansen en Udstilling, der er det mær-
+keligste, der endnu er set i Danmark — Ja
+Udviklingen er rapid! Svend Hørup doku-
+menterer sig ikke som vanvittig, stakkels Fyr, men
+som en ganske ordinær Idiot, han har nogle
+Billeder fra China! men det er Synd at spilde
+Ord paa dem — som sagt de er lavet af en
+Idiot andet er der ikke at sige. Kun undskylde dem
+deres Tilstedeværelse med at Cavling var kommen med
+og havde bedt ham hænge dem op, og en saa
+mægtig Mand turde man ikke støde. At Sam-
+[4]
+me Svend Hørup faar Lov til at husere i
+Politiken er maaske ikke mere underligt — Han skrev
+et Par aldeles fjollede Linjer forleden Dag i Poli-
+tiken om den meget betydelige Lundby-Udstilling.
+G. B. beklagede sig meget derover og bad mig skrive,
+hvilket jeg naturligvis ikke vilde; jeg hører nu, at
+man har haft Bud efter Madsen, som nok er vil-
+lig, men ikke gjerne maa for Kunstforeningens Be-
+styrelse, der vil have at han skal spare paa Krudtet
+til sin Bog. 
+For at komme tilbage til Politiken, saa bliver dette Organ
+Dag for Dag værre og værre. Man skulde s’gu tro,
+at det ligesom Kjøbenhavn i sin Tid ejedes af Varie-
+tédirektører.
+Ring havde en lille god Auktions udstilling som blev
+omtalt af hele Pressen med den største Velvilje, kun
+Politiken havde ikke et Ord. Jeg skrev til Johannes
+Jørgensen og bad ham skrive lidt — men der kom
+intet; er det hans symbolistiske Samvittighed mon
+tro, der forbyder ham at nævne Ring og Lundby, i
+saa Fald er han jo ikke et Haar bedre end hans
+store Kollega ved Bladet.
+—
+Naa men jeg er nok lige ved at blive snakkesa-
+lig, og alt dette her er Dem naturligvis saa kom[-]
+plet ligegyldig dernede, hvor De nu er — jeg
+formoder nemlig at De sidder hos Trappler.
+— Jeg haaber nu, at De har det godt, og at De
+er fornuftig og ikke tager Dem for meget paa.
+Hils vor brave Ven Christiansen meget fra mig
+Deres Johan Rohde
+[5]
+[Øverst på arket, ‘på hovedet’:]
+Vil De hilse Frøkenerne Trappler fra mig[,] ønsker den syge
+god Bedring. Jeg synes det er saadan rare Mennesker.
+[Slut …]
+Inden jeg havde faaet medfølgende Brev afsendt
+modtog jeg i dette Øjeblik Deres Brev fra Pa-
+ris og saa, at De befinder Dem vel i Deres
+gamle Logis.
+Skjønt jeg gjerne vilde have Brevet med Posten nu
+om et Øjeblik, maa jeg dog i Hast tilføje et
+Par Ting.
+Det er en Misforstaaelse af dem, kjære
+Ven, naar De tror, at jeg har føldt mig
+krænket over Bemærkninger i Deres Hambur-
+ger[-brev]; — tvertimod, som jeg vist har skrevet om-
+staaende, kan jeg godt forstaa Deres Udtalelser
+— men jeg finder nu at et forpint Menneske
+maa have Lov til at lette sit Hjærte til en
+fortrolig Ven.
+Jeg havde sat mig for ikke at nævne Fru
+Hannover — De skriver imidlertid selv om hende,
+og saa maa jeg blot sige Dem, for at De
+ikke skal misforstaa min Tavshed, at jeg
+ikke har hørt noget om hendes Besøg hos
+Slott-Møllers, og selv ikke har hørt eller set
+noget til hende eller fra hende siden det Brev,
+jeg modtog i Tønning, og som jeg omtalte for Dem
+— Jeg har hørt ganske flygtig et Par Bemærkninger
+af Slott-Møller angaaende Deres Hustru og hendes
+[6]
+Forhold til Dem; paa Grund af en Trediemands
+Tilstedekomst blev de ikke fortsatte; maaske
+var de refererede Udtalelser faldne under det
+Besøg, De omtaler. Jeg troede det var gamle Udtalelser.
+Jeg har talt med Deres Brødre paa Gaden,
+heller ikke de vidste noget om hende.
+Det er mig en stor Glæde at se at Livsaanderne
+atter vaagner hos Dem, at De er saa glad
+ved Paris og Holland — Jeg har haft den Fore-
+stilling tidligere, at De egentlig ikke kunde lide
+de dejlige Nederlande.
+De spørger om Slott-Møllers Forhold til den frie
+Udstilling? Dertil kjender jeg intet, da jeg ikke har
+talt med Slott-M. derom. Hvad har de skre-
+vet til Dem derom?
+Slott-Møllers er kommen mig meget venligt i Møde
+nu ved min Hjemkomst, jeg har imidlertid noget
+ondt ved at komme i det gamle Forhold til dem [—]
+et Brev som det De læste i Tønning kaster saa lange
+Slagskygger. Og ligeoverfor deres Arbejder staar jeg
+saa vanskelig, imellem os sagt synes jeg egentlig ikke
+om dem. De har imidlertid saa meget at kjæmpe med (saa
+megen Modgang og saa mange Uvenner, at jeg ikke kan be-
+kvemme mig til at sige Dem min oprigtige Mening — jeg synes
+det er Synd — og det piner mig at omgaaes med Folk, som
+Venner, imod hvem jeg ikke kan være fuldt ud oprigtig[;]
+dette er en af Hovedgrundene til, at jeg kun sjældent søger
+Slott-Møllers.
+Deres I. R.</t>
+  </si>
+  <si>
+    <t>1893-10-23</t>
+  </si>
+  <si>
+    <t>Ludvig Arntzen
+Andreas Aubert
+Edmond Bailly
+Félix Bracquemond
+Alfred  Christensen
+Rasmus  Christiansen
+Charles Hayem
+Gustave  Moreau
+Edmond Picard
+Auguste Rodin
+Antony Roux
+Émile  Schuffenecker
+Père Tanguy
+Oscar Wandel
+Johan Peter Wildenrath
+Margrethe  Wildenrath-Krabbe
+Adolphe Willette</t>
+  </si>
+  <si>
+    <t>Angående Rohdes forespørgsel vedrørende Gallerikommisionen, se da brev fra Rohde til Hannover 11. oktober 1893 og Hannovers svarbrev 15. oktober 1893.</t>
+  </si>
+  <si>
+    <t>Rohde beklager den lange svartid. Han forventede ikke, at Hannover ville bruge oceaner af tid på opgaven, og vil heller ikke forstyrre ham unødigt på udenlandsrejsen. Når han bad om oplysninger vedrørende de udenlandske gallerikommissioners arbejde, var det udelukkende fordi han var blevet anbefalet at skaffe informationer til Rigsdagen. Rohde mener at Christiansen bør have at vide at han bliver holdt for nar af sine damebekendtskaber. Han har for nyligt mødt Oscar Wandel, som har udtalt, at Hannovers seneste bog er "udmærket". Rohde har modtaget Hannovers brev à 21. oktober 1893 og fortæller nu hvad han ved om fru Wildenrath: af økonomiske årsager kan hun ikke lade sig skille fra Wildenrath. I stedet er hun blevet rådet til, i vidners påhør, at bede om tilladelse fra manden til at hun og deres fælles søn lever adskilt fra ham. Wildenrath lader dog til at være blevet gal, og har ikke villet dukke op til et møde hvor dette kunne arrangeres. Ifølge Rohde er hendes bedste mulighed at flytte hjem til sine forældre, og håbe på at Wildenrath bliver træt af hende. Rohde har foreslået hende at tjene penge ved undervisning, men det lader ikke til at interessere hende. I det hele taget giver hun indtryk af at være en velstående kvinde der nu pludselig må vænne sig til at leve "på livets skyggeside". Hun har ifølge Rohde selv bidraget til, at ægteskabet gik skævt, og selv om hun er elskværdig nok, er Rohde også noget træt af hende. Rohde råder Hannover til at tage imod et tilbud han har fået om ansættelse på Kunstindustrimuseet, selvom Hannover har givet udtryk for stærk utilfredshed med lønnen. Rohde beklager at Hannover har følt sig ramt af hans kritik af Politiken, og beder om godt ord igen. Han har, som ønsket, brændt Hannovers foregående brev. Afslutningsvis videregiver han en række adresser på kunstsamlere i Paris.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/0ENA</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn. D. 23-X-93.
+Kjære Ven! Tak for Brevet som jeg for længst burde have
+besvaret, men De kjender min Svaghed og ved, at jeg er
+en Smule langsom i Vendingen. —
+For at begynde med Slutningen af Deres Brev, da var det
+naturligvis ikke meningen, at De skulde bebyrdes med
+en stor og vidtløftig Korrespondance. — Jeg havde skrevet
+til Aubert og ogsaa søgt at faa nogle Oplysninger andetsteds
+fra; men tænkte mig, at det dog maaske var muligt, at
+De i Paris udenj altfor stor Bryderi kunde skaffe et og andet
+at vide. — Da jeg skrev til Dem om denne Sag, havde jeg
+mine Betænkeligheder; thi jeg synes slet ikke det er pænt at
+bebyrde Folk, der er i Udlandet, for hvem Tiden er særlig
+kostbar, med den Slags kjedelige Hverv; — men det blev sagt
+til mig, at skulde en Rigsdagsmand interessere sig for Sagen, 
+maatte jeg skaffe Materiale til ham, og saa skrev jeg ud til
+forskjellige Kanter i Haab om, at dog en eller anden vilde
+sende mig en Smule. —
+——
+Saa er der Christiansen, som De skriver om — ja jeg synes
+kort og godt, at De skulde fortælle ham, at det er Dumheder,
+han er i Færd med at begaa. — De har Grund til at tale
+med ham om denne Sag, da han i sin Tid har talt til
+Dem eller været Deres Fortrolige. — De Damer holder ham
+jo for Nar enten paa den ene eller anden Maade.
+——
+De skrev et Par bitre Ord i Anledning af den Modtagelse
+Deres Bog havde faaet af Kunstforeningens Bestyrelse —
+jeg mødte Wandel i Dag paa Gaden, der fortalte, at nu
+kom Deres Bog. “Hvad synes De om den”, spurgte
+jeg, “Udmærket” var svaret.
+——
+Efter at ovenstaaende er skrevet har jeg modtaget Deres sidste
+Brev fra d. 21. — Altsaa et Par Ord om den lille
+Frue. 
+[2]
+De tager sikkert ganske Fejl, naar De troer, at der
+er noget “mystisk” ved den Sag, hvorom De begjærer
+Oplysninger.
+Ved et Tilfælde traf jeg Familien Wildenradt; — jeg
+var gaaet ud for at se paa nogle Byggearbejder i vor
+Udstillingsbygning og fandt da Familien i Begreb med
+at arrangere Auktionsudstillingen.
+Nogle Dage efter havde jeg Besøg af Fru W. og 
+aflagde efter hendes Opfordring et Besøg hos Alfred Christen-
+sen. Hun gjorde ingen Røverkule af sit Hjærte, og
+Christensen suplerede, hvad der kunde mangle i hendes
+Fremstilling, som ellers var ganske korrekt, og jeg kan ikke
+se, at der paa noget Sted skulde kunne stikke noget under. 
+Jeg skal med saa faa Ord, som det er mig muligt, sige
+Dem, hvad jeg véd — men De hører næppe noget nyt.
+— Den stakkels Kones Stilling er jo ganske fortvivlet og jeg
+ser ikke nogen Mulighed for, at der gives nogensom-
+helst Hjælp.
+Christensen har raadet fra Skilsmisse, fordi Wildenradt
+har en rig Moder og to rige Tanter af Alder omkring
+80. Der er jo Rimelighed for at de snart kunne dø.
+Fru W. og hendes Søn har da Del i Arven ... og kunne
+ved Skilsmisse forlange deres Part.
+Hvis Fru W. skiller sig fra sin Mand nu, faar hun ikke
+Del i hans eventuelle Arv, og hendes Søn, der jo er
+hans Arving, sandsynligvis heller ikke, idet Wildenradt
+efter alle Beregninger bruger Pengene op i Løbet af gan-
+ske kort Tid.
+Dette har Fru W. meget godt forstaaet og ønsker derfor ikke
+Skilsmisse. —
+Hendes Anstrængelser gaar nu ud paa at faa Lov
+til at leve for sig selv med sin Dreng, men noget
+[3]
+saadant kan kun lade sig gjøre, hvis Wildenradt vil give
+hende en skriftlig Tilladelse eller en Tilladelse givet
+i Vidners Overværelse.
+Alfred Christensen har som hendes Sagfører forbudt hende
+at rejse fra Manden inden en saadan Tilladelse.
+Fordi hun ved at rejse fra Manden uden hans Tilladelse
+af hendes Mand udsætter sig for:
+Enten, at han lader hende hente hjem, hvilket han
+har Ret til (han kan, siger Christensen [,] forsømme
+hende ganske og dog have juridisk Ret.)
+Eller at han forlanger Skilsmisse, og hun kan da
+som bortløben Hustru ikke forlange mindste Understøttel-
+se af ham eller mindste Del i hans Arv. 
+Alt dette forstaar Fru W. meget godt og hun har da
+søgt efter Christensens Raad enten at faa Wildenradt
+til at sætte sit Navn paa et af Chr. opsat Papir,
+eller at faa et Møde bragt i Stand enten hos Wilden-
+radts Sagfører A... Arntzen eller ogsaa hos Christen-
+sen sammen med mig. Fru W. skulde da bede om
+Tilladelsen i Vidners Overværelse.
+Det synes som om Wildenradt imidlertid har lugtet
+Lunten, eller han er maaske bleven gal og stædig over
+de gjorte Forsøg; hvorom alt er, det har ikke været
+hans Kone muligt at faa bragt en Sammenkomst
+tilveje. W er maaske i dette Øjeblik rejst fra Byen;
+det var da hans Agt forleden Dag, jeg oppe hos Winkels
+vexlede et Par Ord med ham; og alt Haab er da
+ude for Fruen.
+[4]
+Med Hensyn til Kunsthandelen i Lièges siger Christensen; ja
+det er meget muligt, at det en vild Idée, men kan hun
+faa et Par Tusind Kroner af den gamle Tante (at
+det er hende maa De ikke omtale) ser jeg ikke hvorfor hun
+ikke skulde gjøre Forsøget — naturligvis stadig under Forud-
+sætning af hendes Mands Samtykke.
+Altsaa med to Ord: skilt fra Manden kan hun ikke
+blive, og sammen med ham kan hun ikke leve…
+Hvorledes han har behandlet hende i den sidste Tid véd De
+Formodentlig.
+Jeg kan i Øjeblikket ikke indse, at hun kan gjøre andet end
+at rejse hjem til sine Forældre og oppebi om ikke et eller
+andet skulde indtræde. f. Ex., at han blev kjed af hende. 
+hvorfor han ikke vil give slip er formodentlig kun, fordi
+han ikke har kunnet finde en Stedfortræder og ikke har
+Raad til at holde Mætresse.
+Mit Forslag om at forsøge herhjemme med Undervisning
+eller lignende synes hun ikke at interessere sig for.
+Mit personlige Indtryk:
+En ung, en Del overspændt, noget forfinet Pige, der
+pludselig kommer til at leve paa Livets Skyggeside; deraf
+den mærkelige Blanding af noget fantastisk og utroligt
+sangvinsk og ganske nøgternt i hendes Opfattelse af Forholdene.
+Har vistnok i Begyndelsen af Ægteskabet haft sin Del af
+Skylden for den senere Misère (og har faaet dette bekræftet
+fra anden Side meget ødsel. Manden meget skinsyg paa Grund
+af hendes Optræden o.s.v.)
+En meget sød lille Kone, som man jo ma faa den største
+Sympati for. Vil ... dog ikke nægte ligeoverfor Dem,
+at hun tiltrods for sin Elskværdighed har virket meget træt-
+tende paa mig.(vel at mærke slet ikke ved at forhandle med
+mig om sine ulykkelige Forhold; hun har paa dette Omraade vist
+en forbausende Resignation. 
+[5]
+Ja dette er hvad jeg kortelig ved at berette — men jeg har vel ikke sagt
+Dem det mindste, som De ikke vidste. Er der imidlertid no-
+get de yderligere troer ..., at jeg kan meddele Dem noget om, 
+beder jeg Dem udspørge mig.
+Jeg er jo nu engang kommen ind i hele den Sag — hvorledes
+skal jeg sige — af Vanvare — og det er vel derfor bedst, at jeg
+følger den. — .
+——
+Hvad De skriver om Deres Udsigter som Museumsmand, bedrø-
+ver mig meget — Jeg haaber dog, at alt ikke endnu er tabt,
+og beder Dem strække Dem saavidt, Deres Ære tillader
+Dem. Naturligvis spiller Pengespørgsmaalet en Rolle for
+Dem, men jeg synes, at det, hvis det viser sig nødvendigt,
+er klogt at slaa af paa dette Punkt. Er De først inde
+kan jo Honoraret sættes op. Jeg synes at det maa
+være af Betydning for Dem at faa fast Fod paa dette
+Musæum, hvor De med al den store Ballast, De møder
+med, med Tiden maa kunne blive den herskende. —
+——
+Jeg har aldrig identificeret Dem med Politiken — men det gaar
+Dem af som andre Medarbejdere ved dette Blad; at kommer
+man engang imellem til at omtale det til en saadan, troer vedkommende
+strax, at man gjør ham ansvarlig for Indholdet — altsaa
+godt Ord igjen.
+——
+Det omtalte Brev fra Dem er brændt.
+——
+M. Hayem’s Adresse: 84 Boulevard Malesherbes.
+Der blev talt noget til mig om den Mand, men jeg husker
+ikke rigtig hvad det var, om det var ham der var ubehagelig.
+Jeg selv besøgte Banquieren M. Roux, Rue Cambon ( ... ...
+(paa Hjørnet af Boulevarden) en meget elskværdig Mand — ejede
+blant andet de Ting, Braquemond har raderet — en Del Ting
+af Rodin o.s.v.
+[6]
+M. Schuffenecker. Rue Durand Claie [Claye] 12. 
+Ouest Ceinture.
+De kan kjøre dertil med Jernbanen (hans Hus ligger tæt ved Stationen)
+kan ogsaa komme dertil med forskjellige Omnibusser. Men jeg vil
+raade Dem til at rekognoscere Terænet godt , inden De drager
+derud, thi Stedet er vanskelig at finde, og ingen Politibetjente
+i Paris vidste i sin Tid, hvor Gaden laa.
+Tanguy. Rue Clauzel. 
+“Le Clou” er et Brasseri oppe i Toppen af rue des martyrs,
+som er dekoreret (ovenpaa); paa 1ste Sal, troer jeg) af Wilette[;] jeg har
+hørt Franskmænd være begejstrede derover; jeg sætter ingen Pris
+derpaa.
+Der er for resten en Del lignende Brasserier, har
+De set et, kjende De Genren.
+——
+Det er, hvad jeg i Øjeblikket finder i min gamle Notebog,
+skulde jeg komme i Tanker om andre, skal jeg nok lade Dem
+det vide.
+Der staar en Adresse: M. Bailly. 11 Chaussée d’Antin[;]
+det er mig ikke muligt at erindre, hvad det er for en Fyr
+men Gud ved om det ikke er en rig meget ubehagelig
+Klædekræmmer, der har en stor Samling af Gustav[e] Moreaus
+Ting. — men sikker er jeg ikke derpaa. —
+——
+Var De hos Picard i Brussel? Saa De hans Mapper.
+——
+Ja nu maa De have Farvel — Hils Christiansen.
+Og vær nu ikke i altfor skidt Humeur — gjem Sorgerne
+til De kommer hjem.
+Venlig Hilsen
+Deres. Johan Rohde</t>
+  </si>
+  <si>
+    <t>1893-12-20</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Margrethe  Wildenrath-Krabbe
+Jens Ferdinand Willumsen
+Juliette Willumsen</t>
+  </si>
+  <si>
+    <t>Rohde sender de penge han skylder Hannover så han har dem den 24. december. Rohde troede at Hannover ville blive længere tid i Frankrig, og spørger om det er af økonomiske årsager han rejser derfra tidligere. Han forstår ikke, at fru Wildenrath ikke har ladet høre fra sig. Rohde har med glæde læst en artikel Hannover har skrevet om Willumsen, hvori han lader til at have ændret holdning til det positive angående Willumsens person. Rohde beder hilse Willumsens og Rasmus Christiansen.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/Kdyx</t>
+  </si>
+  <si>
+    <t>D. 20-XII-93.
+Kjære Ven!
+Det er kjedeligt, at De skal være nødt til atter
+at kræve Deres Penge, som jeg saa godt kan
+tænke mig, De har Brug for. Jeg skal
+jeg sende Dem dem saaledes, at De senest har
+dem d. 24.; jeg haaber saa ikke, at de kom-
+mer for sent.
+Jeg vil gerne bede Dem om, naar De har
+modtaget dem med et Par Ord at lade
+mig det vide. Breve behøver De ikke at
+skrive. Deres Tid er naturligvis nu paa
+Slutningen stærkt optagen og det var derfor u-
+muligt, om De vilde bruge Deres Tid til
+sligt. 
+Jeg troede forresten, at det var Meningen, at
+De vilde blive borte til April — er det virke-
+lig økonomiske Grunde der jager Dem
+hjem? 
+Glæder mig til atter at se Dem — De
+er formodentlig saaledes stoppet, at vi kan
+tære paa Dem i lang Tid.
+—
+Her aldeles intet nyt — Mærkeligt at
+[2]
+De ikke har hørt det mindste fra Fru W. 
+højest mærkeligt.
+Var meget glad ved at læse Deres Brev om
+Willumsen, De har altsaa i mangt forandret
+Anskuelser med Hensyn til hans Person. —
+Jeg mener — Artiklen røber stor personlig Sym-
+pati; den De i et Brev forleden sagde,
+De ganske manglede.
+Hils ham og hans flinke Kone fra
+mig; i lige Maade Christiansen, hvis
+han ikke er ligesaa optaget som De, saa
+har han sendt et Par Ord herop —
+Overanstræng Dem nu ikke paa Slut-
+ningen, at De kan komme nogenlunde
+frisk hjem.
+Og saa endnu engang en Undskyldning
+fordi de Satans Penge ikke for længst er
+sendt Dem.
+Venlig Hilsen fra
+Deres Johan Rohde</t>
+  </si>
+  <si>
+    <t>1894-06-26</t>
+  </si>
+  <si>
+    <t>Edvard Brandes
+Erik Henrichsen</t>
+  </si>
+  <si>
+    <t>Johan Rohde har tænkt over Emil Hannovers brev til Edvard Brandes [se Hannovers brev til Rohde 26. juni 1894], og vil gerne sove på det inden han melder tilbage. Rohde har dagen forinden mødt Erik Henrichsen, og har nævnt Hannovers planer for ham. Henrichsen blev meget forskrækket derover, og vil formentlig opsøge Hannover selv for at få talt om tingene. Sagens alvorlighed taget i betragtning opfordrer Rohde Hannover til at gennemtænke det grundigt inden han sender sit svar til Edvard Brandes.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/jTkh</t>
+  </si>
+  <si>
+    <t>D. 26-VI-94.
+Kjære Ven!
+Jeg har tænkt meget derover; men vil gjerne
+sove endnu en Nat paa det. — Jeg var
+nemlig for lidt siden i “Samfundet” , hvor
+jeg traf Erik Henriksen — for hvem jeg berørte
+Sagen. — jeg haaber ikke, De tager mig ilde
+op, at jeg talte til ham derom, men da
+han jo er meget inde i Forholdene ved
+Politiken, tænkte jeg, at han kunde bruge
+mig til at se Sagen fra en ny Side.
+——. Henriksen blev meget forskrækket,
+da han hørte, hvad De tænkte paa, og
+vilde personligt søge Dem; og efter at
+have talt med ham besluttede jeg endnu
+ikke at afsende mit Svar —
+Det er jo virkelig en Sag, der kan have
+meget alvorlige Følger, og det er derfor
+vigtigt at overtænke dette grundigt —
+[2]
+Desuden er Svaret til Dr. E. B. ikke jo ikke
+presserende. 
+Jeg skal imidlertid snarest svare Dem
+Venligst Deres hengivne
+Johan Rohde</t>
+  </si>
+  <si>
+    <t>1894-08-02</t>
+  </si>
+  <si>
+    <t>Paris
+Rue des Fourneaux</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/wExR</t>
+  </si>
+  <si>
+    <t>9 rue des Fourneaux Paris
+2 August 1894
+Kjære Hannover 
+Som De ser, kjære Ven,
+af vedlagte Brev, har jeg
+forlænge siden gjort Alvor
+af det at skrive til Dem;
+Men det forhindre mig
+at afsende det, da vi
+modtog Brevet som meddelte
+Sorgen over Deres kære
+Faders Død, som paa Deres
+Vegne rørte os meget,
+senere hen har vi svævet
+i mellem Liv og Død,
+[2]
+hvis jeg skal udtrykke
+mig saadant, Relieffet
+i ”naturlig Størrelse” havde
+jeg begyndt paa i Juni
+Maaned, Midlerne til
+at lave det for var ikke
+tilstrækkelige[;] vi anskaffe-
+de, for omtrent alle de os tilsendte
+Penge, Materiale og Redskaber,
+arbejde saa en halv Maaned,
+sugede paa Lappen og arbejde
+paa 8’Del Kraft Resten
+af Maaneden af Mangel paa
+Penge, vi kan ingen Vejne
+komme der vil bruges
+mange Penge og desuagtet
+[3]
+under vore afmaalte Forhold
+meget lang Tid her i denne
+dyre By at faa det færdigt[;]
+vi har da i denne senere Tid
+ligget i Underhandling 
+med Hjæmmet, vi har
+haft en ganske forfær-
+derlig[sic] drøj Tid, hvori
+vi har lidt saa meget
+som et Menneske kan taale
+af Mangel paa Tillid
+og Tro, og til alt hvad jeg
+har gjort har der ingen
+Mening været om Rigtighed
+[4]
+hele min Virksomhed har
+været en Fiasko, og jeg
+faar det at høre baade
+fra København og herfra
+mellem mine Bekjendte
+her, kun mine Svigerfor-
+ældre danner en Undtagelse
+de har[,] om ogsaa engang
+imellem Troen paa mig
+vakler[,] haft tilsidst en Tro
+paa mig og ved Raad og
+Daad, som De selv kjære
+Ven ogsaa har haft det, jeg
+har … under de strenge
+Tider en Støtte i hvad De
+[5]
+har sagt til mig og skrevet
+om mig, som jeg er Dem
+meget taknemlig for. De
+kan forstaa under saa-
+danne Forhold naar
+Hjærnen arbejder og springer
+i Øst og Vest for at finde
+et Punkt hvortil jeg
+holde mig fast saa
+jeg kan blive stærk,
+at man har ondt ved
+[at] sætte sig ned og skrive et
+Brev, i detmindste et Brev
+som skal være kærkomment
+til en Mand som i de
+[6]
+sidste Aar selv har gennem-
+gaaet saa drøje Tider;
+Derfor undskyld mig
+at jeg ikke skrev til
+Dem lige straks.
+Næste Gang nærmere
+bestemt, og vort Fremtidige.
+Endnu et Spørgsmaal:
+Galde[?] Petersen er meget
+nysgærrig efter at vide 
+om De har modtaget
+Tegningen af Tallerkenen
+Deres Ven
+J.F W. 
+Hils Rohde og andre gode Venner
+Hilsen fra min Kone</t>
   </si>
   <si>
     <t>1895-10-08</t>
   </si>
   <si>
     <t>Peter Magnussen</t>
   </si>
   <si>
     <t>Hannover kunne ikke nå op forbi Rohdes atelier idag, og kan sandsynligvis heller ikke nå det den følgende dag. Han bebrejder Rohde, at han kun sjældent får lov til at se dennes værker. Han forsikrer Rohde at hans værker er iblandt de bedste der bliver frembragt på den hjemlige kunstscene, og at hans hårde selvkritik er uberettiget.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/eSuE</t>
   </si>
   <si>
     <t>8/10. 95
 Kære – lidt sære – Ven,
 I dag var det mig umuligt at
 komme paa den Tid, De opgav
 mig. Og i morgen vil det vist
 knibe svært. Heller ikke véd
 jeg jo, om Permesso’en gælder
 ogsaa for imorgen.
 Hvorfor faaer jeg saa uendelig
 sjældent Lejlighed til at stifte
 Bekendtskab med Deres Arbejder?
@@ -4605,50 +5508,128 @@
 tænker det gaar hjemover ved Aarets Slut-
 ning. 
 Med venlige Hilsner
 Deres
 Hengivne Ven
 Johan Rohde
 Hils Christiansen, Henrichsen,
 Hendriksen og Willumsens, hvis
 De ser nogen af dem.
 Grønvold fortæller mig at nu til Oktober ud-
 kommer hans Bog om Wasmann, den
 tydske Kunstner, hvis Tegninger De saa hos
 mig. Jeg ved imidlertid ikke stort mere
 om den end det gaadefulde, at den kommer
 til at koste c. 40 Mark., skjønt sikkert
 meget ubetalt Arbejde og mange Penge ere satte
 i Foretagenet af Grønvold. Han spørger
 [8]
 mig i et Brev, om jeg troer at en 3-4 Exem-
 plarer kan afsættes i Danmark, da han
 nødigt vil at hele Oplaget sælges til rige
 Tyskere. — Jeg lader Spørgsmaalet gaa
 videre. 
 Jeg formoder, at Bogen kun bestaar af 
 Wasmanns egne Optegnelser og Tegninger.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/5PT6</t>
+  </si>
+  <si>
+    <t>6. [hjørnet af papiret afrevet]
+Kjære Hannover
+Ja det blev saa til
+at Hirschsprung efter
+en Del Vrøvl kjøber
+mit Billede Foraaret
+paa følgende – ikke 
+særlig smigrende Be-
+tingelser –
+At han maatte
+sælge det igjen at
+han maatte give
+mig 100 Kr strax 300
+den 10de September
+og Resten i Løbet af
+October nej det var
+Begyndelsen af October 
+– Ja nu vil jeg
+[2]
+… er jeg ikke
+som Skrædder P Holm
+&amp;amp; Co kommen under
+kriminel Behandling
+for et eller andet 
+– venligsindet Blad 
+vil jo saa uigjen
+driveligt beskylde mig
+for at have drevet
+Afbetalingsforretning –
+med Billeder –
+Dette for mig saa
+Generende Arangement
+er Grunden til at
+at[sic] du ikke som
+jeg havde lovet dig
+strax jeg solgte noget
+skulde faa de 
+[3] 
+100 + 10 Kr – men 
+da Hirschsprung jo
+nok er god for 800
+Kr behøver du neppe
+at tigge. Nu i Sep-
+tember kan jeg dog
+vist ikke lade dig 
+faa dem da jeg har
+Husleje her og Renter 
+til Liebe som jeg 
+takket være Afbetalings-
+systemet har maatte[t]
+bede om Henstand med
+til omkring den 10de
+dennes – Men du
+skrev jo ogsaa i sin
+Tid at du først skulde
+[4]
+bruge dem i October
+ikke sandt?
+Her har vi det
+godt, hvilket vil
+sige med megen
+Travlhed – af den
+Grund er det ogsaa
+at du først nu faar
+dette Brev som du
+burde have haft for
+længe siden.
+Med Tak for sidst
+&amp;amp; de venligste Hilsner
+til Karen og dig selv
+fra os her er jeg
+Din hengivne
+Harald Slott-Møller</t>
   </si>
   <si>
     <t>1900-04-07</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/qXv2</t>
   </si>
   <si>
     <t>[Øv. t.h. er noteret Rohde I. m. blyant,
 E. Hannovers håndskrift]
 7. IV . 1900.
 Nyhavn 22. K
 Kjære Ven! Tak for Deres Brev og for de
 varme, venlige Forsikringer, hvormed det ender.
 Naar jeg nu alligevel igjen griber Pennen, er
 det fordi der netop imellem gode Venner ingen
 Misforstaaelser maa være; har man ikke
 forstaaet hinanden, maa der tales ud indtil
 Klarhed.
 Deres Brev synes at tyde paa, at De ikke
 ganske har forstaaet mig; ja jeg læser hos
 Dem igjen netop de Beskyldninger, som
 jeg vilde værge mig imod, endog paa sine
 Steder i en forstærket Form.
 Jeg maa derfor tage Sagen op igjen, og De
@@ -5169,50 +6150,81 @@
 ler ikke til mine … De viser mig blot, hvor
 Skjæbnen dog kan være ironisk.
 —
 Men nu maa jeg ikke trætte Dem mere, dette
 Brev er ogsaa bleven altfor langt. — Men De kan
 vist forstaa, hvor ondt det maa gjøre mig at læ-
 se i Deres Brev om den Animositet, De nu næ-
 rer for et Foretagende, som jeg jo af egen Erfaring ved,
 De omfattede med en saa stor Sympathi, da det fødtes.
 —De var jo dengang en virkelig Fadder, der gjorde
 alt, hvad en Fadder er i Stand til at gjøre for et Gud-
 barn og gjorde det med den største Glæde. — De vil
 derfor ogsaa forstaa, at jeg ikke vil sky nogen Umage
 for nu muligt at omstemme Dem. —
 Men bortset nu fra denne Sag, maa vi to dog kom-
 me til en Forstaaelse, og kunne mine mange Ord fore-
 bygge at der kommer selv den mindste Kurre paa Traa-
 den imellem os, har jeg ikke skreven forgjæves. — Men
 jeg haaber nu, at min Hensigt er naaet, og jeg beder
 Dem om at modtage Forsikringen om, at jeg er ganske
 overbevist om Deres trofaste Venskab for mig, og at mine
 Følelser er gjensidige. Med de venligste Hilsener Deres
 Hengivne Ven Johan Rohde</t>
   </si>
   <si>
+    <t>1900-09-25</t>
+  </si>
+  <si>
+    <t>Niels  Skovgaard</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ikwb</t>
+  </si>
+  <si>
+    <t>Et hoved som dette med rødt hår og skæg, hvid skjortekrave og rødlig dragt, købte
+jeg på auktionen efter C.H. (Fader var dengang død). Nummeret ved jeg ikke, heller
+ikke det fra udstillingen i Kunstfor:. Jeg har aldrig været i tvivl om, at det er et
+studie til ”Kong Abel”. Det er vist malt efter en model
+som han ofte brugte. Der er hverken signatur eller
+dato. Højde 11½ Tomme, brede [!] 10½ Tomme, lysmål.
+Billederne af fru C.H. med tre børn og
+min moder med Joakim og mig ere
+16¼ Tomme høje og 19¼ Tomme brede.
+Jeg var forleden oppe på stilladset i universi-
+tetets forhald [!], og beundrede en smedesvend som
+løfter hammeren over sit hoved. Jeg tænkte på,
+at en gengivelse af ham i Deres bog, vilde give
+et godt begreb om hvad C.H. kunde gjøre
+med få midler, og hvor flydende hans behand-
+ling kunde være, men De har naturligvis
+studeret de ting så nøje, at De finder, at jeg hellere skulde 
+passe mig selv. Det er dog interesse og ikke vigtighed, som fik
+mig til at skrive dette. 
+Deres Niels Skovgaard.</t>
+  </si>
+  <si>
     <t>1901-09-01</t>
   </si>
   <si>
     <t>Damgaard</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/QS9e</t>
   </si>
   <si>
     <t>Damgaard 1.IX.1901
 Kjære Hannover
 Det er en stor Skam at
 jeg ikke før har takket dig
 for Særtrykket af Artiklen
 om Prærafaeliterne, vi har
 begge haft stor Fornøjelse
 af den. – Jeg er rent
 kommen ud af Vane med
 at skrive Breve og det
 er i dette Tilfælde saa
 meget des mer beklagelig[t]
 for mig, som der længe 
 har været en Sag af
 Vigtighed, som jeg burde
 have skrevet til dig
@@ -5346,50 +6358,82 @@
 ikke noget om
 hvordan det gaar
 med Stillingen hos
 Bing – mon han
 har engageret Willumsen?
 Til Slut kun de
 bedste Hilsner til
 Karen og dig selv baade
 fra Agnes og fra
 din hengivne
 Harald Slott-Møller
 p.t. Damgaard/pr Fredericia
 [11]
 [med blyant i Emil Hannovers hånd (teksten er forsøgt udvisket):]
 Hævet 300 Kroner.
 Jærnbane 90 –
 Frokost med Bøgh
 Grøntsager – 2 Kr. 35 (1 Kr. Aprikoser)
 Champagneprop – 50 –
 Blomsterløg – 14 Kr.
 Laant Torben – 10 –
 Karen extra til Husholdning 15 –
 24.</t>
   </si>
   <si>
+    <t>1905-02-22</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/K7aH</t>
+  </si>
+  <si>
+    <t>[Tilføjet med blyant af Emil Hannover
+øv. th.:] Rohde 
+22 . II . 1905 .
+Nybrogade 12
+K
+Kjære Ven
+Tak for Kortet. Jeg saa igaar et
+Hæfte af “dansk Malerkunst” og troer der-
+efter, at mit Billed fra Ribe (Galleribilledet),
+saafremt De bruger nævnte Værks Clichéer,
+er at foretrække til Deres Bog. De to
+andre Gjengivelser synes mig meget daar-
+lige, hvilket er mig saa meget mere paa-
+faldende, som Billedernes enkle neutra-
+le Toner og temmelig glatte Behandling
+maatte begunstige Reproduktionen i høj
+Grad. De staar i Bogen døde og slappe
+i Valøren, synes De ikke?
+Et Poste-restante Kort, jeg efter Opfor-
+dring sendte Hr Avenard til Stockholm,
+er i Dag kommen retour. 
+Venlig Hilsen
+Deres Johan Rohde 
+Er De saa Græker?</t>
+  </si>
+  <si>
     <t>1905-03-26</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/YNFg</t>
   </si>
   <si>
     <t>[Tilføjet med blyant af Emil Hannover
 øv. th.:] Rohde
 [Øv. th., vertikalt, tilføjet af Johan Rohde:]
 Søndag Eftermiddag. 
 Jeg haaber at De nu har
 modtaget Manuskriptet
 af vor Pige; vi glæder os
 begge over at høre at Moder
 og Datter befinder sig vel. 
 26. III . 1905 .
 Nybrogade 12 .
 K
 Kjære Ven.
 Jeg er meget skamfuld over, at jeg har ladet
 Deres Manuskript ligge og flyde hos mig i
 otte Dage, men jeg har i denne Tid
 haft mange Forstyrrelser. 
 Deres Artikel om Menzel har skaffet mig
 megen Fornøjelse; man faar saa god Besked
@@ -5745,50 +6789,234 @@
 kunde meddele noget herom. 
 Paa Onsdag er det ikke sikkert, jeg er i Byen, da jeg, om
 Vejret er godt, har lovet min Kone at tage i Skoven
 med hende, men ellers kan De selv bestemme Tiden
 efter Kl 4. 
 Med venlige Hilsner til Dem begge herfra
 Deres hengivne
 Johan Rohde
 Vil De have at jeg skal tale med Bernhard Hirschsprung?
 Efter Philipsens Udtalelser, maa jeg imidlertid tro, at han
 afgjort er for Dem. 
 —
 Xman siger, at det er i Haandværkerkredse, at der arbejdes
 imod Dem; jeg troer ikke paa det, men der er formodentlig nogle
 Haandværkere, hvis Produkter, De ikke har rørt, der gaar rundt og
 søger at sætte Lus i Skindpelsen. 
 [3]
 Bryggerens Aktion tager ingen af de nævnte Herrer alvorligt. 
 Bing havde efter Mødet raabt til Philipsen “den
 — her brugte Ph[ilipsen] et hebraisk Ord jeg ikke kan skrive, men
 som han sagde betyder Jødehader — skal vi i hvert
 Fald sørge for ikke faar sin Vilje.[“]
 Naa, men mere naar vi ses.</t>
   </si>
   <si>
+    <t>1905-11-11</t>
+  </si>
+  <si>
+    <t>Mogens Ballin</t>
+  </si>
+  <si>
+    <t>Mogens Ballin spørger om han må låne en mønsterborg for broderi fra Kunstindustrimuseet. Han undskylder at sende forespørgslen pr. bud, men kan ikke forlade sit værksted i museets åbningstid.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ucuZ</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Ballin
+11 Novb 05
+Kære Hannover
+Kunde De gjøre mig den meget store Tjeneste at laane mig
+for nogle Dage en Mønsterbog for Kannevasbroderi – hvis Musæet
+da ellers har nogen – jeg skal navnlig bruge nogle store 
+fyldte Roser. De maa undskylde jeg sender Anmodning
+pr. Bud men jeg kan ikke gaa fra mit Værksted idag 
+paa Musæets Aabningstid. Kvittering for event. Laan skal
+blive sendt omgaaende.
+Med forud Tak og venlig Hilsen er jeg Deres heng
+Mogens Ballin</t>
+  </si>
+  <si>
+    <t>1906-06-17</t>
+  </si>
+  <si>
+    <t>Gudmund Hentze</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/u8Bc</t>
+  </si>
+  <si>
+    <t>[med blyant i Hannovers hånd:] Hentze
+Kære Hr Hannover
+Paa Selskabet ”Hedebosagens Fremme”s
+Vegne vil jeg bede Dem, Ifølge Deres 
+Elskværdige Løfte til mig om at
+ville skrive om vor Udstilling, at
+gaa de… og, saafremt De kan
+skænke den en udførlig Omtale
+i Politiken
+Med venlig Hilsen
+Deres
+Gudmund Hentze
+Med Emil Hannovers hånd:
+17/6 . 06
+Hr. Gudmund Hentze,
+Jeg var forleden Dag inde paa Deres Udstilling med 
+det Forsæt at ville skrive om den. Men jeg opgav det
+indtil videre af to Grunde. For det første, fordi jeg
+af ganske Hjerte er en Modstander af det dekorative
+Princip, hvorefter Udstillingen er opstillet; det
+synes mig ganske ærligt talt barbarisk at bruge smukke gamle …er
+til at til at drappere Søjle mere kræmmeragtigt
+end kunstnerisk at drappere med smukke gamle
+Stoffer, saaledes som man navnlig har gjort det paa Søjlerne
+[i] Salen og oppe i Galleriet, og bringe i Udstillingen i mulig Miskredit 
+ved at give den en mindre hædrende Omtale …. 
+Udstilling vil jeg ikke. Men hertil kommer, og dette
+er min anden Grund, at jeg ikke godt kan skrive om en
+Udstilling, paa hvilken … vist … oplysning mangler angaaende Tingenes
+Art, Proveniens og Ejere mangler. Skønt jeg ikke selv hører
+til de allermindst ……… ubevandrede paa de Omraader, som
+Udstillingen har inddraget i sig, følte jeg mig dog paa mange
+Punkter ganske … usikker, og jeg kan ikke indlade
+mig paa at vejlede andre paa disse Vilkaar. Paa den førstnævnte
+[i venstre margen:]
+af de Skavanker, Udstillingen efter min Opfattelse har, kan der jo
+næppe raades Bod. Den anden er [der] derimod Tid til at afhjælpe. Hvis dette skulde ske
+skal jeg tage under fornyet Overvejelse, om jeg vil kunne imødekomme Deres Ønske 
+om en Artikel om Udstilling. 
+[s. 2]
+[med blyant i Hannovers hånd:]
+30 Potter Vand – 1 Pund friskhæ[?]t
+Kalk
+Telefonsamtale 75
+[desuden forskellige regnestykker i blyant og i blæk i Hannovers hånd]</t>
+  </si>
+  <si>
+    <t>1909-11-26</t>
+  </si>
+  <si>
+    <t>Michael Ancher</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/DqKD</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Ancher
+Kære Hr Emil Hannover!
+Ja vist, ned med det projekterede Taarn!,
+det vil være i høi Grad malplaceret.
+Lad Bryggeren bygge saa mange Taarne
+han vil, men paa de rette Steder.
+Vær derfor saa god at skrive mit
+Navn under paa Adressen til Rigsdagen
+De venligste Hilsener fra min Kone og
+Deres hengivne
+Michael Ancher</t>
+  </si>
+  <si>
+    <t>1909-12-29</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/nJog</t>
+  </si>
+  <si>
+    <t>Kjerteminde 29 – 12 – 09
+[med blyant i Emil Hannovers hånd:] Syberg
+Kære Hr. Emil Hannover!
+Allerførst hjærtelig Tak for 
+Deres Brev. Det har under
+alle Omstændigheder glædet
+mig at modtage det. M. H.
+til mit Billede vilde jeg gærne
+tillade mig at sige endnu et
+Par Ord. Først dette: Kan jeg
+ikke få det, så kan jeg ikke 
+få det og så er der ikke mere
+at gøre ved den Sag. Men der
+er jo endnu en Måned til jeg
+skal bruge det, og mulig kunde
+Omstændighederne for at tale
+med Fru Hirschsprung for-
+bedres i den Tid. En Side ved
+denne Sag kan jeg ikke afholde 
+mig fra at henlede Deres Op-
+mærksomhed på: Maleren
+Slott-Møller fik sit (eller
+sine) Arbejde tillåns. Han
+[2]
+havde netop i Tiden før hans
+Udstilling i nogle Avisartikler
+angrebet mig meget fjendsk.
+Der vilde være lidt af en
+Retfærdighedshandling i at
+Skæbnen (i dette Tilfælde Hirsch-
+sprungs Galleri) ikke lagde
+mig Hindringer i Vejen for at
+gøre min Udstilling så god 
+som mulig og samtidig fa-
+voriserede min Angriber. 
+Når ..g jeg taler om at gøre
+min Udstilling så god som
+mulig mener jeg dermed så
+fyldig som mulig. Jeg skyder
+mig ind under et bevinget
+Ord af Philipsen: ”Har
+man ikke Talent, må man
+i det mindste være flittig”.
+En anden Ting er at næsten
+alle mine Billeder fra tidligere
+[3]
+Tid er – ja hvad skal
+jeg sige – så tunge og mørke.
+Forårsbilledet er det eneste
+hvori der er anslået en
+mere lys og munter Stem-
+ning. Idet jeg beder Dem
+undskylde min Påtrængen-
+hed lover jeg Dem at dette
+skal blive det sidste jeg
+skal plage Dem med an-
+gående denne Sag.
+Endnu en Gang min
+bedste Tak for Deres Brev
+Må jeg tillige bede Dem
+overbringe Deres Frue, som
+måske erindrer mig fra en
+Aften hos Fru Heymann
+min ærbødigste Hilsen.
+Med venlig Hilsen
+Deres Fritz Syberg.</t>
+  </si>
+  <si>
     <t>1911-01-09</t>
   </si>
   <si>
     <t>Spanien</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/8Awr</t>
   </si>
   <si>
     <t>[med blyant i Hannovers hånd:] Willumsen
 Cécil Hotel
 Sevilla
 España
 9 Januar 1911
 Kære Hannover. 
 Herfra det skønne, eller jeg vil
 hellere sige det maleriske Sevilla
 sender jeg Dem og Karen vor
 Nytaarshilsen, og vore gode Ønsker
 for det kommende Aar.
 Rejsen hjemmefra, gik over
 Florenz hvor vi tilbragte en
 god Maanedstid – jeg for at male
 en Fresco og min Kone for at
 lave et Marmorrelief til “Fest-
@@ -5854,1160 +7082,87 @@
 Han vil ikke sælge enkelte. Hele
 Samlingen koster 4000 Pesetas (100 Pesetas =
 107 franc) = 70 Kroner omtrent) Efter
 lang Parlamenteren fik jeg ham til
 at indlade sig paa at sælge Halvdelen
 12 af de bedste — udvalgte af mig – for
 3000 Pesetas. Efter hvad jeg kender 
 til Priserne er dette ikke dyrt. Jeg
 vilde saa for min Ulejlighed beholde
 et Fad, jeg elsker de Fade —
 Ogsaa en maurisk Krukke c 28 ctm høj
 med trykkede Ornamenter i en graa brun
 Masse. En grøn-brun Glasur (melado)
 Fabrik Cordova. Pris 80 Pesetas. 
 Et maurisk Bronzelod forestillende en And.
 100 Pesetas, 10-15 ctm høj. Og saa fremdeles
 Azulejos fra alle Tider[,] dyrest naar de
 er ældst — fra 1 Pesetas til 1000 Pesetas.
 Skal jeg købe købe Noget saa svar mig
 omgaaende — Saa nu har jeg lettet mit Hjærte.
 Mange Hilsner fra os til begge
 Deres hengivne
 J.F. Willumsen</t>
   </si>
   <si>
-    <t>1888-12-13</t>
-[...52 lines deleted...]
-med denne.
+    <t>1921-02-14</t>
+  </si>
+  <si>
+    <t>Joakim Skovgaard</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/AneU</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Skovgaard J
+Derunder med blæk med Emil Hannovers hånd: 
+besv. 15/2 – 21.
+Rosenvænget 14 – 2 – 1921
+Kjære Museumsdirektør E. Hannover!
+Da De så venligt lovede at tale med
+Frk Bodil Müller om muligen at
+hjælpe mig en begrænset tid og på
+en dagstid der ikke generer Deres
+forehavende, beder jeg Dem nu indlede 
+forhandlinger med hende, da jeg vænter,
+at vi om ikke længe vil kunne væve
+de mønsterlapper det er mig sådan om
+at gøre, at få udførte så sikkert og
+så fuldkomne i karakteren, som mu-
+ligt. Det er ikke for at ulejlige Dem,
+at jeg lader det gå igennem Dem, men fordi
+jeg mener det at være den rette vej. Hvis
+jeg f.ex. kunde få at vide, om jeg pr telefon
 [2]
-Det stakkels dumme Dyr, som hedder Publikum har ondt
-[...1053 lines deleted...]
-Deres Johan Rohde</t>
+må henvende mig til Frk Müller for at
+aftale et møde, og jeg tillige får at
+vide når det er belejligt at jeg telefonerer,
+og hvilket nummer jeg helst skal bruge,
+vil jeg være Dem meget taknemmelig.
+Med venlig hilsen
+Deres hengivne
+Joakim Skovgaard</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -7084,59 +7239,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/gdsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/7Wc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/gKYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/udJ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/s5kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1E9X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ua8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0ENA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Wf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/39pG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ucuZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/DqKD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/WbyD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/esZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/6dIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Kdyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/jTkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wExR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5PT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ikwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/K7aH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/u8Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/nJog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AneU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dzKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AjnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/XazI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/jxRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CAhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/zmC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/z8Ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/k4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/O6Pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CJVX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/f2ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/sUZW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/qaza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5UVx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/eSuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dxQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/VRJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/SOMW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/qXv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/QS9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/YNFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8WKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/21dH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/90Eu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8Awr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/3TIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wZow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/lFcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/kGfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/HaQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0tVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/dzKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/WbyD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AjnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/3TIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wZow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/XazI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/lFcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/XrZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ua8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/jxRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/kGfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CAhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/HaQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/zmC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/z8Ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/k4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/O6Pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CJVX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/f2ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/sUZW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/esZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/qaza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/39pG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/gdsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/7Wc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/gKYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/udJ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Wf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5UVx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0tVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/6dIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1E9X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/s5kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0ENA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Kdyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/jTkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wExR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/eSuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dxQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/VRJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/SOMW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5PT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/qXv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ikwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/QS9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/K7aH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/YNFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8WKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/21dH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/90Eu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ucuZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/u8Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/DqKD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/nJog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8Awr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AneU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M56"/>
+  <dimension ref="A1:M57"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -7168,2558 +7323,2601 @@
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E3" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="F4" s="5" t="s">
         <v>32</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="5"/>
+      <c r="I5" s="5" t="s">
+        <v>39</v>
+      </c>
       <c r="J5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I7" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>52</v>
+      </c>
       <c r="J7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I8" s="5"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>58</v>
+      </c>
       <c r="J8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>44</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="5"/>
+      <c r="I11" s="5" t="s">
+        <v>76</v>
+      </c>
       <c r="J11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>81</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H12" s="5" t="s">
+        <v>82</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H13" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H13" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>101</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H15" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H15" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-        <v>19</v>
+        <v>112</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K17" s="5" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        </is>
+        <v>118</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>24</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H19" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K19" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K19" s="5" t="s">
+        <v>125</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="5" t="n">
-        <v>1898</v>
+      <c r="A20" s="5" t="s">
+        <v>128</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>54</v>
+        <v>129</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>130</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H20" s="5" t="s">
+        <v>131</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K20" s="5" t="s">
+        <v>132</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H21" s="5" t="s">
+        <v>136</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K21" s="5" t="s">
+        <v>137</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I22" s="5"/>
+      <c r="I22" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="J22" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K22" s="5" t="s">
+        <v>142</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>129</v>
+        <v>144</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>131</v>
+        <v>68</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H23" s="5" t="s">
+        <v>146</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K23" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>136</v>
+        <v>44</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H24" s="5" t="s">
+        <v>152</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K24" s="5" t="s">
+        <v>153</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        </is>
+        <v>118</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>157</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H25" s="5" t="s">
+        <v>158</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K25" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K25" s="5" t="s">
+        <v>159</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>142</v>
+        <v>161</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>14</v>
+        <v>163</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>144</v>
+        <v>24</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>150</v>
+        <v>168</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>169</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>155</v>
+        <v>172</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>31</v>
+        <v>181</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>170</v>
+        <v>24</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I30" s="5"/>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>187</v>
+      </c>
       <c r="J30" s="5" t="s">
-        <v>172</v>
+        <v>19</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>16</v>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="I31" s="5"/>
+        <v>192</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>193</v>
+      </c>
       <c r="J31" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="I32" s="5"/>
+        <v>199</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>200</v>
+      </c>
       <c r="J32" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>185</v>
+        <v>202</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>188</v>
-[...7 lines deleted...]
-        </is>
+        <v>205</v>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="I34" s="5"/>
+        <v>210</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>211</v>
+      </c>
       <c r="J34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>169</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="I35" s="5"/>
+        <v>216</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>217</v>
+      </c>
       <c r="J35" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>16</v>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>54</v>
+        <v>129</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>31</v>
+        <v>232</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H38" s="5" t="s">
-        <v>215</v>
+      <c r="H38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K38" s="5" t="s">
-        <v>216</v>
+      <c r="K38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>24</v>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H39" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H39" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="I39" s="5"/>
       <c r="J39" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H42" s="5" t="s">
-        <v>235</v>
+      <c r="H42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K42" s="5" t="s">
-        <v>236</v>
+      <c r="K42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L42" s="6" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="5" t="s">
-        <v>239</v>
+      <c r="A43" s="5" t="n">
+        <v>1898</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="6" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="6" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>14</v>
+        <v>163</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>54</v>
+        <v>259</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>16</v>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="6" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>263</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="6" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>16</v>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="6" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I48" s="5"/>
       <c r="J48" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="6" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>273</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="6" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>16</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I50" s="5"/>
+      <c r="I50" s="5" t="s">
+        <v>277</v>
+      </c>
       <c r="J50" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="6" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H51" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I51" s="5"/>
       <c r="J51" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K51" s="5" t="s">
-        <v>270</v>
+      <c r="K51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L51" s="6" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>25</v>
+        <v>284</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>16</v>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H52" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I52" s="5"/>
       <c r="J52" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>15</v>
+        <v>289</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>16</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H53" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I53" s="5"/>
       <c r="J53" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K53" s="5" t="s">
-        <v>282</v>
+      <c r="K53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L53" s="6" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>25</v>
+        <v>293</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>16</v>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H54" s="5" t="s">
-        <v>287</v>
+      <c r="H54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K54" s="5" t="s">
-        <v>288</v>
+      <c r="K54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L54" s="6" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>54</v>
+        <v>297</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>292</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>298</v>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H55" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I55" s="5"/>
       <c r="J55" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K55" s="5" t="s">
-        <v>295</v>
+      <c r="K55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L55" s="6" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>302</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H56" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I56" s="5"/>
       <c r="J56" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K56" s="5" t="s">
-        <v>301</v>
+      <c r="K56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L56" s="6" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L57" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -9736,44 +9934,45 @@
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
+    <hyperlink ref="M57" r:id="rId62"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>