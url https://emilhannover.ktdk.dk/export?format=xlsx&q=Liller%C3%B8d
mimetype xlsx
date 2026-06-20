--- v0 (2025-10-21)
+++ v1 (2026-06-20)
@@ -94,86 +94,178 @@
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/rFQ8</t>
   </si>
   <si>
     <t>Kære Hannover. De maa ikke finde
 det underligt, at jeg hverken svarede
 Dem el kom igaar. Jeg fik Deres
 Brev i Dag først, thi jeg er paa
 Landet i disse Dage herude i Bloust-
 rød. Jeg er imidlertid meget glad
 ked over ikke at have faaet Lej-
 lighed til at træffe min gamle
 Bekendt* og til at træffe ham
 hos Dem. Med Tak for at De
 har tænkt paa mig og med
 Hilsen til Deres Kone er jeg
 Deres heng.
 Ludv. Find
 Bloustrød pr. Lillerød 19–4–01. 
 [med blyant i Hannovers hånd er der indsat * i brevet og forneden noteret:] 
 *norske Maler 
 ”Eiebakke”</t>
   </si>
   <si>
-    <t>1901-05-11</t>
-[...25 lines deleted...]
-x altså Plougs Moder</t>
+    <t>1910-10-31</t>
+  </si>
+  <si>
+    <t>Niels  Skovgaard</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/uEK9</t>
+  </si>
+  <si>
+    <t>Karlsberg, Hillerød. 31 . 10 . 10
+De to genstande, som jeg har haft udstillede
+i ”Skønvirke”, har direktør Hannover bedt om at
+få med til udstillingen i Berlin, hvorfor jeg beder,
+om de må blive i bygningen.
+Kortet om at de skulde afhentes idag mellem .. 11 og 2
+kom først hertil idag kl.11, og var stemplet i Kbh.
+d. 31te.
+Ærb.
+Niels Skovgaard.</t>
+  </si>
+  <si>
+    <t>1906-11-26</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/MODe</t>
+  </si>
+  <si>
+    <t>Foroven under datoen med blyant med Emil Hannovers hånd: Skovgaard
+Karlsberg, Hillerød. 26 . 11 . 06
+Kære hr. Hannover!
+Efter Deres udtalelse i telefonen,
+havde jeg ventet at se Viggo P.s og
+mit stykke i Politiken i fredags.
+Istedet fik V.P. i lørdags brev*) fra
+Redaktøren, hvori denne beder undskylde
+at det ”ved en fejltagelse” ikke var kom-
+met den dag, men skulde komme lør-
+dag. Det har dog ikke været der
+endnu, og da vi har fået at vide, at
+der har været adskillige bl indlæg i
+forskellige blade, hvori der er sagt
+omtrentlig hvad vi siger, og da vi til-
+lige har hørt (om dette forholder sig
+rigtigt, ved vi dog ikke) at der også fra
+elever ved skolen er ansøgt om at
+Schlichtkrull måtte få posten, så
+så har vi personligt slet intet ønske 
+*) skrevet fredagen d. 23ende
+[2]
+om at vort indlæg overhovedet kom-
+mer frem.
+Jeg tænker mig, at De mulig har
+konfereret med Ministeren, og der-
+som han fremdeles ønsker det frem,
+skal det det naturligvis, men ellers
+synes vi det igrunden vilde være
+heldigere at lade det fare, nu det
+har trukket så længe ud.
+Deres 
+Niels Skovgaard.</t>
+  </si>
+  <si>
+    <t>1912-04-06</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/hUcD</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Skovgaard 
+Karlsberg. Hillerød. 6 . 4 . 12.
+Hr. direktør E. Hannover!
+Tak for meddelelsen. Dersom
+museet har en passende kasse,
+og De vil besørge det sendt her
+til mig, vil jeg helst have
+det, men ellers kan det gå
+an, at det sættes hen på Den
+frie udstilling, med anmod-
+ning om at det må stå der,
+indtil jeg tager mig af det.
+Sådan må vi vist helst bære
+os ad med tegningerne, selv
+om relieffet sendes hertil.
+Deres ærbødige
+Niels Skovgaard</t>
+  </si>
+  <si>
+    <t>1918-05-07</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/KEIk</t>
+  </si>
+  <si>
+    <t>Foroven under dateringen med blyant med Emil Hannovers hånd: Skovgaard 
+Slotsgade 8, Hillerød. 7 . 5 . 18 .
+Hr. direktør Emil Hannover!
+Tilgiv, at jeg har glemt Deres
+spørgsmål nogle dage.
+Naturligvis må De så gerne
+bringe en gengivelse af billedet i 
+Immanuelskirken i Deres bog.
+Det er i sin tid fotograferet af
+Riise, men han har jo opgivet
+sin forretning, og jeg ved ikke,
+om nogen anden fotograf har over-
+taget pladen, men det kan Riise
+jo give besked om. Skulde
+De imod forventning ikke kunne
+få et fotografi, så har jeg et, men
+jeg ved ikke, om det egner sig så
+godt, det er i hver Tilfælde meget
+stort (omkring 65 cm) og det står
+[2]
+kønt blødt i tonerne, men netop 
+derfor kunde det måske blive
+utydeligt i en stærkt formindsket
+gengivelse, dog det ved jeg ikke,
+og kan De ikke få andet, så er
+jeg villig til at tage det ud af
+rammen og sende Dem det.
+Med venlig hilsen
+Deres Niels Skovgaard.</t>
   </si>
   <si>
     <t>1905-03-09</t>
-  </si>
-[...4 lines deleted...]
-    <t>Niels  Skovgaard</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/tjPA</t>
   </si>
   <si>
     <t>Foroven med blyant med Emil Hannovers hånd: N. Skovgaard 
 Karlsberg, Hillerød 9 . 3 . 05.
 Kære hr. Hannover!
 Jeg lader boghandlerne Lehmann
 &amp;amp; Stage sende Dem en afhandlig [!],
 som jeg har skrevet, og som handlr [!]
 om en ny opstilling af vestgavlens gruppe
 fra Zeustemplet i Olympia.
 De har fra først af stået på den listen
 over de, som jeg vilde sende den til, for
 det var min mening, at De i hvert til-
 fælde skulde have den, men nu melder
 det spørsmål [!] sig, hvordan skal jeg
 få den udbredt, og der trænger jeg 
 rigtignok til, at fok [!] hvis navne har
 vægt, vilde anmelde den. Vil De
 gjøre mig den tjeneste, at læse den igen-
 nem og se, om De ikke skulde få 
 lyst til at anmelde den, De vilde
 derved gjøre mig en stor tjeneste.
@@ -275,208 +367,116 @@
 sent, så vil jeg ikke undslå
 mig, men da jeg bor så
 langt fra Kbh. og ikke
 tør love at kunne komme
 [2]
 til alle de møder, som mulig
 bliver holdt, så finder jeg,
 at D. det er meget uheldigt,
 at valget er faldet på mig,
 og vil synes De skulde se at
 få en anden istedet, hvis det
 er muligt.
 Det papir som brev hvori jeg
 modtager indbydelsen, sender
 jeg herved om ad Dem, og
 dersom De mener, at der ikke
 kan skaffes en anden i mit
 sted, beder jeg Dem lægge
 det i en postkasse, men
 i modsat fald, at brænde
 det.
 Deres 
 Niels Skovgaard.</t>
   </si>
   <si>
+    <t>1901-05-11</t>
+  </si>
+  <si>
+    <t>Joakim Skovgaard</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/TEya</t>
+  </si>
+  <si>
+    <t>Kjære Hr Hannover! På listen står ”Yderligere
+bemærkes at Moder x ejer en Lænestol fra Høyens Hus,
+som Deres (altså min) Moder har syet.” Andet kan jeg
+ikke oplyse om nogen stol hos Høyens.
+Portraitet af Søsteren Ida Const. Hansen fra
+Marstrands auktion må bestemt være det som
+Karl Madsen ejer, hvor hun sidder med forover-
+bøjet hoved. xx
+Studiet til ”Kong Abel søger broderens skatte”
+er vist et min Broder Niels har, rødskægget,
+noget foroverbøjet. Niels bor nu på Karlsberg
+Hillerød.
+Undskyld i hast
+Deres forbundne
+Joakim Skovgaard.
+xx Søsteren på galeriet har ikke været i Faders
+eje.
+x altså Plougs Moder</t>
+  </si>
+  <si>
     <t>1905-12-15</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/j3MZ</t>
   </si>
   <si>
     <t>Foroven under dateringen med Emil Hannovers hånd: N. Skovgaard
 15. 12. 05 .
 Kære hr. Hannover!
 Jeg skal nok komme til mødet på
 mandag, hvis der da ikke indtræffer
 noget uforudset, som hindrer mig, men jeg
 vil meget nødig ind i et forretningsudvalg.
 Mødet på mandag er kl. 8 og kl 9
 går sidste tog til Hillerød, jeg bliver altså
 nødt til at overnatte i Kbh., Selv om
 jeg så tager hjem med første tog den næste
 dag, kan jeg først være hjemme kl
 og da jeg er træt om morgenen i denne tid,
 kan jeg ikke tage med første tog, og kan derfor
 først være hjemme kl. henad 11½. Efter
 den rejse må jeg så hvile, svækling som
 jeg er, og derefter er det snart så mørkt,
 at jeg intet ikke kan male. Der er med
 andre ord 99 af 100 sandsynligheder for at 
 jeg mister tirsdagen. Imorgen skal jeg
 til generalforsamling i den frie og der kom-
 mer let noget andet en anden dag, som jeg
 må rejse ind for. På den måde bliver
 det jeg får bestilt et rent minimum,
 og det er dog virkelig for galt. Kan
 De nu ikke forstå at jeg beder Dem
 endelig om det er muligt at skaffe en
 anden, så jeg ikke skal risikere af og
 til at måtte tage ind og overnatte i Kbh.. [!]
 Jeg kan vel på mødet få besked ved Rohde, 
 om De har fundet en anden. Deres N. Skovgaard.</t>
-  </si>
-[...119 lines deleted...]
-Deres Niels Skovgaard.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -553,51 +553,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/rFQ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TEya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/tjPA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/XuPH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/WKs0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/j3MZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MODe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/uEK9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/hUcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/KEIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/rFQ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/uEK9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MODe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/hUcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/KEIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/tjPA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/XuPH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/WKs0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TEya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/j3MZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -722,394 +722,394 @@
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" s="5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="M6" s="5" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="M7" s="5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="M8" s="5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M9" s="5" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>