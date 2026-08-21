--- v0 (2025-11-10)
+++ v1 (2026-08-21)
@@ -97,50 +97,122 @@
     <t>https://emilhannover.ktdk.dk/d/fRB3</t>
   </si>
   <si>
     <t>München. 6.III.90.
 Kjære gode Ven,
 Jeg tænker De interesserer Dem for at høre et Par Ord om,
 hvorledes vi klarer os i denne rent forbistrede Kulde, – igaar 
 paa 14 Grader! Vi har holdt os foreløbig ved godt Helbred og
 er meget forsigtige. Vi har nogle vældige Filtsko paa
 Benene i Museerne og Tæpper til at dække os til med.
 Alligevel fryser vi i den Grad, at jeg kun kan gjøre Noter
 nogle faa Timer hver Dag, – længere kan jeg ikke føre
 en Blyant med mine stivnede Fingre. Men lidt bedre
 maa det vel blive syd for Alperne. Ca. d. 15de er vi i Florents,
 hvorhen De kan skrive poste restante, hvis De vil glæde os
 … med et Brev. Jeg havde paa Vejen herned, i Berlin, den
 Glæde at erfare bl.a. af forskjellige kyndige Anmeldelser (… af
 Dohme og Rosenberg), at min Bog i Oversættelse er bleven endog
 usædvanlig velvillig optagen i Tyskland. Naar jeg faaer fat i
 nogle af de forstandigere Anmeldelser, og hvis De bryder Dem om
 at læse dem, skal jeg sende Dem dem. Modtag hjærtelige Hilsener
 fra min Kone og Deres hengivne
 Emil Hannover
 [I venstre margen med blyant med Alice Hannovers hånd:]
 Mange Hilsner fra mig!</t>
+  </si>
+  <si>
+    <t>Juli 1892</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Konrad Fiedler</t>
+  </si>
+  <si>
+    <t>Emil Hannover skriver til Dr. Konrad Fiedler i München for at introducere og anbefale Johan Rohde, der gerne vil se Fiedlers malerisamling.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/DbCP</t>
+  </si>
+  <si>
+    <t>Verehrter Herr Doktor,
+Ich erlaube mir Ihnen meinen
+Freund, den Maler, Herrn Johan
+Rohde aus Kopenhagen bestens
+Emil Hannover [visitkortets trykte navn]
+zu empfehlen. Derselbe möchte
+gern Ihre Gemäldesammlung besehen.
+Mit freundlichem Gruß Ihr
+hochachtungsvoll ergebener
+E.H.</t>
+  </si>
+  <si>
+    <t>1893-09-25</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>München</t>
+  </si>
+  <si>
+    <t>Bruxelles</t>
+  </si>
+  <si>
+    <t>Rohde udstillede, blandt andre danske kunstnerkolleger, to malerier på den internationale udstilling i München i 1893. I kataloget er Rohde repræsenteret med kat. nr. 458, Dänische Landschaft og kat. nr. 459, An der Zuidersee.
+Udstillingen omtales mere detaljeret af Rohde i et længere brev til Emil Hannover, 6. oktober 1893.</t>
+  </si>
+  <si>
+    <t>Barnagtig humbug og tysk videnskabelighed - Johan Rohde er i München, hvor den internationale udstilling, han rejste efter at se, har skuffet ham. Men Rohde har også først og fremmest skrevet postkortet for at ønske Emil Hannover tillykke med fødselsdagen, takke for et langt brev og love, at et længere brev følger, når han er hjemme igen.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/62Gk</t>
+  </si>
+  <si>
+    <t>Mandag d. 25-IX-93.
+München. 
+Kjære Ven! Disse
+Linier gjælder ikke for noget
+Svar paa Deres Brev; ere kun en Hil-
+sen til Dem paa Deres Fødselsdag.
+Alle gode Ønsker; godt Mod og godt
+Helbred til at gaa ind i det nye Aar
+med. 
+Tak for Brevet — som jeg slet ikke har Tid
+at udtale mig om — naar jeg kommer
+hjem, skal De høre fra mig — thi hvert
+Minut er optaget her, hvor jeg finder langt
+mere interessant, end jeg kunde tænke mig
+— dog ikke paa den Udstilling jeg rejste efter;
+den er nærmest en Blanding af tysk Viden-
+skabelig, som jeg ikke interesserer mig for, og den
+mest barnagtige Humbug.
+[i venstre margen:]
+Hils Christiansen Venlig Hilsen fra Deres
+Johan Rohde.</t>
   </si>
   <si>
     <t>1890-03-11</t>
   </si>
   <si>
     <t>Leone Battista Alberti
 Anna Ancher
 Michael Ancher
 Alfred Bramsen
 Georg Brandes
 Vilhelm Hammershøi
 Alice Hannover
 Carl Holsøe
 Viggo Johansen
 Julius Langbehn
 Christian Mourier-Petersen
 Julius Paulsen
 Theodor Philipsen
 Joshua Reynolds
 Agnes Slott-Møller
 Harald Slott-Møller</t>
   </si>
   <si>
     <t>Johan Rohde er bekymret for Emil og Alice Hannovers helbred i det kolde München. Han beklager, ikke at have besøgt Hannovers inden deres afrejse, særligt fordi Alice Hannovers helbred er dårligt. Rohde glædes over den positive modtagelse af den tyske oversættelse af Hannovers bog om Watteau. Rohde opfordrer Hannover til at overveje at tage en universitetsgrad. Han takker Hannovers for deres støtte og opbakning til hans arbejde, og han beskriver, hvor svært det til tider er at færdes i det kunstneriske miljø i Danmark. Han giver udtryk for sin misbilligelse af størstedelen af sin samtids danske kunstnere, og for hvordan kun ganske få af hans kolleger har sans for hans egen kunstopfattelse. Afslutningsvis opremses en række nylige begivenheder: Georg Brandes har forelæst, Henrik Bramsen har afholdt udstilling i Kunstforeningen, Slott-Møllers har begge produceret gode værker, og han fremhæver særligt Agnes af de to.</t>
   </si>
@@ -271,1168 +343,86 @@
 Dr. G.B. har talt i en Forelæsning om en ny tysk Bog “Rem-
 brandt som Opdrager” et stort (anonymt) filosofisk Værk.
 — og fremkom med en Opfordring til danske Kunsthistorikere
 om at udgive en moderne Skildring af Alberti. —
 I Kunstverdenen har der været Bramsens Udstilling i Kunstfore-
 ningen. Et Par yderst manierisk, sygelige men naturligvis
 ganske interessante og (for det enes vedkommende) ganske karakter-
 fulde Portrætter af Hammershøj. Mange Billeder af Jul. Paul-
 sen , som viste, at man helst skal have ham i smaa
 Dosis — et uendeligt tarveligt Arbejde af Holsøe, et
 meget daarligt Selvpotræt af Viggo Johansen, og aldeles
 dejlige ældre Ting af Anna og Michael Ancher og
 Philipsen. —
 Har Er henrykt over de møllerske Arbejder (begges)
 der tiltrods for de masser af Fejl, de rummer
 (hendes nu ikke saa mange) er saa uendelig forfriskende
 iblant hele den øvrige Middelmaadighed. —
 Syntes i Dag (imorgen er Indleveringen) ikke, at Hovedet paa Dr. [Brandes]
 var lykkedes; raadede Møllers til at vente og ikke sende det ind. De
 var enige med mig, men mente Dr. vilde gjøre Indvendinger. M. 
 vilde iaften efter Kl 11 gjøre et sidste Forsøg med Ham. Haabede paa
 det vidunderlige — jeg ikke — .
 Mange venlige Hilsener til dem begge. Send et Par Ord. Deres Johan Rohde</t>
   </si>
   <si>
-    <t>1890-03-23</t>
-[...734 lines deleted...]
-  <si>
     <t>1892-07-14</t>
   </si>
   <si>
     <t>Hoorn</t>
   </si>
   <si>
     <t>Hans von Marées</t>
   </si>
   <si>
     <t>Den samler, der henvises til, er Dr. Konrad Fiedler, som ejede et stort antal værker af Hans von Marées, og i øvrigt støttede kunstneren økonomisk. Hannover svarer i sit brev af 17. juli 1892 på Rohdes forespørgsel og sender senere samme måned en anbefaling af Rohde til Fiedler (se udateret brev, anslået juli 1892 fra Hannover til Fiedler).</t>
   </si>
   <si>
     <t>Johan Rohde vil gerne se værker af Hans von Marées i en privatsamling i München. Han skriver til Hannover for at få kontakt til ejeren.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/2bpG</t>
   </si>
   <si>
     <t>Hoorn
 Groote Oost 87
 D. 14 – Juli
 Kjære Ven!
 Jeg vilde gjerne bede Dem gjøre
 mig den Tjeneste at opgive
 mig Adressen paa den Mand
 i München, der ejer Marées
 Ting. Er der nogen Vanskelighed
 ved at faa dem at se? Hvis
 jeg behøver et Kort eller lige
 fra en af hans bekjendte, er De
 nok saa god at sende mig et
 — men det er vel ikke nød-
 vendigt 
 Venlig Hilsen
 Deres
 Johan Rohde</t>
-  </si>
-[...344 lines deleted...]
-Johan Rohde.</t>
   </si>
   <si>
     <t>1893-10-06</t>
   </si>
   <si>
     <t>Ludvig 1.
 Wilhelm 2. af Tyskland
 Laurits Andersen Ring
 Arnold Böcklin
 Rasmus  Christiansen
 Ludvig Find
 Carl Frydensberg
 Alice Hannover
 Cavling Henrik
 Svend  Hørup
 Peter Johansen
 Johannes Jørgensen
 Julius  Lange
 Johan Thomas Lundbye
 Karl Madsen
 Agnes Slott-Møller
 Harald Slott-Møller
 George Frederic Watts
 Margrethe  Wildenrath-Krabbe</t>
   </si>
@@ -1603,131 +593,1556 @@
 Det er mig en stor Glæde at se at Livsaanderne
 atter vaagner hos Dem, at De er saa glad
 ved Paris og Holland — Jeg har haft den Fore-
 stilling tidligere, at De egentlig ikke kunde lide
 de dejlige Nederlande.
 De spørger om Slott-Møllers Forhold til den frie
 Udstilling? Dertil kjender jeg intet, da jeg ikke har
 talt med Slott-M. derom. Hvad har de skre-
 vet til Dem derom?
 Slott-Møllers er kommen mig meget venligt i Møde
 nu ved min Hjemkomst, jeg har imidlertid noget
 ondt ved at komme i det gamle Forhold til dem [—]
 et Brev som det De læste i Tønning kaster saa lange
 Slagskygger. Og ligeoverfor deres Arbejder staar jeg
 saa vanskelig, imellem os sagt synes jeg egentlig ikke
 om dem. De har imidlertid saa meget at kjæmpe med (saa
 megen Modgang og saa mange Uvenner, at jeg ikke kan be-
 kvemme mig til at sige Dem min oprigtige Mening — jeg synes
 det er Synd — og det piner mig at omgaaes med Folk, som
 Venner, imod hvem jeg ikke kan være fuldt ud oprigtig[;]
 dette er en af Hovedgrundene til, at jeg kun sjældent søger
 Slott-Møllers.
 Deres I. R.</t>
   </si>
   <si>
+    <t>1890-06-28</t>
+  </si>
+  <si>
+    <t>Morschach</t>
+  </si>
+  <si>
+    <t>Arnold Böcklin
+Anselm Feuerbach
+Konrad Fiedler
+Max Klinger
+Julius  Lange
+Karl Madsen
+Hans von Marées</t>
+  </si>
+  <si>
+    <t>Hannovers befinder sig i Schweiz, hvor vejret er dårligt, og de keder sig. De regner med at være hjemme igen indenfor et par uger. Hannover misbilliger Lange og Madsens reaktion på Rohdes artikel om Charlottenborgudstillingen. Han har stadig sympati og respekt for Lange, men Madsen står ham efterhånden fjernt. Hannover er spændt på at se Langes reaktion i kølvandet på en række afhandlinger, han planlægger at publicere (om Anselm Feuerbach, Hans von Marée, Arnold Böcklin og Max Klinger) - alle tre kunstnere som Hannover ikke regner med vil falde i Langes smag. Hannover har under et besøg hos Konrad Fiedler i München set værker af Feuerbach og blev ved samme lejlighed opmærksom på et stort antal værker af Hans von Marées. Igen i Napoli stødte han på en udsmykning af Marées, og blev her bestyrket i sin lyst til at skrive om ham. Fiedler har forsøgt at udbrede kendskabet til Marées, men hans bestræbelser er ikke blevet mødt med interesse. Feuerbach var ifølge Hannover udsat for stor kritik i sin samtid, men var den af sin generations malere, der bedst har forstået og videreført den italienske kunsts storhed. Hannover lykønsker Rohde med den kritik, han selv har været genstand for derhjemme - det er tegn på, at Rohde er på rette vej.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/maCz</t>
+  </si>
+  <si>
+    <t>Hotel Frohnalp. Morschach pr. Brunnen, 
+via Luzern
+Schweiz
+Kjære gode Ven,
+Jeg blev saa rørt over midt i 
+et Anfald af Kjedsomhed at modtage
+Deres Brev, at jeg strax skriver til Dem
+igjen. Forresten er det ogsaa lidt for
+at slaa Tiden ihjel. Døgnet igjennem 
+har det regnet; man bærer næsten
+her Skyerne paa Hovedet. Vi boer
+… paa et stort Hotel, næsten ene,
+uden Bøger til at læse i og uden
+Arbejde. Vi venter kun paa et
+Creditiv for at komme herfra, thi
+her er aldeles ikke godt for min
+Kone, og jeg selv bliver syg, naar
+jeg ikke har noget at bestille. Om
+14 Dage tænker jeg, vi er hjemme
+igjen. 
+[2]
+Jeg synes aldeles ikke om, at
+Lange og Madsen har skældt
+Dem ud for Deres Afhandling.
+Jeg er kommen saa langt bort
+fra den sidste, at jeg aldeles ikke
+mere formaaer paa den store
+Afstand at følge hans Udvikling,
+som forresten heller ikke mere
+interesserer mig synderlig. Derimod
+gjør det mig altid ondt at høre,
+naar Lange har været dum
+eller i daarligt Humør. Og han 
+kan være baade det ene og det
+andet, ligesaa vel som han kan 
+være prægtig og rar og … dobbelt
+Gange saa klog, som vi andre.
+Nu skal De se et Styr, der 
+[3]
+bliver med Lange, naar jeg med
+det første faaer skrevet nogle Af-
+handlinger om nogle Kunstnere,
+hvis Kurs ikke er stor hos Lange,
+– af den Grund først og fremmest,
+at han ikke kjender noget til dem.
+Det er Böcklin, Feuerbach og
+Marées. Den sidste kjender De
+formodentlig ikke noget til; jeg
+selv kjendte end ikke hans Navn,
+før jeg i Februar Maaned kom 
+til München. Det var en ung
+Kunstner, som aldrig udstillede,
+som levede paa Kant med alt
+og alle, stolt og energisk uden 
+Grænser, fornem til det Yderste
+i sine Bestræbelser, svag af Helbred,
+[4]
+ude af Stand til nogensinde
+at gjøre noget helt færdigt. Han
+døde ganske ung. For at se nogle
+Billeder af Feuerbach kom jeg en
+Dag i München op til en rig
+Privatmand i München, en
+Dr. Fiedler. Da jeg havde set
+dine Billeder og vilde til at
+gaa, saa jeg tilfældig igjennem
+en aaben Dør et Billed hænge
+i et andet Værelse, – et Billed
+af nogle nøgne Figurer paa
+en mørkegrøn Baggrund, saa
+slaaende stort i Opfattelsen,
+at jeg øjeblikkelig bad om at
+se det nærmere. Ejeren fortalte
+mig saa, at det var af en
+Kunstner, hvis Navn jeg
+[5]
+formodentlig aldrig havde hørt.
+Marées hed han, og Fiedler havde
+i en anden Etage en hel stor
+Sal bedækket fra øverst til nederst
+med hans Billeder. Jeg blev der nogle
+Timer. Jeg har aldrig i mine Dage
+set noget, der paa en Gang var
+saa mislykket, saa ufærdigt,
+saa slet stundom, og dog paa
+samme Tid saa stort og genialt. 
+Jeg omgikkes med Planen om
+at skrive derom, men opgav
+den atter, til jeg i Neapel
+saa en Bibliothekssal, som
+Marées havde dekoreret med
+Fresker. De havde alle Münchener-
+Billedernes Fortrin og næsten
+ingen af deres Fejl. Jeg gjenoptog
+saa Planen om at skrive om
+Marées og indlemme en Studie
+over ham i en samling Afhandlinger, 
+[6]
+jeg haaber at komme til at
+udgive samlede til Vinter. Jeg
+medbringer til Kjøbenhavn en
+Samling Facsimiler efter Marées
+Billeder hos Fiedler, som denne
+har ladet t gjøre paa egen Be-
+kostning for at gjøre Marées’
+Navn bekjendt i videre Kredse.
+Han har sendt Værket som Gave
+til de fleste tyske Kunstakade-
+mier og fra de fleste faaet
+det tilbage igjen enten med
+nogle Skældsord eller uden
+anden Motivering end den,
+som laa i selve Tilbagesendelsen.
+De, som har faaet Deres Øren
+fint uddannet for slige Hændelser
+vil allerede deraf kunne forstaa
+[7]
+at Navnet Marées er af dem, 
+der er værd at huske.
+Jeg véd ikke, om De kjender mit
+andet Æmnes, Feuerbachs Kunst
+og Skæbne. Ham ærgrede Idioterne
+ihjel; det var i Wien. Og dog er
+han den af alle moderne Malere,
+hvis Stræben har været mest i 
+Slægt med alt det Ophøjede og
+Store, som Idioterne pligt-
+skyldigst beundrer med deres
+Bædiker i Haanden, naar de
+færdes i Italiens Samlinger. Ingen
+har i vore Dage næret saa
+høje Forestillinger om Menneske-
+skikkelsens Skjønhed, som netop
+Feuerbach. Pint af Fattigdom og
+krænket af den infameste ”Kritik”
+har han efterladt sig en Slags
+[8]
+Dagbog, som lyner af Hovmod og
+Foragt samtidig med at den strømmer
+over af de bitreste Klager. I sin Slags et
+af de smukkeste og personligste Skrifter,
+jeg kjender.
+Endelig er der Böcklin, om hvem Lange
+en Gang naadig skrev til mig: ”Jeg ind-
+rømmer, at Böcklin i landskabelig
+Henseende har ydet noget godt”. Ogsaa
+Klinger skal med i min Samling
+Afhandlinger. Troer De saa ikke nok, 
+at Lange bliver vred, vred for Alvor? –
+Jeg lykønsker Dem til de smagfulde
+Prædikater, man har givet Dem, thi
+det synes jo, at man kan kjende den
+rette Vej til Hæder dérpaa, at der i
+Grøften ligger Folk, som raaber Skælds-
+ord efter En.
+Nu ringer Klokken til Aftensmad.
+Det er den ene af en Morschach-
+[9]
+Dags Begivenheder. Den anden er,
+naar Klokken ringer til Middags-
+mad.. Ellers er her lydløst stille, – 
+med Undtagelse af Regnen, som
+falder ustanselig og laver smaa
+Vandfald paa Bjærget udenfor vort
+Vindue.
+Men nu maa jeg slutte. God
+Lykke med Billederne og hjærtelige
+Hilsener fra min Kone og
+Deres hengivne
+Emil Hannover
+De maa for resten 
+helst ikke tale
+om mine Arbejds-
+planer.
+28.VI.90.</t>
+  </si>
+  <si>
+    <t>August 1891</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen</t>
+  </si>
+  <si>
+    <t>Viborg</t>
+  </si>
+  <si>
+    <t>Godfred  Christensen
+Alice Hannover
+Julius Paulsen
+Johan  Rohde
+Agnes Slott-Møller
+Harald Slott-Møller
+J.C. Stockholm</t>
+  </si>
+  <si>
+    <t>Den Hirchsprungske Samling</t>
+  </si>
+  <si>
+    <t>Rasmus Christiansen er efter nogle forskellige opholdssteder nu i Viborg, hvorfra han skriver til Emil Hannover. Han takker for nogle særtryk, Hannover har sendt ham tidligere på sommeren, og roser hans anmeldelser af Rococo-udstillingen og et indlæg om en anonym udstilling arrangeret i København. Christiansen fortæller, at han ved et tilfælde har mødt Johan Rohde i Viborg, og han kan derfor viderebringe Hannover lidt nyt fra Rohde om ægteparret Slott-Møller. Videre fortæller Christiansen om sit igangværende arbejde med et dyremaleri, om salget af et billede, han har udstillet i München, og om ønsket om nyt, fransk læsestof til låns fra Hannover.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/I8yP</t>
+  </si>
+  <si>
+    <t>Nørgaard pr Viborg Aug 91
+Kjære Hannover!
+Undskyld min lange Tavshed. Jeg
+burde forlængst have skrevet og takket
+for de Særtryk af Deres Afhandlinger
+som De var saa elskværdig at skaffe mig.
+Men jeg havde lige afsendt et længere
+Brev til Dem ved Modtagelsen og
+saa trak det længere og længere
+ud, fordi jeg et Par Gange har skiftet
+Opholdssted med den deraf flydende
+Forstyrrelse. Nu har jeg for en Uges-
+tid siden slaaet mig til Ro her ved
+Viborg, hvor jeg agter at forblive indtil
+min Hjemrejse til Kjøbenhavn til Efter-
+aaret. Hvorledes har De og Deres Kone
+det? — Forhaabentlig godt, tiltrods for den
+megen Fugtighed som vi ihvert Fald
+her paa Egnen har været plaget af i den
+sidste Tid. Først her er det lykkedes mig
+[2]
+at faa fat i Deres Afhandlinger om Rococo-
+udstillingen, da jeg har været forhindret
+fra at holde “Politiken” i Juli Maaned.
+En ublandet Fornøjelse havde jeg af at
+læse Deres Indlæg til Hrr: Stockholm i An-
+ledning af hans Anonyme Udstilling,
+som fra først af, da jeg hørte om den,
+har staaet for mig som noget ubegribelig
+meningsløst noget. Især Navneforbindelsen
+Paulsen og Godfred Christensen. Hvorfor
+skal Censuren ikke ogsaa være anonymt —
+eller Udstillingslokalet? — Ja for det var
+naturligvis Dem, som havde skrevet ovennævn-
+te Indlæg? — Da jeg den første Dag efter
+min Ankomst her til Viborg dryssede
+om paa Gaden uden Maal og Med,
+ser jeg pludselig gamle Rohdes filosophi-
+ske Galionsfigur rage op over et stort
+Flyttelæs med Sengklæder, Kufferter og Ma-
+lerrekvisiter, som langsomt bevægede sig
+hen ad Gaden, trukket af et Par smaa
+[3]
+spinkle Hedebokrikker. Stor Gjenkendelses-
+scene midt paa Gaden til Opbyggelse for
+de nærværende Viborgkinesere, hvorpaa
+Rohde meddelte mig, at han var paa
+Rejse fra Karup til Aarhus i Anled-
+ning af en hul Tand som i flere
+Dage havde plaget ham, hvorfor han
+havde bestemt sig for at rejse med hele
+sin Habengut ned til en Ven i Nærhe-
+den af Aarhus, Doktor Elmquist, for der
+at blive plejet og kureret. Heldigvis var
+Tanden elskværdig den Dag i Viborg, saa
+at vi tilbragte en meget behagelig Dag
+med at spise til Middag og lede efter
+et Opholdssted til mig. Om Aftenen
+rejste han videre til Aarhus. Han havde
+den Dag havt Brev fra Slott-Møllers, som
+da opholdt sig i Randers, hvor Fruen male-
+det noget paa en Bro mellem 3 og 5 om
+Morgenen. Det smager næsten af Niels Ebbesen.
+Senere skulde de til Gjerrild, hvor de
+[4]
+vistnok vilde slaa sig ned for Resten af
+Sommeren. Ellers vèd jeg intet af
+Interesse at melde. Jeg maler for Tiden
+en stor Tyr og nogle Køer. Jeg har
+først lige begyndt, saa jeg tror endnu
+at det bliver udmærket. — Jeg savner
+meget stærkt nogen fransk Lekture,
+da alt hvad jeg havt med mig er sluppen
+op, men jeg undser mig næsten ved at bede
+Dem om noget, da De allerede har havt
+saa megen Ulejlighed af mig.
+De har vel hørt at mit Billede i München
+er solgt?
+Jeg haaber nu at De ikke vil hævne
+Dem ved en lige saa lang Tavshed, men
+at De ved Lejlighed vil spendere et
+Par Ord paa mig for at holde mig lidt
+à jour med Sagernes Stilling i Hoved-
+staden.
+En venlig Hilsen til Dem og Deres
+Kone fra Deres hengivne
+R. Christiansen.</t>
+  </si>
+  <si>
+    <t>1891-12</t>
+  </si>
+  <si>
+    <t>Arnold Böcklin
+Poul S. Christiansen
+Vilhelm Hammershøi
+Peter  Hansen
+Joris-Karl Huysmans
+Peder Severin Krøyer
+Johannes Larsen
+Odilon Redon
+Fritz Syberg
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Willumsens her nævnte udstillingsaktiviteter i Paris omtales i brev fra Willumsen til Rohde 11. december 1891.</t>
+  </si>
+  <si>
+    <t>Rohde takker for to brevkort fra Hannover. Han har nyt fra Willumsen, der har været hos Odilon Redon i Paris for at skaffe et par litografier på bestilling af Rohde. Han undrer sig over, at en så anerkendt kunstner som Redon må leve i fattigdom. Rohde har været hos Krøyer, og de to har talt om et af hans store strandbilleder og har diskuteret frembringelsen af store stemningsbilleder. Arnold Böcklins arbejdsproces kom de også ind på. Willumsen har valgt at sende hele 15 billeder hjem til Den frie Udstilling, på trods af at han er blevet opfordret af 20 kolleger i Paris til at deltage i en udstilling der i foråret 1892. Rohde kan desuden berette, at Hammershøi har kopieret et græsk relief i Louvre. Han omtaler positivt fynbomalerne på Kunstforeningens udstilling, og i München er et selvportræt af Syberg blevet godt modtaget samme sommer. Rohde fortæller afslutningsvist, at han for tiden læser meget om Italien. Han ser frem til at se Hannover - og hans fotografisamling.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ynWv</t>
+  </si>
+  <si>
+    <t>Tirsdag Aften Dec. 1891
+Kjære Ven! Tak for Deres to Brevkort,
+baade det, der handlede om min Sundhed,
+og det der meddelte mig, at Goncourts Raderin-
+ger vare at faa tilkjøbs. Jeg skrev strax
+til Frankfurt men har endnu ikke hørt,
+om de endnu ere at erholde.
+Jeg havde i Dag et Par Linjer fra Willum-
+sen, der havde været ude hos Redon for at faa
+fat i et Par Lithografier, som jeg havde
+bedt ham at skaffe mig (blant andre et
+Portræt af des Esseintes, som var udsolgt, men
+som jeg nok alligevel faar et Aftryk af)
+underlige Forhold, at en saa fremragende 
+Kunstner i en kunstelskende By på 2 Mil-
+lioner skal sidde paa sin Kvist og skil-
+linge sine Værker ud til Venner og Bekjendte.
+[2]
+Jeg var forleden Dag ude hos Krøyer; han
+bad mig udtale mig om et stort Strandbillede
+(Aften ved Skagen med nogle meget smaa Figurer
+paa) og vi kom da til at tale om, 
+hvorledes man skulde male saadanne store
+Stemningsbilleder (vi blev forøvrigt enige om
+at Fremgangsmaaden var ligegyldig), og
+han nævnede saa tilfældigvis Böcklin.
+Jeg spurgte ham da, om han viste noget
+Authentisk om hans Malemaade, og han
+fortalte mig da, at han engang havde omgaaedes
+en græsk Maler, der var en god Ven
+af Böcklin og nok havde været sam-
+men med ham i Italien. Og denne
+Græker havde fortalt, at Böcklin malede
+sine Billeder efter Hukommelsen i sit Atelier,
+idet han i det højeste benyttede nogle
+smaa Tegninger gjort efter Naturen.
+[3]
+Willumsen skriver forøvrigt, at han sender 15
+forskjelligartede Arbejder hjem til “den frie”,
+skjønt han af “20 Kolleger” i Paris er bleven
+opfordret til at deltage i en Udstilling
+i Paris i Marts-April (en Udstilling hvor-
+fra “al gammel Kunst er udelukket”!!).
+Men han vil nu slaa et Slag paa
+Vesterbro først, skjønt han meget gjerne
+vilde slutte sig til “de 20”.
+Han omgaaedes Hammershøj, der har
+“kopieret et græsk Relief paa Louvre”. Hvad
+det vil sige, ved jeg ikke (mm modeleret?)
+han føjer saa til, at han troer nok, 
+“at Paris vil indvirke paa den Familie”.
+Familien Hammershøj!!
+——
+Jeg haaber De studerer Kunstforeningens Udstilling,
+at vi ved Lejlighed kan studere drøfte Muligheder.
+A... Syberg, Peter Hansen, Poul Christiansen
+og Johan[nes] Larsen interesserer mig meget — jeg har
+nu rigtignok kun været der en Aften.
+[4]
+Man fortæller mig at Sybergs Selvportræt skal
+have vakt nogen Opsigt i München i Sommer,
+og at han skal have faaet flere Anmodninger
+om Reproduktionsret — højst mærkeligt — Bil-
+ledet finder jeg for resten betydeligt.
+Nu kommer De vel snart ind — Jeg glæder
+mig til at kigge ud til Dem i Deres gamle
+Hule — som jo nok vil forekomme lidt
+lille nu — Det kan jo ikke nægtes, at
+den Lejlighed, De har i Lyngby er langt
+bedre; men jeg savner dér, hvad der gjør
+en Bolig hyggelig.
+Jeg bestiller forresten ikke andet i denne Tid end
+at læse om Italien; naar De nu kommer
+ind slipper De derfor ikke for at vise mig
+Deres store Photographiskat, som jeg saa
+tidt har haft Lyst til at pløje igjennem.
+—
+Haaber Konen har det godt, og at hun ikke
+græder alt for meget, fordi hun skal flytte.
+Venlig Hilsen fra Deres
+Johan Rohde</t>
+  </si>
+  <si>
+    <t>1893-10-31</t>
+  </si>
+  <si>
+    <t>Paris</t>
+  </si>
+  <si>
+    <t>Henry de Groux
+Julius  Lange
+Richard Muther
+Edmond Sagot</t>
+  </si>
+  <si>
+    <t>Hannover lader vide at han har fået kunsthandleren Edmond Sagot til at sende to litografier af Henry de Groux til Rohde. Hannover beholder gerne den ene, hvis Rohde ikke vil have begge, selvom han ikke er vild med de Groux. Hannover spørger hvad Rohde synes om hans seneste artikel om Julius Lange. I øjeblikket arbejder han på en anmeldelse af Richard Muthers afsnit om dansk kunst [i "Geschichte der Malerei im 19. Jahrhundert III", München, 1894, s. 198-261]. Hannover beder Rohde holde tæt om dette. Han har til sin overraskelse opdaget at hans tyske er habilt nok til at blive trykt.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/P3Ay</t>
+  </si>
+  <si>
+    <t>Kjære Ven,
+Jeg har ladet Sagot sende Dem to Litografier
+(8 og 6 fr) af Henry de Groux. Hvis De ikke vil have
+dem begge, skal jeg ved min Hjemkomst over-
+tage den ene. Jeg troer forresten ikke, jeg sværmer
+meget for ham.
+Tak for Deres Brev. Jeg skal snart skrive nærmere
+til Dem. Var De meget uenig med mig i Artiklen
+om Lange? Men ikke sandt, den var ganske
+snildt skreven? Jeg sidder og anmelder Muthers
+Afsnit om Danmark. De husker nok at tie om
+mit Forhold til denne Sag. Jeg har med Forbavselse
+opdaget, at det tyske, jeg kan skrive, kan trykkes.
+Venlige Hilsener, Deres hengivne
+E.H.
+Paris d. 31.X.93</t>
+  </si>
+  <si>
+    <t>1890-03-23</t>
+  </si>
+  <si>
+    <t>Firenze</t>
+  </si>
+  <si>
+    <t>Sandro Botticelli
+Georg Brandes
+Rasmus  Christiansen
+Alice Hannover
+Erik Henningsen
+Julius Langbehn
+Julius  Lange
+Karl Madsen
+Sophus Schandorph
+Agnes Slott-Møller
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Alice Hannover er stadig syg, men parret vil vente med at konsultere en læge, til de befinder sig i Rom. Hendes tilstand påvirker dem begge en del. Når Hannover har ladet sin Watteau-bog oversætte til tysk, er det for at kunne sammenligne udlandets reaktion med de hjemlige kritikeres. Hannover har opgivet tanken om at tage en universitetsgrad. Han har for meget om ørerne, og mener at han er blevet for gammel til det. Og dog kunne han godt tænkte sig den anerkendelse og indflydelse, der følger med. For Hannover er det især glæden ved at skrive om kunst, der driver hans værk. Han er efter eget udsagn mindre interesseret i, hvad andre måtte synes om det, han foretager sig.
+Hannover er på sin Italiensrejse blevet overbevist om den ældre kunsts storhed. Særligt fremhæver han Botticellis "Venus' fødsel" og "Foråret" i Uffizierne. Johan Rohde er en af de få kunstnere hjemme, der ikke forekommer Hannover ligegyldig i sammenligning. Hannover er mere kritisk indstillet overfor Harald Slott-Møllers kunst. Han betvivler ægtheden af den og mener ikke, at Slott-Møller ville være der, hvor han er nu, uden Agnes Slott-Møller. Hannover antyder i øvrigt nogle forbehold overfor venskabet med Harald Slott-Møller. Hannover har respekt for Agnes Slott-Møllers bestræbelser som kunstner, men er ikke begejstret for hendes fortolkning af historiemaleriet. Han har hørt om Julius Langbehns "Rembrandt som opdrager" (1890) mens han var i München, men han har ikke læst bogen. Han vil gerne høre, hvad Brandes har at sige om den. Han beder i det hele taget om nyt hjemmefra og vil gemme nærmere beskrivelser af den italienske kunst til et senere brev. Erik Henningsen er nabo til Hannovers i Firenze, men de er ikke på talefod.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/kGfn</t>
+  </si>
+  <si>
+    <t>1
+Kjære Ven,
+Hjærtelig Tak for Deres elskværdige Brev. Jeg skal besvare dets Spørgsmaal
+først. Hvad min Kones Helbred angaaer, kan jeg intet sikkert sige Dem, men det
+er ikke godt; hun skranter stadig, men om det er Brystet véd jeg ikke. Jeg vil
+ikke lade hende undersøge paa Ny, før vi om 14 Dage kommer til Rom. En Læges
+Udtalelser har paa os begge, men mest paa hende, en saa stor psykisk Indvirkning,
+at jeg ikke vil give os en hvilkensomhelst Læge i Vold her. I Rom er der en dansk
+Læge. Nogle siger, han er en Klodrian, andre at han ikke er det. Men man kan
+dog bedre tale med en dansk Læge end med en Udlænding. Fortvivlende vilde det være, om
+hendes Bryst var blevet værre end ved vor Afrejse. Den Ængstelse, som har bemægtiget
+os begge, har allerede grebet saa forstyrrende ind i vor Tilværelse, der var saa velsignet
+tryg og fredelig. Men jeg haaber dog stedse. Ogsaa haaber jeg, Luften her maa gjøre
+hende godt; Den er mild og blød og ikke en Gang i Kirker og Museer er her
+synderlig koldt.
+Nogen praktisk Betydning tiltroer jeg ikke min Bogs Modtagelse i Tyskland.
+Naar min Kone oversatte den (det var hele Bogen og lidt til) var det væsentligst 
+for at gjøre en Prøve: jeg vilde høre, hvad andre sagde om mig end dem der-
+hjemme, af hvilke jo navnlig Lange … – Det være sagt uden Bebrejdelse mod
+ham – har været uvillig til at indrømme mig en Begavelse i mit Fag. Dernæst
+vilde jeg ogsaa gjærne prøve at vise andre, at man burde lade sig oversætte for
+at blive maalt med andre Maal end alene med de hjemlige. – Da De spørger
+mig, om jeg har opgivet alt Universitetsstudium, maa jeg svare uforbeholdent Ja.
+Til Undskyldning har jeg kun, at jeg gider ikke. Jeg gaaer med saa mange Opgaver
+i Hovedet, som trænger paa og vil behandles, at der ikke kan være Tale om
+[2]
+2
+at lægge dem til Side for Studier, der vilde være mig en Kval. Jeg troer
+desuden ikke, mit Helbred kunde slaa til til Examenslæsning. Jeg er sejg og 
+stærk af Helbred, naar det gjælder om at gjøre noget, jeg har Lyst til, men
+jeg troer ikke, jeg kunde taale at arbejde med Stof, for hvilket jeg ikke
+nærer Gran af Interesse. Naar man er over 20 Aar er man vist ude af Stand
+til at arbejde mekanisk, naar man først én Gang er hørt op dermed. Men
+naturligvis vilde det være rart at have en Doktorgrad og bære Nøglen til et
+Universitetsauditorium i sin Lomme. At man kan faa Autoritet uden en
+akademisk Grad synes mig oftere bevist: vide t.Ex. Karl Madsen.
+Engang imellem synes jeg jo nok, det kunde være rart at være en anset Mand 
+hjemme, nyde Tillid i de Kredse, hvor man jeg brød mig om at eje den, have en
+Myndighed, hvor det gjaldt noget godt, der skulde reddes, eller noget slet, der skulde
+tilintetgjøres. Men til andre Tider – og jeg troer nok, det er oftest – taber jeg
+aldeles Troen paa at kunne udrette noget hjemme til Fordel for andre, og min
+eneste Tanke er da den: jeg vil skrive om Kunst, fordi jeg holder saa for-
+skrækkelig meget af Kunst og fordi jeg holder saa meget af at skrive
+ned, hvad jeg tænker, og skrive det saa smukt, som jeg formaaer. Og
+hvorfor egentlig forlange andet af mig. De maler jo dog ogsaa kun,
+fordi De selv har Glæde deraf, fordi De slet ikke kan lade være. Hvis
+saa andre kan glæde sig over Deres Maleri eller over min Bog, er det
+jo glædeligt for os, men betingende for vor Virksomhed er det da ikke.
+Derfor kan jeg ikke ret forstaa, hvorfor De sætter saa megen
+[3] 
+3
+Pris paa min Sympathie for Deres Arbejde. Men da De nu allerede
+taler derom, vil jeg sige Dem, at De ganske sikkert slet ikke aner, hvor
+megen Pris, jeg sætter paa Deres Billeder fra i Sommer. Naar jeg tænker
+paa, hvad jeg i det sidste Aar har set af dansk Kunst, er jeg tilbøjelig til
+at være overbevist om, at det (kasserede) Landskab med Kirken, som jeg saa
+hjemme hos Dem, er det bedste af det alt, – dét, der rummer – ikke de mest
+glimrende, men de mest ædle Værdier. Jeg ser overhovedet i Deres Kunst
+den Intelligens, som jeg savner allevegne ellers hos Malerne hjemme. Maaske alene
+Fru Slott-Møller ejer noget af den, men derom senere. Netop paa denne
+Rejse i Italien, som i Paranthes bemærket tydelig nok gjør Epoke i
+min Hjærne, er det blevet mig saa aldeles klart, hvor intelligente frem for
+alt de gamle Malere har været. Smæltende bløde Kvindehjærter har de 
+haft, men sandelig ogsaa en Forstand, en Smag, saa kræsen, saa nobel,
+saa uddannet og forfinet i Ordets bedste Betydning! De har Ret i, at de er
+Bønder derhjemme, og at Bønder ikke bliver Kunstnere før de er hørt
+op med at være Bønder. Og De kan tro, at naar man en Dag staaer i 
+Ufficierne foran Botticellis Venus og saa tænker paa dansk Kunst, – ja 
+saa bliver den En ret ligegyldig paa dens faa Undtagelser nær. Tro nu ikke,
+jeg vil smigre Dem ved at nævne Dem som én af disse Undtagelser. Jeg
+finder i Deres Billeder en saa udpræget og overordentlig Forstand paa, hvad
+Kunst er [tre streger under ordet], at jeg er Dem inderlig taknemlig derfor og nærer de allersikreste
+[4]
+4
+Forhaabninger om, at De vil gaa af med Sejren over alle Vanskelighederne.
+Jeg er ikke aldeles sikker paa det samme med Møller. Naar
+jeg nu tænker paa hans Billeder (som jeg erindrer meget nøje i den
+Form, hvori jeg saa dem ved min Afrejse) forekommer de mig ikke
+ganske ægte. De har tildels de glimrende Værdier; men mon de ædle?
+Her er ikke Plads til Begrundelser, men jeg tilstaaer, at jeg troer, at havde han ikke
+ved sin Side den ubetinget stort skaarne og af Naturen ægte funderede
+Begavelse, som hans Kone er, saa var han en Klokke, der altid
+vilde ringe Alarm og gjøre Spektakel, men om Tonens Renhed
+vilde være saa stort som Alarmen, ved jeg ikke. Men dette er naturligvis
+en aldeles privat Betragtning; De véd jeg holder meget af Møller, skjøndt
+jeg ikke er blind for, han ... er af dem, man ikke kalder sin Ven uden
+at der rinder En en Gysen ned ad Ryggen, – for kommende Tider, men
+forresten er jeg ham taknemlig for det Vindpust, han fører med sig,
+naar han kommer ind i min Stue. Og maaske tager jeg ogsaa Fejl af
+hans menneskelige Værd: jeg er navnlig – maaske ikke med Urette –
+blevet noget skeptisk overfor de mange Venskaber i den By Kjøbenhavn.
+Overfor Fru Slott-Møller derimod nærer jeg en udelt
+Ærbødighed. Hendes Billed var sandelig ikke godt, men det var …..
+….. – næsten helt – paa den rette Vej.
+[5]
+5
+Egentlig talt har jeg for mit Vedkommende ikke nogen stor Begejstring
+for den Form af Historiemaleri, som Fru Slott Møller[!] har valgt sig.
+Jeg finder den altfor kvasi-objektiv paa den ene Side og paa den anden
+Side dog ikke nær nok objektiv. Forstaaer De, hvad jeg mener? Jeg kan ikke
+tro andet end, at det unægtelige Temperament, hun ejer, maatte kunde
+slaa anderledes Gnister paa et andet Omraade end det, hun her har
+udset sig. Hvad mener De? Men jeg bøijer mig dybt for hendes Bestræbelser
+i dette store og energiske Billed. –
+Den Bog om Rembrandt, De omtaler, har jeg set, men ikke læst. Den
+var meget paa Tale, da jeg var i München, og allerede i 2det Oplag. Hvor-
+ledes lød Brandes’ Appel i den Anledning til os danske Kunsthistorikere?
+Nu venter jeg at høre snart lidt om Deres nye Billeder, om Cen-
+surens seneste Bedrifter o.l. Vil De hilse Møllers og Christiansen
+baade fra os og fra Schandorph, som boer ved Siden af os, og som
+er god og rar. Vi er en Del sammen med ham. Tak Chr. for hans
+Brev og besvar en Forespørgsel fra ham derhen, at vore Penge
+endnu langtfra er slupne op. Men vi bruger dem ogsaa kun til
+at spise (vældigt) for og til Fotografier.
+[6]
+6
+Ja, nu skulde jeg jo egentlig først til at fortælle Dem om
+vor Rejse og om al den vidunderlige Kunst, vi har set. Men jeg
+tænker mig, De nu har nok af mig og helst vil gjemme Resten
+til en anden Gang. Men hvor forresten begynde og hvor ende for at
+give Dem en Forestilling om al denne Herlighed! Da jeg havde skrevet
+de første Sider af dette Brev var Botticellis Venus det bedste, jeg endnu
+havde set paa min Rejse. Men nu, Dagen efter, har jeg allerede set
+noget endnu bedre, et Vidunder mellem alle Vidundere af Kunst:
+Botticellis ”Foraaret”. Aa, man kunde blive gal af Henrykkelse
+foran dét Billed!
+Vi har været nu i Verona, Padua og Bologna, og herfra Florents
+gaaer vi over Siena og Orvieto til Rom, hvor vi tænker at
+blive en Maaned. Hvis De skriver, kan De skrive posta
+restante, og har De Tid, kan de[!] glæde os meget ved snart igjen
+at lade os høre fra Dem. Min Kone sender hjærtelige Hilsener, 
+ligesom Deres hengivne
+Emil Hannover
+jeg modtog først Deres 11/3 daterede
+Brev igaar, d. 22/3. Firenze.
+[I højre margen:]
+E. Henningsen boer her hos samme Dame som vi. Jeg skal ved Lejlig-
+hed fortælle Dem, hvorledes han ser paa Malerier i Gallerierne. Forresten
+har vi intet at gjøre med ham; vi hilser ikke en Gang paa hinanden.</t>
+  </si>
+  <si>
+    <t>1909-10-25</t>
+  </si>
+  <si>
+    <t>Gudmund Hentze</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/Ss2F</t>
+  </si>
+  <si>
+    <t>München 25 Okt 1909
+[med blyant i Hannovers hånd:] Hentze
+Kære hr
+Emil Hannover!
+De kunde gøre mig en stor Tjeneste ved at
+give mig Deres Anbefaling til at søge det
+Raben|Lewetzauske Fondt. Det er den
+sidste Frist den 1ste November har N.V. Dorph
+skrevet mig til, saa jeg vil bede Dem, hvis De
+vil være saa elskværdig, at sende Anbefa-
+lingen til min Svigerinde Frk. Gunhild An-
+dersen Fælledvej No 12 2. København, hun
+leverer den ind for mig. Jeg bor stadig her
+i München og det gaar mig for saa vidt
+ganske vel, som jeg er rask – usædvanlig
+rask – og arbejder meget. Men det er svært 
+at komme ind et fremmed Sted, sælge noget,
+og jeg har ikke flere Penge end jeg havde i
+Danmark. Jeg har udstillet en hel Del,
+paa Secessions-Udstillingen i München,
+i Kunstforeningen i Hamburg, i München,
+hos Richter i Dresden og i Frankfurt am
+Main hos Bangert men Billeder kan
+ikke sælges. Jeg har som De ved – jeg tilbød
+mig i sin Tid at sende Dem Bogen – for
+Eugen Diederichsen i Jena illustreret Im-
+provisatoren og siden Andersens Æventyr
+(kommer snart), i Sommer har jeg for
+G.B.N.F. ill. Marie Grubbe. Nu
+slider jeg i det med Reclamearbejde,
+det har ikke været mig muligt 
+[fortsættes s. 3]
+[s. 2]
+[med blæk i Hannovers hånd:]
+Hr. Gudmund Hentze har fra München sendt
+mig en Anbefaling Anmodning om en Anbefaling
+til det Raben-Levetzau’ske Fond, som han
+agter at søge. Foranlediget heraf skal jeg
+gærne udtale, at Hr. Hentze hører til de
+talentfuldeste af vore yngre Kunstnere, og at han
+navnlig paa Bogillustrations Omraade synes mig at have lagt usædvanlige Evner
+…. for Dagen. Men han[s] Liv har hidtil været
+en haard Kamp snart mod Sygdom, snart
+mod Nød, og ogsaa ogsaa i München, hvor han
+for Tiden opholder sig i det Haab gør Forsøg paa at slaa igennem
+.. som Tegner, synes er hans Situation i høj Grad truet.
+Han er da Efter min Overbevisning er han da
+med baade i Kraft af sit Talent og sin
+ulykkelige Stilling værdig til al den Støtte, der
+kan ydes ham. 
+[s. 3]
+[fortsat fra s. 1]
+at finde andet og bedre, men med mine
+Pengesager ser det meget, meget sløjt
+ud og nu vil jeg forsøge om jeg ikke
+ogsaa en Gang kunde faa nogle
+Penge gennem Stipendium, jeg 
+har aldrig været saa lykkelig før 
+at kunne faa. Dorph vil støtte mig
+og Knud Larsen har i sin Tid lo-
+vet – uopfordret at ville støtte mig,
+nu har jeg skrevet til Martin Nyrop 
+– om han vil – og nu vil jeg bede
+Dem, hvis De vil og kan, om at give
+mig Deres værdifulde Støtte. Helt
+uqualificeret til at faa Stipendium
+kan jeg dog umulig være.
+Med venlig Hilsen
+Deres ærbødige
+Gudmund Hentze.
+Kaiserstrasse 274 München.</t>
+  </si>
+  <si>
+    <t>1909-11-27</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/i5ou</t>
+  </si>
+  <si>
+    <t>München den 27 Nov. 1909
+[med blyant i Hannovers hånd:] Hentze
+Kære hr Emil Hannover!
+Tak for Deres Anbefaling til det Raben-Levetzau-
+ske Legat, jeg haaber – men tror ikke – at
+jeg faar det, jeg har en Følelse af at jeg staar uden-
+for Rækkerne naar der uddeles Legater, men
+maaske jeg tager fejl. De havde Ret, naar
+De skriver i Deres Anbefaling, at jeg havde en
+vanskelig Tid i München, hvor vanskelig
+kunde De ikke vide, men det gaar mig ikke
+godt her, jeg har et slet Greb paa Livet, daar-
+ligere end de fleste, maaske det ogsaa kom-
+mer af at jeg ingen velhavende Slægt eller
+Venner har, naar jeg saa tjener daarligt i et
+Par Maaneder har jeg ikke ét Menneske som
+kan og vil hjælpe mig over Vanskeligheden
+og maa selv lade de værste Næringskatastrofer
+udlade deres Lyn over mit og mine nærmestes
+Hoveder – det er det der sker nu. Og det vilde
+være forfængeligt at tro, at i en fremmed By
+alt stod rede for en, det er vanskeligt at faa
+Lov til at yde sit Arbejde og München har
+endnu staaet mig lukket, den maa først 
+dirkes op. Men det skal gaa. Jeg har slidt
+i det de sidste Maaneder og har haft mange
+Skuffelser, nu sender jeg min Kone og min lille
+Dreng til Danmark, de vil bo sammen med
+[i venstre margen:]
+Værst af det hele er det dog, at jeg føler mig saa inderligt knyttet
+til dansk og Danmark, en ren ulykkelig Kærlighed er det. Og tragi-
+komisk som al ubesvaret Kærlighed – endda uden Strømper
+[2]
+en Søster af min Kone og jeg behøver ikke at
+skaffe saa mange Penge saa maa det vel gaa
+naar jeg er alene. Jeg har lært meget i den Tid
+jeg nu har været ude, har faaet et helt an-
+det Farvesyn, nu maa jeg se at komme til
+Paris, som ene kan jeg bo i et lille Værelse,
+og se moderne Kunst. Ja, det er ingen pol-
+stret Tilværelse jeg fører og jeg er nu 34 Aar gam-
+mel, burde vel egentlig være videre, men jeg
+klager ikke, for den Lykke at være Kunstner
+maa man kunne lide ondt. – Nu er 
+min Udgave af Andersens Æventyr kommen
+ud paa Diederichsens Forlag. Jeg har endnu
+ingen Exemplarer faaet sendende, men har
+set det i en Butik her i München, men
+faar vel snart fra ham. Og nu kommer
+paa G.B.N.F. ”Gudmund Hentze-Udgaven”
+af Marie Grubbe, vil De, hvis De synes om
+mine Tegninger, skrive om den i Politiken?
+Jacobsen er jo god nok. Det krillede mig i
+Mellemgulvet (De kender den synkende Fornem-
+melse) da jeg fik Cirkulæret fra Forlaget,
+jeg havde holdt mig beskedent i Baggrun-
+den, havde ikke skrevet mit Navn paa
+[indskud mellem linjerne:] vidste intet om at Forlaget [indskud slut]
+Titelbladet og ikke paa Tegningerne og e-
+[indskud mellem linjerne:] vilde kalde Udgaven saadan [indskud slut]
+gentlig der det min Natur imod at træde frem
+, [!] jeg forsvandt helst selv bag mine mere
+og mindre gode Tegninger, men man maa jo
+frem paa Arenaen tænkte jeg og værre
+havde det dog været, havde man kaldt Udga-
+ven for ”J.P. Jakobsen Udgaven af Gudmund Hetzes
+Tegninger”.
+[i venstre margen:]
+Altsaa Tak for Deres Anbefaling og venlig Hilsen
+fra Deres ærbødigst hengivne Gudmund Hentze.</t>
+  </si>
+  <si>
+    <t>1892-08-25</t>
+  </si>
+  <si>
+    <t>Alice Hannover
+Henrik Pontoppidan
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Konvolutten fra Hannovers seneste brev til Rohde har været vedlagt dette brev, for at vise, hvilke omveje, det var på, før det nåede frem til rette adressat.</t>
+  </si>
+  <si>
+    <t>Johan Rohde har haft sin bror og far med på "Rekreationstour" i Holland, London og Paris. Rohde vil selv videre til Italien, men sommerheden har fået ham til gøre holdt i Golling nær Salzburg, hvor han besøger Henrik Pontoppidan og hustru. Her glæder han sig over Emil Hannovers fremskridt med sin bog om Chresten Købke. Perioden finder han grundlæggende kedelig, men han forventer, at Hannover kan gøre stoffet interessant. Hvad angår Rohdes egne rejseoptegnelser, som Hannover løbende modtager, minder Rohde om, at han er rejst ud som kunstner og skriver som ditto - ikke som kunsthistoriker. Rohdes brev slutter her; en eller flere sider må mangle.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/UNBD</t>
+  </si>
+  <si>
+    <t>Adr. Hr. Henrik Pontoppidan 
+Golling bei Salzburg
+Oesterreich
+D. 25 August 92
+Kjære Ven! Tak for Brevene. Den lange Afbrydelse fra min
+Side ligger i, at jeg har været “paa Rejse”. — min Fader
+trængte til en lille Rekreationstour og tog derfor sammen
+med min Broder ned til Holland og besøgte mig, hvorefter
+vi sammen var et Par Dage i London og Paris. Saa
+tog jeg ad Italien til, men er af en ganske forskrækkelig
+Varme bleven standset her i Golling, hvorhen jeg var taget
+for paa Vejen at besøge Henrik Pontoppidan, der bor her med
+sin Kone. Hvor længe jeg nødes til at opholde mig her, ved
+jeg naturligvis ikke, men jeg haaber da i næste Uge at kun-
+ne slippe herfra; Varmen kan da ikke blive ved. Min Vej
+gaar da hurtigst muligt til San Gimignano, hvor
+jeg har tænkt mig Muligheden af at ville kopiere noget
+og senere til Florents.
+Jeg modtog mens jeg var i Holland et Brev fra Dem, som
+jeg ikke har svaret Dem paa. De fortæller mig der,
+at De har fuldført Halvdelen af Bogen; dette glæder mig
+meget, jeg troede De havde meget mere tilbage; det skal
+blive morsomt til Vinter at tale om den. Jeg længes nu
+meget efter at De skal faa denne forhaabentlig gode
+Bog om god gammel Dansk Kunst ud, blant andet
+Grund fordi jeg haaber den vil give Dem et godt Ryg-
+stød. De fortæller mig, at De maa gjøre en Tour til
+Berlin i Anledning af Bogen; ja jeg kjender yderst lidt
+til Berlin og slet intet til Dresden (hvor der maaske godt
+kunde findes noget), men for mig er der to Steder, der
+mere end andre minder om en Del af det, jeg mener,
+[2]
+De vil behandle, og det er Thorvaldsens Museum og München.
+— jeg var her i München for kort Tid siden paa Gjennemrejse
+nærmest for at se *Marées, Böcklin og den skrækkelige Udstilling
+og tænkte da meget paa Dem og Deres Bog. Der Jeg vil 
+ikke sige, at det Indtryk jeg fik af München var af det bedste
+— jeg kjedede mig lumsk, men naar jeg gik omkring i Byen,
+sad paa Restaurationerne eller svedte paa Samlingerne[,] havde
+jeg akkurat samme Fornemmelse, samme Indtryk som naar jeg
+en varm Solskinsdag befinder mig paa 1ste Sal i Thorvaldsens
+Museum ): formodentlig i den Periode, som De har beskjæf-
+tiget Dem med. Jeg haaber ikke at De decourageres ved at høre,
+at jeg finder denne Periode kjedelig — jeg kunde tænke mig at
+De gjorde det samme — ; thi som Willumsen engang sagde i en
+anden Forbindelse “man kan skildre kjedelige Mennesker overordent-
+lig morsomt og interessant”. —
+I dag fik jeg efter et Par Dages Tour i Bjergene, hvorhen vi var
+tagen for at kjøle os af, et andet Brev fra Dem; Jeg har indlagt
+Konvolutten da det maaske kan more Dem at se en Del af dets [brevets] Ople-
+velser. Efter at have passeret de paa Konvolutten optegnede
+Steder gik det til Kjøbenhavn og havnede hos en anden Mand
+end undertegnede, denne Mand sendte det saa videre i en ny Konvo-
+lut, indtil det til sidst fandt mig her. 
+—
+Hvad der i dette Brev var mig en stor Glæde at se, var Meddel-
+sen om Deres Kones Velbefindende. Send hende mine bedste
+Lykønskninger og Hilsener.
+—
+Med Hensyn til min “Journal” da maa De mindes, at jeg ikke er rejst
+ud som Kunsthistoriker, men som en Maler der vil se den Udvikling[,] hans
+Fag har naaet i Udlandet, i modsat Fald vilde min Rejse og Arbejde
+være anderledes anlagt. Jeg har naaet min Hensigt og set — jeg kan godt
+sige umaadelige Masser af Kunst. For at hjælpe lidt paa Hukom-
+melsen har jeg — med stor Ulyst (paa Rejser er det ikke morsomt at arbejde
+paa den Maade) skreven en Huskeseddel, det er den jeg sender dem [Dem]. Naar vi
+——
+* da jeg antager at det interesserer Dem at vide, hvad jeg synes om Marées,
+skal jeg blot her bemærke, at jeg er meget glad ved ham; mere andet Sted.
+[resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1909-12-09</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/Owo9</t>
+  </si>
+  <si>
+    <t>[med blyant i Hannovers hånd:] Hentze
+München 9. December
+1909
+Kære hr Emil Hannover
+Tak for Deres venlige Brev, det er godt for
+mig at mærke, at jeg har Venner. – Ja 
+jeg er ikke glad, ikke tilfreds, hvad værst er
+heller ikke med mig selv. De har Ret i hvad
+De har set, mine Tegninger koster mig Kva-
+ler, Sjælskvaler, tit arbejder jeg i Pine og
+sjælden i Lyst. Jo ældre jeg bliver – og nu
+er jeg i den Alder hvor andre har Ro –
+jo mere kæmper jeg med mig selv. Tro
+ikke at jeg overdriver naar jeg nu fortæller
+Dem at jeg kan græde af Fortvivlelse og
+ligge sløv timevis derefter. Jeg spørger da
+mig selv alvorligt, hvad har Du som Du 
+vil male, har Du et Motiv, et nok saa
+ringe saa vil jeg sige Dig fri, men Ma-
+leren har intet. Og dog kan jeg ikke 
+undlade at tegne og male men det er 
+som om det var onde Aander som drev
+mig til det. Ingen kan sige mig saa
+haard og ond en Dom om mine Arbejder,
+jeg kan jo dømme tifold saa ondt. – Har
+andre det ikke saadan, lider de ikke, 
+gaar de med Glæde daglig til deres Ar-
+bejde, lægger sig glade til Hvile? Det eneste
+som trøster mig er den Følelse at jeg ud-
+vikles i Forstanden, jeg har lært umaa-
+delig meget som Maler i de 1½ Aar, jeg
+nu har været i Tyskland. Jeg har nu
+lært saa meget, at jeg véd at jeg har væ-
+ret en Idiot, aandssvag, at _Maler_kunsten
+har været mig en lukket Bog, det har
+jeg lært gennem de franske Impressio-
+nisters Billeder som jeg har set her og i 
+Berlin, hvor jeg boede forforrige Vinter.
+Men den Gang forstod jeg det ikke som nu,
+jeg saa kun de smukke Farver som jo
+[i venstre margen:] 
+Jeg ved fra Siegfried Wagner, at De har lagt et Ord ind for mig for Kristiansborgs Udsmyk-
+ning, jeg vilde være meget glad om det blev til noget, jeg skrev i sin Tid (for et halvt
+Aars Tid siden) til Arkitekten og tilbød min Hjælp men fik aldrig Svar.
+[2]
+i sig selv fryde et Malerøje. Grun-
+den, Aarsagen til disse Farver er først 
+gaaet op for mig i München ved at
+se de tyske Maleres fortvivlede Skade-
+hop for at efterligne den franske Flugt. 
+Nogle af Münchenerne imiterer ganske raat, 
+men netop hos de originaleste og bedste –
+den bedste er for mig Leo Putz, ser jeg ret
+Forskellen mellem dem og dem som
+fransk Kunst. Den gode Münchener 
+Kunst er fed og bred og velbehagelig,
+De kender hans fede, bare Piger som gasser
+sig paa Ryggen med en Rejseplaid under 
+sig i det Grønne. Men altsaa, Maler
+vil og maa jeg blive og til Paris maa jeg,
+først og fremst, der har jeg ikke været
+endnu. Desværre er jeg nødt til foreløbig
+at blive i München, jeg er bunden til 
+et Atelier som først kan siges op til
+1ste Jan med 5 Maaneders Varsel og des-
+uden har jeg Gæld som jeg ikke kan væer
+bekendt at løbe fra. Altsaa maa jeg
+blive her og søge at opfylde mine Pligter,
+lykkes det mig ikke – hvad det ikke
+ser ud til – maa jeg lade mig pante
+og hælde ud, men saa beholder jeg jo
+knap Skjorten paa Kroppen. Men saa
+rejser jeg saasnart jeg kan da. Min
+Kone og mit Barn er for en Uges Tid
+siden rejste til København og bor
+der sammen med en Svigerinde af mig.
+Jeg er altsaa her ganske alene som
+da jeg var ganske ung, og lige saa fattig
+som da. Jeg lever her som Eneboer, spiser
+Figen, Snegle og Ræddiker, steger mine
+Kastanier drikker Vand og Vin dertil.
+Jeg ryger ikke og drikker kun sjælden Øl.
+[i venstre margen:] 
+Jeg skriver i Dag til Peter Nansen og vil De skrive ham, at han sender Dem et
+Indbundet Exemplar af Marie Grubbe, men forøvrigt tror jeg han enten alt 
+har gjort det eller har i Sinde at ville gøre det, Bogen er nemlig endnu ikke kommet
+indbunden ud.
+[3]
+Jeg bliver slankere hver Dag. Forresten 
+er jeg saa rask som jeg ikke har været i 
+ti Aar og det er jeg blevet her i München,
+naar jeg har siddet lidt springer jeg op og 
+gør Arm og Benbevægelser, jeg gaar ogsaa
+nu i Svømmebad, springer i det kolde
+Bassin, er aldrig forkølet, min kroniske
+Bronchitis er ved at høre op, det volder
+den dejlige rene og høje Alpeluft, som 
+spores lige her til München – De skrev
+jeg maatte ogsaa gærne fortælle Dem
+naar der hændte mig noget glæde-
+ligt – altsaa min Sygdom, den tunge
+Uaand som har hvilet over mig siden
+min tidlige Ungdom, synes at skulle
+vige. Og med den legemlige Sundhed
+vil jeg maaske i min Kunst blive
+sundere. Naar blot jeg saa ikke bliver
+bestandig syg af Klimaet, syg af Kunsten i Dan-
+mark, hvis jeg vender Næsen hjem.
+Der er – og det føler jeg naar jeg læser dan-
+ske Aviser – Kælderluft i Danmark
+og skal jeg blive der aarevis bliver jeg
+stadig syg, det føler ved jeg vist. Og fra Stipendiet
+kan jeg ingen Hjælp vente, det ser 
+jeg klart, det Raben-Lewetzauske er
+vel nu uddelt, Jeg havde, foruden fra
+Dem, Anbefalinger fra Nyrop, fra Zahrt-
+mann, fra Dorph og fra Knud Larsen.
+Og mange Købere har jeg da heller ikke
+haft i Danmark, jeg har i de sidste
+Aar nærmest levet af Tiggeri og Platten-
+slagerier og for at undgaa det rejste jeg,
+Jeg tænkte at mit Talent skulde have
+hjulpet mig til at kunne klare mig
+ved mine Hænders Gerning, men mit
+Haab er slaaet fejl. Foreløbig i 
+[i venstre margen:]
+Det gør mig uhyre ondt at De ikke synes om min Andersens
+Æventyr, det var et stort og alvorligt Arbejde fra min Side, men 
+som det første Illustrationsarbejde i mit Liv havde jeg 
+[i margenen foroven:]
+ikke nok Erfaring og nu vilde jeg kunne ordne det bedre.
+[4]
+Kunde De ikke tænke Dem et Menneske i 
+Danmark, som skulde ville bestille
+hos mig Visen om Aage og Else i 5 smaa
+Billeder lignende dem som jeg har malet
+til Peter Hansen og andre. For 120 Kr for alle
+vil jeg male dem og De vil blive meget
+skønne, Visen har ligget mig paa Sinde 
+i mange Aar og nu kan jeg male den. 
+Den bliver ikke i gammel ”Stil”, jeg vil
+fange Sommernatten ind gennem min
+Erindring, jeg kunde gøre det meget
+smukt, men jeg har ikke Kaar til
+at samle mig om det. Det er Maane-
+ders Arbejde og jeg skal leve. Kender
+De en dansk Mand som har Penge
+og som vil give dem ud paa mig og
+mit Arbejde, han kunde faa et Billede
+hver Maaned og behøver ikke at være
+bundet, hvis han ikke syntes om det
+første. Ellers har jeg et lille Billede, med 
+Motiv fra Boccaccio ”Døden i Rosenhaven”
+som jeg har malet forrige Vinter og har
+haft udstillet paa Secessionen her,
+maa min Svigerinde bringe Dem det,
+hvis De synes om det og hvis De ken-
+der nogen som De kunde tænke Dem
+vilde købe det for 150 Kr, da vilde De
+gøre mig en Tjeneste ved at forsøge at
+sælge det for mig. Men – jeg betoner det –
+jeg vil hverken nu eller hvis jeg følger
+Deres Raad og vender hjem paa nogen
+Maade drage Dem til Ansvar (som De skriver
+i Deres Brev) det er en af de Ting, som
+ligger fjærnest fra min Natur, at klage
+mig og vælte Ansvaret over paa andre,
+jeg er egensindig, men bærer paa alt
+Ansvar selv, men jeg vil være Dem altid
+[i venstre margen:]
+taknemlig for hvad De kan og vil gøre for mig.
+Deres hengivne Gudmund Hentze</t>
+  </si>
+  <si>
+    <t>1892-07-17</t>
+  </si>
+  <si>
+    <t>Silkeborg</t>
+  </si>
+  <si>
+    <t>Arnold Böcklin
+Anselm Feuerbach
+Konrad Fiedler
+Hans Thoma
+Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>Emil Hannover omtaler en række værker, som kunsthandler Fiedler skulle have i sin samling. Kun Feuerbachs "Iphigenia" er identificeret (en af maleriets tre versioner). Se noten i transskriptionsteksten.</t>
+  </si>
+  <si>
+    <t>Emil Hannover glædes ved at læse Johan Rohdes hjemsendte rejseberetning fra Holland. Han beklager samtidig sit forrige brev, hvori han bl.a. har brokket sig over forholdene på Silkeborg Kuranstalt (se brev 27. juni 1892 fra Hannover til Rohde). Han befinder sig stadig i Silkeborg og keder sig bravt. Det uinspirerende miljø er uegnet til at arbejde i, og han tager derfor til København næstkommende lørdag. Han oplyser derudover Rohde om, at samleren Konrad Fiedler har skænket sine malerier af Hans von Marées til staten, men opfordrer ham alligevel til at opsøge Fiedler, som har værker af Böcklin, Thoma og Feuerbach. Han foreslår også, at Rohde tager omkring Frankfurt am Main for at se værker af Hans Thoma.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/A2la</t>
+  </si>
+  <si>
+    <t>Silkeborg Kuranstalt
+17-VII-92.
+Kjære Ven,
+Tak for den sidste Sending. Jeg
+gjennemlæser Deres Journal med
+største Interesse og er Dem overmaade
+taknemlig for den. Tak ogsaa, fordi
+De tog mit altfor gnavne Brev saa
+fornuftigt; jeg har fortrudt at have
+ærgret Dem med det. jeg vilde nu
+gærne for at gjøre det godt igjen
+skrive Dem et langt og pænt Brev,
+men jeg har aldeles intet at meddele
+Dem af glædeligt eller overraskende.
+Det kan jo næppe interessere Dem
+at vide, at der er en lille Frue
+mellem Kurgæsterne som elsker
+mig med en rørende Kærlighed, og som
+jeg kysser af Medlidenhed, og som er 
+saa ufarlig for mit Hjærte, at min
+Kone og hun er de bedste Venner.
+Jeg forsikrer Dem, det er en ren Idyl,
+naar vi tre er sammen
+[i venstre margen:] v. Goghs Breve har jeg ikke forskrevet.
+[2]
+I den sidste Tid har jeg ganske nedlagt
+Arbejdet; Luften herovre er saa tæt
+af Idiotisme, at jeg ikke finder den
+egnet til Produktion. En lille Op-
+muntring for os har det dog været,
+at Zeuthen er kommet herover for
+nogle Uger. Han har været her i 14
+Dage, og vi er i den Tid komne
+til at holde meget af ham og har
+været meget sammen med ham. Nu
+paa Lørdag rejser han, og samtidig
+rejser jeg til Kjøbenhavn for at arbejde
+lidt i fuldkommen Ro. Jeg haaber,
+De kommer til Kjøbenhavn til
+Efteraaret og kan læse lidt af
+min Bog. Jeg har nu omtrent den
+halve skreven i en foreløbig Form,
+som jeg ikke vil udarbejde nærmere,
+før jeg har faaet lidt at høre om,
+hvad De og et Par andre mener. 
+[3]
+Der er navnlig et Kapitel om Danskerne
+i Rom, som indeholder en ny – og jeg
+haaber rigtig – Opfattelse af Italiens Be-
+tydning for vor Malerkunst. For
+samme Kapitels Skyld bliver jeg vist for-
+resten nødt til at lægge Vejen fra Kjøben-
+havn tilbage til Silkeborg over Berlin.
+Marées Billeder er af Dr. Conrad
+Fiedler i München blevne skænkede til
+Staten nu for nylig, og saa vidt jeg ved
+var det Meningen, de skulde finde
+Plads paa et Sted i Omegnen af München,
+der hedder Schloß Schleißheim eller
+noget lignende. Jeg vil imidlertid an-
+befale Dem at besøge Fiedler, hvis han
+ikke er bortrejst. Han ejer et Portræt
+af sin Hustru malet af Böcklin, et
+lille Genrebilled af samme, et Par
+Arbejder af Thoma, Feuerbachs Ifigenia
+o.a. Manden har altid vist sig meget
+elskværdig mod mig, saa jeg antager
+mit Kort kan være Dem til nogen
+[4]
+Nytte. Hvis De lægger Vejen over
+Frankfurt a. M. skulde De ikke for-
+sømme at se nogle Væggebilleder af
+Thoma i en Café zum Schwan (eller
+Café Cygne) paa Rossmarkt, bag
+Gutenbergmonumentet, troer jeg. Paa
+samme Torv boer en Kunsthandler
+ved Navn Prestrel, der undertiden har
+Billeder af Thoma, som jeg forresten 
+ikke beundrer synderlig. Men der er
+fortrinlige Ting i de omtalte Væggebilleder.
+Han boer vist iøvrig[sic] selv i Frankfurt.
+Hvad er det for et Grundskud,
+De har faaet? Jeg troede, De havde
+Været uden for alle Projektilers
+Rækkevidde og var afrejst i god For-
+staaelse med Fjenden.
+Lev nu vel, lad os snart høre fra 
+Dem og lidt om Deres Planer for den
+nærmeste Fremtid. Modtag de
+venligste Hilsener fra min Kone
+og Deres hengivne
+Emil Hannover</t>
+  </si>
+  <si>
     <t>1893-10-15</t>
-  </si>
-[...1 lines deleted...]
-    <t>Paris</t>
   </si>
   <si>
     <t>Andreas Aubert
 Charles Frederik Hinné
 Peder Severin Krøyer
 Karl Madsen</t>
   </si>
   <si>
     <t>Hannover besvarer Rohdes forespørgsel [se brev fra Rohde til Hannover 11. oktober 1893] angående oplysninger om Galleribestyrelsens sammensætning og indkøbspraksis. Hannover kan ikke umiddelbart hjælpe dermed, men foreslår et par andre som muligvis kan skaffe informationer, nemlig C.F. Hinné, Andreas Aubert, P.S. Krøyer og Karl Madsen. Hannover slår dog fast, at han heller ikke mener indkøbet af moderne kunst er tilfredsstillende i udlandet. Hvis de får brug for fremskaffelse af oplysninger i Paris hjælper han gerne, men ellers ser han sig helst fri for at gå ind i sagen.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/dCI3</t>
   </si>
   <si>
     <t>15.X.93
 Inden jeg fik afsendt mit Brev, modtog jeg
 Deres Linjer af 11/10. Deres Anmodning sætter mig
 noget i Forlegenhed; jeg ved næmlig ikke det
 allermindste om de Forhold, man søger op-
 lyst, og jeg har oprigtig talt grumme lidt Lyst
 til at begynde en stor og vidtløftig Korrespon-
 dance paa fremmede Sprog for at faa noget
 desangaaende at vide. Jeg kunde maaske skaffe
 Dem Oplysninger fra Dresden, München og Berlin,
 men jeg troer, der maa være andre, som meget
 lettere kan gjøre det.
 Saaledes kunde maaske Hinné faa Meddelelser
 fra München; Aubert fra Dresden (lige som han
 kan give Oplysninger om Christiania); i Stockholm
 har Madsen Bekjendtskaber; i Paris Krøyer. Men
 jeg synes forresten at saadanne Oplysninger, selv
 om de tilsyneladende er hensigtssvarende, maa
 benyttes med stor Forsigtighed, thi jeg kjender ikke
 noget Galleri i Verden, hvor Indkjøbet af moderne
 Kunst kan kaldes mønsterværdigt.
 Endnu en Hilsen,
 Deres
 E.H.
 Ja, Meningen med ovenstaaende Linjer var
 allene den, om jeg kunde faa Lov at slippe for
 videre Tiltale i denne Sag? Skulde man
 virkelig behøve mig til en eller anden Henvendelse
 f.Ex. her i Paris, er jeg naturligvis alligevel til
 Tjeneste</t>
   </si>
   <si>
-    <t>1893-10-31</t>
-[...29 lines deleted...]
-Paris d. 31.X.93</t>
+    <t>1909-05-18</t>
+  </si>
+  <si>
+    <t>Peder Severin Krøyer</t>
+  </si>
+  <si>
+    <t>Venedig</t>
+  </si>
+  <si>
+    <t>Albert Besnard
+Franz von Stuck
+Anders Zorn</t>
+  </si>
+  <si>
+    <t>Krøyer udstillede mere end fyrre af sine vigtigste figurbilleder og portrætter på Venedigs ottende bienneale "Ottava esposizione d'arte della citta di Venezia", 22. april til 31. oktober 1909. Biennalen var det år bygget op omkring fem, særligt inviterede kunstnere: P.S. Krøyer, Albert Besnard, Anders Zorn, Franz von Stuck og Ettore Tito. Krøyer var derfor i Venedig midt i maj, hvorfra nærværende brev til Hannover er skrevet, men rejste efter et kort ophold via Basel hjem til Skagen igen. Det var hans sidste udlandsrejse, da han døde i Skagen i november samme år. Ti dage før hans død havde hans udstillede værker fået hård kritik - næppe med hans kendskab - i det italienske tidsskrift La Voce. Se f.eks. Hornung, "Peder Severin Krøyer", Forlaget Palle Fogtdal 2002; Saabye (red.), "Krøyer, i internationalt lys", Den Hirschsprungske Samling og Skagens Museum 2011.</t>
+  </si>
+  <si>
+    <t>Krøyer er i Venedig under den ottende biennale, og han sidder "under de grønne Træer, med en Carafon herlig Hvidvin foran mig." ved den udstillingsbygning, der fra april til oktober bl.a. huser en lang række af hans værker. Han har netop læst - og takker for - en anmeldelse, som Hannover har skrevet om ham. Krøyers venner, kunstnerne Albert Besnard og Anders Zorn er også inviteret til udstillingen og er i Venedig på samme tid som Krøyer. Det samme gælder Ettore Tito og Franz von Stuck. Krøyer slutter brevet af med nogle betragtninger over de andre kunstnere. Mest beundrer han Bernard og Zorn, selvom han ikke anser deres her udstillede værker for deres bedste.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/3hI2</t>
+  </si>
+  <si>
+    <t>[brevet er skrevet med blyant, bortset fra de allerførste ord. Foroven med blyant i Hannovers hånd:]
+Krøyer
+modt: 23 Maj
+Tirsdag d 18de Mai 1909
+Kjære Emil Hannover
+Jeg sidder her
+i Sommer – nej – den Pen man
+har givet mig er umulig – jeg 
+tog min Blyant.
+Altsaa – jeg sidder
+her udenfor Udstillingsbygningen
+under de grønne Træer, med
+en Carafon herlig Hvidvin foran
+mig. Og jeg har lige læst
+hvad De har skrevet om mig
+i Kataloget.
+Jeg trænger til
+at sende Dem et Par Ord
+til Tak fordi De har skre-
+vet om mig som De har
+gjort – Venezianerne – og de
+mange Andre der læser Kata-
+loget vil se sympathiske 
+paa min Udstilling efter
+at have læst Deres Artikel
+[2]
+Altsaa – Tak for det!
+Det er overhovedet et
+morsomt Stævne her mellem
+Besnard, Zorn og mig –
+Stuck er lidt udenfor det Hele 
+– hans ”Krigen” er jo nok
+et ganske betydeligt Billede 
+– men som Helhed – nej. 
+Italieneren Tito er forresten
+flink – det er en Mand 
+med Mod og Humeur.
+Men Besnard Zorn og jeg
+staar alligevel hinanden
+nærmere – jeg beundrer ial-
+fald dem begge – men
+har unægtelig set betyde-
+ligere Ting af dem begge
+end netop her.
+Jo – jeg trængte blot
+til at sende Dem et Par
+Ord og haaber at De mod-
+tager dem i bedste Mening
+Deres
+P.S. Krøyer</t>
+  </si>
+  <si>
+    <t>1891-09-17</t>
+  </si>
+  <si>
+    <t>Nicolai Abildgaard
+Theodor Bang
+Alice Hannover
+Jens Juel
+Peter Paul Rubens
+Hans von Marées
+Oscar Wandel
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Rohde har erfaret, at Hannover befinder sig i Aarhus, og Rohde ærgrer sig over, at han selv nu er i København, da Hannover ellers kunne være taget til Ribe for at mødes. Han er begejstret for Hannovers afhandling om Hans von Marées - det forekommer ham at den er endnu bedre på tryk end i håndskrift. Rohde fortæller, at han har brugt 18 alen lærred over sommeren, men udtrykker utilfredshed med de billeder, han har produceret: "Desværre staar Kvaliteten i omvendt Forhold til Kvantiteten". Videre i brevet opfordrer han Hannover til at besøge Østergaard nær Aarhus, da der befinder sig en del hollandske malerier og værker af Juel og Abildgaard. Rohde fremhæver særligt en version af Rubens "Den fulde Silen". Wandel har tidligere opfordret Rohde til at se, om der skulle være noget af interesse for en udstilling i Kunstforeningen.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/xE28</t>
+  </si>
+  <si>
+    <t>[i arkets venstre margen – fortsat fra s. 4, afslutningen på brevet:]
+Men tag nu Derhen, at vi kan faa at vide, hvad om der er noget der duer
+Jeg fortrød, at jeg ikke engang, da jeg i Sommer kom der i Nærheden, tog derhen for
+at se den ordentlig efter. — Deres Kone siger at Brevet skal strax afsted for
+at Naa Dem.
+Derfor i al
+Hast
+Venlig Hilsen
+fra Deres
+hengivne 
+Johan Rohde
+D. 17-IX-91.
+Nyhavn 22.
+Kjære Ven!
+Jeg havde for lidt siden Besøg af Deres
+Kone, som jeg syntes saa ret rask og tilfreds
+ud. Hun fortalte mig den overraskende
+Nyhed, at De befandt Dem i Aarhus.
+— Det ærgrede mig lidt, at jeg nu atter
+sad her i Nyhavn; thi der havde dog
+maaske været lidt Haab, nu at jeg
+kunde have set Dem i Ribe, om jeg
+havde været der — der var et og andet
+som dog nok var en halv Dags Rejse
+værd for Dem at se i denne By.
+Jeg sendte Dem forleden et Brevkort
+hvorpaa, der vist stod at De skulde faa
+Brev fra mig. Hvad jeg vilde Dem
+var nærmest at sende Dem en Tak
+for Deres Marées-Afhandling, som
+jeg syntes er aldeles udmærket —
+[2]
+jeg ved ikke, om De har omarbejdet den i nogen
+væsentlig Grad, eller det er fordi Tryk altid
+gjør et andet Indtryk paa mig end Skrift
+— men jeg Deres Afhandling, som jeg i Manuskript 
+fandt meget vellykket, synes mig nu dog
+langt bedre. Det er vel noget af det bedste
+De har gjort.
+Jeg blev saa glad ved at læse den, at jeg
+vilde sende Dem en Hilsen igjennem
+en Studie herovre fra (jeg mener fra Ribe)
+jeg var ogsaa nogle Gange ude og malede
+forskjellige Ting, men det blev noget tarveligt
+noget, som jeg ikke vilde sende.
+—De spurgte mig, hvad jeg har gjort i 
+Sommer — ja jeg har konsumeret saa
+meget Lærred som aldrig tilforn.
+18 □ Alen som jeg med Mellemrum har
+modtaget fra Vinkel [= Winkel] er forbrugt, foruden
+en Del Panneaus, hvortil min Snedker
+har leveret Tømmeret. Desværre staar
+Kvaliteten i omvendt Forhold til Kvan-
+[3]
+titeten, og det er kun yderst middelmaa-
+dige Ting, jeg bringer hjem med mig.
+Det har imidlertid været min Opgave
+at male saa iaar at male saa meget
+som muligt efter Naturen for at have
+noget at staa imod med.
+——
+Grunden til at jeg skynder mig med
+at skrive Dem til, mens De er i Aarhus
+er den, at jeg vil opfordre Dem til
+at tage ud paa en Gaard, der findes
+i Nærheden og se paa ... nogle gamle Bille-
+der.
+Gaarden hedder Østergaard og ejes af
+en cand. jur. [Bang] — en Mand paa et
+halvt hundrede Aar. Den er beliggende
+en halv Mils Vej fra Stationen Malling
+ved Odderbanen. (Malling ligger en Times
+Kjørsel fra Aarhus). Men det er mulig,
+De paa andre Maade kan komme dertil,
+[4]
+hvilket De formodentlig kan faa at vide
+i Aarhus.
+Der findes en Del gamle Hollandske
+Billeder og en Del Billeder af Juul [i.e. Juel]
+og Abildgaard blant andre.
+Det er nogle Aar siden, jeg var der paa
+et kort Besøg, saa jeg tør ikke udtale
+mig om Billedernes Værd, men jeg vilde
+gjerne have, at De skulde se, hvad der var
+— Der findes blant andre et Billede, som
+er en Variant af det bekjendte Silen-Billede3
+i München, og som udgives for en ægte Ru-
+bens. Herom tør jeg ikke udtale mig, men
+Billedet staar for mig som et ganske
+interessant Billede. Det skal i sin
+Tid have været paa Kunstakademiet
+og er havnet paa Østergaard efter først
+(af Sædelighedshensyn) at være bleven beskaa-
+ren ....
+Wandel bad mig i Sommer (pr Brev) i den
+Tro, at jeg boede i Nærheden, om at tage hen og
+se, om der kunde være noget af Interesse for
+Kunstforeningens Udstilling. Jeg har vist engang
+i Kjøbenhavn fortalt noget om denne Samling.
+[fortsættes på s. 1 i arkets venstre margen]</t>
+  </si>
+  <si>
+    <t>1892-08-16</t>
+  </si>
+  <si>
+    <t>Ernst  Brandes
+Rasmus  Christiansen
+Alice Hannover</t>
+  </si>
+  <si>
+    <t>Emil Hannover er efter et kort ophold i København tilbage på kuranstalten i Silkeborg med sin hustru, hvor Rasmus Christiansen, iklædt "ualmindeligt rædsomme" slips, har aflagt dem besøg. I København fik Hannover fra Johan Rohdes forældre de udgivelser og andet, Rohde har købt for ham i udlandet og sendt hjem. Endnu en sending rejseoptegnelser, har Hannover også modtaget, og han opfordrer Rohde til at udgive dele af teksten: "De burde aflægge noget af Deres Respekt for Tryksværte." Hannover nævner Ernst Brandes' selvmord og Alice slutter brevet af med en hilsen til Rohde.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/bdEq</t>
+  </si>
+  <si>
+    <t>Kjære Rohde,
+Da jeg ikke kjender Deres nye
+Adresse og følgelig ikke kan være
+sikker paa, at De faaer dette Papir
+i Hænde, sender jeg Dem blot et Par
+Linier for paa Ny at komme i 
+Forbindelse med Dem. Jeg er nylig
+hjemkommen hertil fra min Ud-
+flugt til Kjøbenhavn og forefandt
+Fortsættelsen af Deres Journal, 
+som jeg læser med den største In-
+teresse. Naar De en Gang kommer
+hjem, vil jeg gærne snakke lidt
+alvorlig med Dem … om Deres
+Optegnelser og indtrængende anbefale
+Dem at offentliggjøre noget af dem.
+Der er Partier deri, som nok er
+værd at faa frem, og jeg synes
+overhovedet, De burde aflægge noget
+af Deres Respekt for Tryksværte.
+Jeg fik naturligvis ikke 
+[2]
+arbejdet saa meget i Kjøbenhavn, 
+som jeg havde haabet. Varmen var 
+saa overvældende, at jeg næsten intet
+kunde bestille. Stor Fornøjelse havde 
+jeg derimod af en lille Afstikker
+til Mariebo, hvor Restaurationen
+af Byens Kirke har sat Sindene 
+i en latterlig Bevægelse. Jeg har derom
+skrevet en længere Artikel til 
+”Politiken”.
+Jeg havde i Kjøbenhavn den For-
+nøjelse at hilse paa Deres Forældre
+og modtage de Blade m.m., De
+har været saa venlig at besørge
+for mig. Der var morsomme
+Ting imellem, og De skal have
+Tak for dem. Send mig ved Lejlig-
+hed en Regning paa Deres Udlæg.
+Christiansen har været her
+et Par Dage paa Besøg. Han var
+[3]
+brav og rar, som altid, men hans 
+Slips var ualmindelig rædsomme.
+Ellers hører vi ikke fra andre end
+Dem, men befinder os forresten vel
+i vor Ensomhed. Her er et Par elsk-
+værdige Mennesker, vi snakker med,
+og Tiden gaaer kun altfor hurtig.
+Jeg synes, min Kone er ved at
+komme sig; hun er i udmærket
+Humør og kan gaa lange Ture.
+Om den sørgelige Begivenhed
+i den Brandeske Familie har De
+vel hørt. Der fandtes efter den Afdøde
+ikke en Øre, bogstavelig saa lidt, at
+det var utilstrækkeligt til Begravelsen.
+Hans gamle Forældre skal tage sig
+Selvmordet uhyre nær, hvorimod
+Brandes’ Frue skal have taget det
+roligere. 
+Lad os nu høre fra Dem snart.
+Faaer vi Dem virkelig ikke at se paa 
+[4]
+denne Side Jul? Christiansen
+talte noget om at møde Dem i 
+München i September Maaned.
+Lev vel fremdeles. Venligste
+Hilsener fra min Kone og Deres
+hengivne 
+E. Hannover
+Kuranstalten
+Silkeborg
+16. VIII, 92
+[Med Alice Hannovers hånd:]
+Tak for Deres lange
+Breve. Men hvorfor skri-
+ver De aldrig noget om
+Dem selv?</t>
   </si>
   <si>
     <t>1899-04-21</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/0Aq6</t>
   </si>
   <si>
     <t>Kbhn. d. 21 April 1899.
 Kære gamle, bestandige Ven,
 Tusind tak for det dejlig lange Brev.
 Det var da omsider en Gang et virkeligt
 Brev, saadant et, der er et stort Offer
 fra den, der skriver det, men ogsaa en
 tilsvarende stor Glæde for den, der modtager
 det. Min Kone vil kunne bevidne, at
 jeg har været meget rørt over det, og
 fælles Venner vil kunne attestere, at
 jeg har hovmodet mig af det til Gengæld
 for, at de drillede mig i den lange Tid,
 hvor de en Gang imellem fik en Smuk
 Epistel fra Dem, men jeg ikke et Ord.
 Snart kunde jo Been, snart Henrichsen
 melde ”Brev fra Rohde”, og jeg var netop
 begyndt at blive lidt sur, da De gjorde
@@ -1925,465 +2340,50 @@
 jeg Dem at have oplevet. Jeg burde jo se at
 komme til Italien igen; jeg burde gense
 Rom og Pompeji, inden jeg skal skrive
 om Constantin Hansens Forhold til Antiken.
 Men jeg er jo bunden baade ved blide
 Baand og ved Baand, som trykker, og
 jeg har desuden ingen Penge. Jeg har i
 sidstnævnte Henseende tilladt mig nogle
 sorgløse Aar; men min Fremtid vil ikke
 blive uden Bekymringer.
 Gør mig nu den Glæde at fortsætte Deres
 Breve og vær overbærende med det grumme
 lidet, jeg kan sende Dem til Gengæld. De
 maa nøjes med min Taknemlighed og
 med den Bevidsthed, at De gør en god Gærning.
 Lev vel fremdeles; vær paa Deres Post mod
 Sygdom – for ikke at tale om Røvere – 
 og forfald ikke til at nyde i stedet for at
 yde, saaledes som Tilfældet synes at være
 med Malerne blandt Deres Rejsefæller.
 Hils disse venligst og modtag selv fra
 min Kone og mig de aller hjerteligste
 Hilsener. Deres hengivne
 Emil Hannover.</t>
   </si>
-  <si>
-[...413 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
@@ -2459,51 +2459,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/fRB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0nig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/kGfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/maCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/I8yP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/xE28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ynWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/DbCP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/2bpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/A2la" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/bdEq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/UNBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/62Gk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/s5kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dCI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/P3Ay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0Aq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/3hI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Ss2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/i5ou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Owo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/fRB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/DbCP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/62Gk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0nig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/2bpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/s5kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/maCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/I8yP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ynWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/P3Ay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/kGfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Ss2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/i5ou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/UNBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Owo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/A2la" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dCI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/3hI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/xE28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/bdEq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0Aq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2576,906 +2576,906 @@
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>16</v>
-      </c>
-[...17 lines deleted...]
-        <v>25</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="5" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-        </is>
+        <v>32</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="H4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="J4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="5" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="5"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>46</v>
+      </c>
       <c r="J6" s="5" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="I7" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>52</v>
+      </c>
       <c r="J7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E8" s="5" t="s">
+        <v>57</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...8 lines deleted...]
-        <v>17</v>
+      <c r="E9" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="5" t="s">
-        <v>67</v>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-        </is>
+        <v>77</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H13" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K13" s="5" t="s">
-        <v>88</v>
+      <c r="K13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L13" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...3 lines deleted...]
-        <v>94</v>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K14" s="5" t="s">
-        <v>96</v>
+      <c r="K14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L14" s="6" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E15" s="5" t="s">
-        <v>18</v>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H16" s="5" t="s">
-        <v>107</v>
+      <c r="H16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K16" s="5" t="s">
-        <v>108</v>
+      <c r="K16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L16" s="6" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="F17" s="5" t="s">
-[...10 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="I17" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="J17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E18" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H18" s="5" t="s">
+        <v>112</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K18" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E20" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H20" s="5" t="s">
+        <v>125</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K20" s="5" t="s">
+        <v>126</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>105</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H21" s="5" t="s">
+        <v>130</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K21" s="5" t="s">
+        <v>131</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>132</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>134</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>20</v>
       </c>