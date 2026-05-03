--- v0 (2025-12-09)
+++ v1 (2026-05-03)
@@ -44,77 +44,224 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1894-03-17</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Herman Kähler</t>
+  </si>
+  <si>
+    <t>Emil Hannover</t>
+  </si>
+  <si>
+    <t>Næstved</t>
+  </si>
+  <si>
+    <t>Den Hirschsprungske Samling</t>
+  </si>
+  <si>
+    <t>Kähler inviterer Hannover til at besøge ham næstkommende tirsdag.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/2WBe</t>
+  </si>
+  <si>
+    <t>Næstved 17 . 3 . 94.
+Her Emil Hanover!
+Kbhvn.
+Det skal være mig en Fornøielse at
+modtage Dem paa Tirsdag!
+Med Høiagtelse
+Herman A Kähler
+[2]
+[med blå og brun farveblyant, muligvis Hannovers hånd:]
+Udenlandsk Filial
+Frk. Eckersberg
+Rasm. Nielsen
+[blyantstegning vendt på hovedet i ft. tekst]</t>
+  </si>
+  <si>
+    <t>1897-02-11</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/TrmU</t>
+  </si>
+  <si>
+    <t>[trykt brevhoved eller stempel:]
+Herman A. Kæhlers Værk,
+Næstved.
+11 . 2 . 97.
+Kære Her Hanover!
+Med Tak for Deres venlige Skrivelse
+sender jeg vedlagt nogle Tegninger
+som betyder Ovne der ikke er saa gale, 
+No 74 har jeg her, den gør et rart
+Indtryk! vil De have den glat kan
+det skee, dog blive glatte Kakler med
+den Glasur lysere i den ene Kant
+end i den anden. Indfyringen
+bliver som De ønsker, Dørene ligesaa
+og Størrelsen 32” bred med passende
+Høide.
+No 39 er ogsaa rar, de sendte Tegninger
+er de bedste der existere hos mig og
+da Tiden ikke slaaer til maa vi vel
+nøies med en af dem, ellers skulle det
+være mig en Fornøielse at lave noget
+efter Deres Ønske
+Venlig Hilsen
+Deres hengivne
+Herman A Kähler
+[i venstre margen:]
+P.S. No 74 er for lille efter Tegningen men bliver
+udført i større Maal.</t>
+  </si>
+  <si>
+    <t>1913-06-24</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/bBWz</t>
+  </si>
+  <si>
+    <t>[brevpapir med trykt brevhoved:]
+Hermann A. Kähler,
+Aktieselskab.
+Keramikfabrik.
+–
+Telefon Nr. 291.
+Næstved, den 24.6.1913.
+[med blyant i venstre margen i Hannovers hånd:] Kähler
+Her Directør Emil Hannover.
+København.
+Af vor Samtale forstod jeg at De kunne ønske,
+til Deres Frues Arbeider, en hvid Glasur der ikke
+Krakelere,[sic] jeg tillader mig at sende en Prøve
+der brændt ved 1000 gr, har denne Egenskab
+ønsker De mere er jeg til Tjeneste
+Med Høiagtelse
+Herman A Kähler</t>
+  </si>
+  <si>
+    <t>1916-03-01</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/1iHD</t>
+  </si>
+  <si>
+    <t>[brevpapir med trykt frise øverst samt teksten:]
+Herman A. Kähler
+Keramiker
+Næstved, den 1.3.1916
+Telefon 291
+[med blyant i venstre margen i Hannovers hånd:] Kähler
+1.3. 1916
+Kære Hr Directør E Hannover!
+København
+Herved sender jeg af Bunken! Ord og Bild! Vestlandske
+Kunstindustrimuseum Bergen, Le Journal des Arts, Ilustreret[sic]
+Tidende og Goteborg Posten, der er jo en masse baade ude og
+hjemmefra, men denne Prøve er vel tilstrækelig[sic].
+Fader er født 1808 i Heiligenhafen død her 1884.
+Stadig til Tjeneste beredt tegner[?]
+Med Høiagtelse
+Herman A. Kähler</t>
+  </si>
+  <si>
+    <t>1916-03-08</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/pFiw</t>
+  </si>
+  <si>
+    <t>[brevpapir med trykt brevhoved:]
+Aktieselskabet
+Herman A. Kählers
+keramiske Værksted.
+[monogram:]
+HAK
+[med meget små typer:]
+Indregistreret varemærke
+Næstved, den 8.3.1916.
+Telef. 291.
+[med blyant i venstre margen i Hannovers hånd:] Kähler
+Kære Hr Directør E. Hannover
+København
+Vor hjerteligste Tak for Kronik og de pragtfulde Blomster! jeg
+var rørt over al den Elskværdighed Forretningen kan aldrig
+være Dem taknemlig nog[sic] for hvad de skrev om den, og naar
+vi paa Løverdag alle samles til en lille Spisning skal De
+blive mindet med et glad Pottemagerhurra.
+Deres taknemlige altid hengivne Ærbødige
+Herman A. Kähler</t>
+  </si>
+  <si>
     <t>1890-07-03</t>
   </si>
   <si>
-    <t>Brev</t>
-[...1 lines deleted...]
-  <si>
     <t>Rasmus  Christiansen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Emil Hannover</t>
   </si>
   <si>
     <t>Hørning
 Aarhus</t>
   </si>
   <si>
     <t>Alice Hannover
 Johan  Rohde
 Agnes Slott-Møller
 Harald Slott-Møller
 Johan Peter Wildenrath</t>
   </si>
   <si>
     <t>Se Hannovers brev dateret 27. juni 1890 til Rohde, hvori Hannover beretter om sit møde med Wildenrath.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Den Hirschsprungske Samling</t>
   </si>
   <si>
     <t>Emil Hannover har ikke skrevet til Rasmus Christiansen i et stykke tid, fordi hans hustrus sygdom har lagt beslag på hans tid. Christiansens breve er dog nået frem til ham i Rom, og Christiansen udtrykker i nu tilfredshed med, at Hannover har forlænget sit ophold i Italien - selvom han dermed går glip af årets ellers udmærkede forårsudstilling på Charlottenborg. Hannover har spurgt efter nyt om Johan Rohde og ægteparret Slott-Møllers, og Christiansen kan berette, hvad deres planer har været for sommeren. Christiansen glæder sig over Hannovers beretning om et møde med Wildenrath, der har succes som maler i Sydfrankrig, men desværre kun sender sine næstbedste værker til Danmark til udstilling og salg.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/AcmW</t>
   </si>
   <si>
     <t>Aabo-Skovgaard pr: Hørning
 ved 
 Aarhus
 den 3die Juli 1890
 Kjære Hannover!
 Hjærtelig Tak for Deres Brev, som
 jeg modtog fra Kjøbenhavn for nogle
 Dage siden. Det glædede mig meget
 at høre lidt fra Dem igjen. Jeg har
 selv flere Gange været paa Nippet til
 at skrive til Dem, for at faa at vide,
 hvorvidt muligvis mine 2 sidste Breve,
 som jeg sendte til Deres Adresse i Rom,
 ikke havde truffet Dem; men jeg antog
 som det nu fremgaar af Deres
 Brev at Grunden til Deres Tavshed
 maatte være Deres Frues Sygdom og
@@ -179,197 +326,50 @@
 Det glædede mig meget at høre om Deres Møde med
 Wildenradt. Jeg havde frygtet at De vilde have fun-
 det et Vrag af Deres tidligere Ven og Kammerat, men
 det er heldigvis altsaa ikke Tilfældet. Jeg forstaar kun ikke
 hvorfor han saa ihærdigt har forsøgt at ødelægge sit
 [afslutningen af brevet er på første side i venstre margen og foroven:]
 Renomé i sit Fødeland ved kun at sende Udskuddet hjem, naar han selv var på
 det rene med at det ikke var saa godt som det burde være, saa havde han sikkert
 staaet sig bedre ved
 at vente, indtil han
 kunde sende
 noget godt.
 Til Slut
 en hjærte-
 lig Hilsen
 til Dem
 og Deres
 Frue med
 Ønsket
 om snar-
 lig Helbredel-
 se fra
 Deres
 hengivne
 R. Christiansen</t>
-  </si>
-[...145 lines deleted...]
-Herman A. Kähler</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -446,51 +446,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/AcmW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/2WBe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TrmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/bBWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1iHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/pFiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/2WBe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TrmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/bBWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1iHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/pFiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AcmW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -543,288 +543,288 @@
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="H2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="M2" s="5" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>18</v>
+      </c>
+      <c r="K3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L3" s="6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="5" t="s">
         <v>26</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>37</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="H7" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>39</v>
+      </c>
       <c r="J7" s="5" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>40</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 