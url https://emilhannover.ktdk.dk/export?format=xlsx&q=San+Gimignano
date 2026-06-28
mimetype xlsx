--- v0 (2025-10-12)
+++ v1 (2026-06-28)
@@ -44,73 +44,109 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1892-10-10</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Johan  Rohde</t>
+  </si>
+  <si>
+    <t>Emil Hannover</t>
+  </si>
+  <si>
+    <t>San Gimignano</t>
+  </si>
+  <si>
+    <t>Alice Hannover</t>
+  </si>
+  <si>
+    <t>Den Hirschsprungske Samling</t>
+  </si>
+  <si>
+    <t>Johan Rohde beder Emil Hannover bekræfte, at han har modtaget de seneste forsendelser fra sig: omkring 50 siders rejsebeskrivelser fordelt på fire breve.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/4djS</t>
+  </si>
+  <si>
+    <t>Locanda il leon bianco.
+San Gimignano d. 10 Okt.
+Italia (Provincia di Siena.)
+Kjære Ven! Kun to Ord, — jeg har daarlig
+Tid. Da jeg formoder at der er noget
+galt fat med min Korrespondance — det
+synes som om en Del Breve er gaaet tabt
+(NB ikke Breve vexlede mellem Dem og mig),
+beder jeg Dem omgaaende lade mig vide,
+... om De har modtaget — jeg troer — c. 50
+Sider af min Journal sendte i 4 Breve
+umiddelbart efter hinanden og efter det
+første Brev hvorpaa, jeg modtog Svar for
+en Uge siden.
+Tak for Brevet som jeg gjerne vilde have 
+Tid til at besvare. Venlig Hilsen
+til Deres Kone, Dem selv
+Deres Johan Rohde
+bliver her endnu sandsynligvis en Uges Tid.</t>
+  </si>
+  <si>
     <t>1892-08-02</t>
-  </si>
-[...7 lines deleted...]
-    <t>Johan  Rohde</t>
   </si>
   <si>
     <t>Middelfart</t>
   </si>
   <si>
     <t>Otto Benzon
 Alice Hannover</t>
   </si>
   <si>
     <t>Den danske forfatter og poet Otto Benzon omtales i sagen om den bortløbne ægtefælle, mens identiteten af Svend Rubow, der også har part i sagen, ikke er kendt pt.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Den Hirschsprungske Samling</t>
   </si>
   <si>
     <t>Emil Hannover skriver fra Middelfart, hvor han og Alice opholder sig, da et udbrud af kolera i Aarhus har sendt dem fra Silkeborg Kuranstalt før tid. Han glæder sig over, at Johan Rohde endelig er på vej mod Italien, og brevet indledes derfor med en stribe venlige formaninger om, hvordan vennen bedst anvender sin tid i udlandet. Hvad angår nyheder fra København remser Hannover op, at han og Alice muligvis flytter fra deres lejlighed i Reventlowsgade til en ejendom ved Frue Plads, at han fortsætter sit engagement ved Politiken, og at en hustru (ikke hans egen) er bortløben.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/Vwo9</t>
   </si>
   <si>
     <t>Behrendts Hotel
 Middelfart
 2. VIII. 92
 Kjære Rohde,
 Mange Gange Tak for Deres venlige Brev
 fra Salzburg. Det glædede os meget at se,
 at De var paa Vejen til Italien. Det er
 vist en udmærket Plan at ville kopiere
 noget i S. Gemignano – Gozzoli eller
 Ghirlandajo –, men De maa dog ikke
 ofre altfor megen Tid derpaa og navnlig
 ikke lade Kopien stjæle altfor megen Tid
 fra Florentz og de andre Byer i det nord-
 lige Italien. Saa langt syd paa som til
 Siena maa De ogsaa endelig søge at
 komme. Med stor Længsel imødeser jeg
 nu Deres første Brev fra Italien. Jeg ved
@@ -273,86 +309,50 @@
   <si>
     <t>Agnes Slott-Møller
 Harald Slott-Møller
 Hans von Marées</t>
   </si>
   <si>
     <t>Hannover bekræfter at have modtaget hele Rohdes journal. Han beder Rohde forhindre, at Slott-Møllers flytter ind i en lejlighed i dårlig stand.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/85Gr</t>
   </si>
   <si>
     <t>Kjære Ven,
 Journalen er vistnok komplet. Jeg har liggende
 p. 1 – 168; de sidste Sider handler om Marées.
 Alt her ved det gamle, længes meget efter at
 faa Dem hjem. Kunde De ikke skrive til
 Slott-Møllers, at De de ikke maa flytte ind i
 det smækvaade nye Sted. Men De maa naturlig-
 vis ikke skrive, det er mig, som har allarmeret
 Dem desangaaende.
 Lad os snart høre fra Dem igjen.
 Deres hengivne 
 E.H.
 13. IX. 92</t>
-  </si>
-[...34 lines deleted...]
-bliver her endnu sandsynligvis en Uges Tid.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -429,51 +429,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/Vwo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/UNBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/85Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/4djS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/4djS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Vwo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/UNBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/85Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -529,190 +529,190 @@
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E3" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="5"/>
+      <c r="I4" s="5" t="s">
+        <v>32</v>
+      </c>
       <c r="J4" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="5" t="s">
-        <v>36</v>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>