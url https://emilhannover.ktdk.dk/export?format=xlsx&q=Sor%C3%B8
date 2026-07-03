--- v0 (2025-12-14)
+++ v1 (2026-07-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Emil Hannovers arkiv" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="255" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="225" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1217,352 +1217,55 @@
 Bidrag for hvilket Fru E. Hen-
 riques har tegnet sig, beder jeg
 Dem stryge, da paagældende Dames
 Mand har beklaget sig over
 det til en fælles Bekjendt af os. –
 De har nu sét, at jeg er
 ganske uforbederlig i min Ud-
 tryksform. Men forhaabentlig vil
 denne ikke kunne skræmme Dem
 saameget, at vi to nu ogsaa skulde
 komme bort fra hinanden. Jeg
 vilde beklage dette mange Gange
 mere end jeg beklager et Brud 
 med en Mand, med hvem jeg
 paa ingen Maade passer sammen.
 Min Kone beder mig hilse
 [12]
 Dem. Hun er ikke endnu rask
 nok til at rejse. Jeg længes efter
 at komme bort.
 Deres hengivne Ven
 Emil Hannover
 d. 14 – XII – 88.</t>
   </si>
   <si>
-    <t>1890-03-25</t>
+    <t>1890-04-13</t>
   </si>
   <si>
     <t>Agnes Slott-Møller
 Harald Slott-Møller</t>
-  </si>
-[...295 lines deleted...]
-    <t>1890-04-13</t>
   </si>
   <si>
     <t>Rom</t>
   </si>
   <si>
     <t>Georg Achen
 Anne Marie Carl-Nielsen
 Rasmus  Christiansen
 Christen Dalsgaard
 Malthe Engelsted
 Alice Hannover
 Otto Haslund
 Frants  Henningsen
 Julius Hertz
 Peter Ilsted
 August  Jerndorff
 Viggo Johansen
 Peder Severin Krøyer
 Karl Madsen
 Theodor Philipsen
 Johan  Rohde
 Georg Seligmann
 Joakim Skovgaard
 Knud Christian Søeborg
 Carl  Thomsen
@@ -1888,247 +1591,50 @@
 Saa bliver jæ osse maled, a Heren
 te Pramsen, saa ma jæ sitte
 saa stelle faa ælles ... trægger
 Pramsen alle vors go’e Tæner
 u te Straf sier Heren!
 Nu mo vi holle op faa dænne
 Gang faa vi æ ente saa morsomme
 ida aa der æ egge mere
 a faatælle.
 Mæn vi ve ønsge Dæm kære
 lille Sorte en rægti go Bæring
 aa Di snart maa blie rasg
 faa de ve saa ænneli glæje
 vos alle 9 mæn især
 derrses ærbøji lille
 Perme.
 [15]
 [brev fra Sidse Møller:]
 Udstillingen henrykkende
 god. Willumsen ikke
 saa god. Krukken dejlig!
 ærb.
 Sidse Møller</t>
   </si>
   <si>
-    <t>1890-07-01</t>
-[...195 lines deleted...]
-  <si>
     <t>1890-09-05</t>
   </si>
   <si>
     <t>Rasmus  Christiansen
 Anselm Feuerbach
 Alice Hannover
 Johan Peter Wildenrath</t>
   </si>
   <si>
     <t>Brevet knytter sig til Rohdes brev fra den foregående dag, 4. september 1890, og har sandsynligvis været sendt sammen med dette.</t>
   </si>
   <si>
     <t>Rohde har misforstået Hannover, som er enig med Rohde i, at Wildenrath ikke bør få tilsendt flere penge. Rohde mener, at hvis Wildenrath ønsker at "være fransk", bør han ikke regne med hjælp hjemmefra. I Danmark regnes han alligevel ikke iblandt de nye kræfter længere. Hvis Hannover alligevel ønsker at sende Wildenrath de 500 kr. som står til ham, vil Rohdes far sørge for dette. Rohde glæder sig til at læse Hannovers afhandling om Feuerbach; en kunstner, han ikke kender meget til. Alice Hannover har det stadig skidt, og Rohde ønsker god bedring.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/LNiG</t>
   </si>
   <si>
     <t>D. 5 September:
 Kjære Ven!
 Jeg maa gjøre Dem en Undskyldning. Jeg har
 i Dag læst Deres Brev igjennem igjen og ser,
 at De jo udtaler Dem ligesaa bestemt som
 jeg kan ønske; men Deres Kones Efterskrift 
 forvirrede mig; “sluttelig sender vi ham dog Pengene”
@@ -2879,359 +2385,57 @@
 man sidder skidt
 i det. For at undgaa
 at det hvad Prisernes
 Højde angaar var 
 [7]
 selvforskyldt, hvis vi
 ikke solgte vore Billede[r]
 raadførte jeg mig for-
 inden med Rohde
 og Kleis, og de var 
 begge af den Mening
 at vi ikke kunde
 ansætte dem lavere[.]
 Jeg skulde for Resten
 vist slet ikke have
 skrevet om denne
 Gjenstand, vi kunde
 meget bedre have
 talt om den, men
 det laa mig saa
 meget paa Hjærte
 din hengivne
 H Slott-Møller</t>
   </si>
   <si>
-    <t>1892-04-09</t>
-[...191 lines deleted...]
-    <t>1892-05-09</t>
+    <t>1893-07-02</t>
+  </si>
+  <si>
+    <t>Tønning</t>
   </si>
   <si>
     <t>Alice Hannover</t>
-  </si>
-[...111 lines deleted...]
-    <t>Tønning</t>
   </si>
   <si>
     <t>Rohde har erfaret, at Hannovers ægteskab er i problemer og forsøger at trøste ham. Han fornemmede allerede at det gik dårligt forrige vinter, men havde håbet på forsoning imellem de to. Imidlertid har parret nu ladet sig separere. Alice Hannover har tilsyneladende forelsket sig i en anden. Rohde mener at denne forelskelse kun er udtryk for et forbigående lune, og at hun, når det er drevet over, vil vende tilbage til Hannover. Han er bekymret for, om Hannovers æresfølelse vil forhindre ham i at lade hende vende hjem, og opfordrer ham til at tage imod hende med åbne arme.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/Mt2h</t>
   </si>
   <si>
     <t>Victoria Hotel
 Tønning 
 Slesvig
 D. 2-VII-93.
 Kjære, gode Ven! De har igjen sendt mig et Brev saa sørgmodig
 og fortvivlet, at jeg ikke tror, at jeg nogensinde har modtaget saa
 trist et Brev. — De slutter det med at bede mig ikke at spørge;
 dette skal jeg ogsaa afholde mig fra; jeg forstaar fuldt ud, hvor
 pinagtige Spørgsmaal i Øjeblikket maa være Dem. Som en
 god Ven af Dem kan jeg dog ikke afholde mig fra at tale til
 Dem om Deres Ulykke; — det modsatte vilde stride imod, hvad
 jeg anser for en Vens Pligter. — Skulde De imidlertid være saa
 opreven i Øjebliket, at ogsaa dette er Dem ubehageligt, saa lad være
 med at læse, hvad der staar, put det i Kakelovnen, naar vi
 senere ses, kunne vi saa maaske faa Lejlighed til at tale derom.
 At Deres Hjem var ramt af en eller anden Ulykke, saa jeg
 strax, da jeg vendte hjem fra min Udenlandsrejse sidste Vinter —
@@ -3865,50 +3069,53 @@
 udlægges saaledes, beder jeg Dem glemme
 det; sligt har været ganske fjernt fra min
 Hensigt.
 Da jeg skrev mit Brev følte jeg mig over-
 tydet om at selv en smule Ueninghed ikke
 vilde kunne gjøre noget Skaar i vort Ven-
 skab, som jeg altid har været saa glad
 ved og som jeg skatter mindst lige saa
 højt som De.
 Saa snart mine Landtoure om et Par dage
 høre op, ser jeg op til Dem; inden da
 min bedste Hilsen
 Deres hengivne Ven
 Johan Rohde
 [2]
 [på bagsiden med anden hånd – Hannover? – noteret m. blå og rød farveblyant:]
 kl. 4. Henriksen [?]
 8 Industriforen.
 H …. — Rønnevang [?]
 Schandorph
 [og med sort blæk, helt sikkert Hannovers hånd:]
 Kjøbenhavn</t>
   </si>
   <si>
     <t>1894-07-12</t>
+  </si>
+  <si>
+    <t>Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Paris
 Rue des Fourneaux</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/er7Q</t>
   </si>
   <si>
     <t>1
 9 rue des fourneaux Paris
 d 12 Juli 1894.
 Kære Ven.
 Der gik mere end et
 Par Dage hen da jeg i mit
 sidste Brev med Tegningen,
 skrev, at jeg snart havde
 tænkt paa at vilde skrive 
 til Dem, det tilgiver De
 mig jo nok ved jeg, der
 er Perioder hvor jeg ikke
 vilde kunne sætte Pen til
 Papir for fordi at det jeg gør noget
 andet som ikke tillader
 at vende min Tankegang
@@ -4627,105 +3834,50 @@
     <t>https://emilhannover.ktdk.dk/d/TtOQ</t>
   </si>
   <si>
     <t>Kjøbenhavn d: 27 April 1898
 Kjære Hannover!
 Tro ikke det er af Ligegyldig-
 hed overfor den store Sorg som har
 ramt Dem og Deres Kone at De
 hidtil intet har hørt fra mig.
 Jeg fik Meddelelse om Dødsfal-
 det fra Been Tirsdag Morgen og
 jeg fandt at i dette Tilfælde var et-
 hvert Forsøg paa skriftlig eller mundt-
 lig Trøst en Umulighed. De jeg i Ga
 i Aften forhørte mig hos Been angaaen-
 de Tidspunktet for Begravelsen, hørte
 jeg til min Overraskelse at denne
 allerede havde fundet Sted samme
 Dag.
 Hvorledes har Deres Kone det?
 Og De selv? Maa jeg se op til Dem
 med det allerførste?
 Venlig Hilsen fra Deres
 Hengivne
 R. Christiansen.</t>
-  </si>
-[...53 lines deleted...]
-Johan Rohde</t>
   </si>
   <si>
     <t>1899-04-21</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/0Aq6</t>
   </si>
   <si>
     <t>Kbhn. d. 21 April 1899.
 Kære gamle, bestandige Ven,
 Tusind tak for det dejlig lange Brev.
 Det var da omsider en Gang et virkeligt
 Brev, saadant et, der er et stort Offer
 fra den, der skriver det, men ogsaa en
 tilsvarende stor Glæde for den, der modtager
 det. Min Kone vil kunne bevidne, at
 jeg har været meget rørt over det, og
 fælles Venner vil kunne attestere, at
 jeg har hovmodet mig af det til Gengæld
 for, at de drillede mig i den lange Tid,
 hvor de en Gang imellem fik en Smuk
 Epistel fra Dem, men jeg ikke et Ord.
 Snart kunde jo Been, snart Henrichsen
 melde ”Brev fra Rohde”, og jeg var netop
 begyndt at blive lidt sur, da De gjorde
@@ -5383,99 +4535,50 @@
 En ung Cusine af mig, som var fulgt med
 min Søster og mig herned, væsentlig paa
 min Opfordring, døde under vort Ophold
 i Civita d’Antino af Tyfus, efter at vi i en
 Maaned havde kjæmpet en fortvivlet Kamp med
 Sygdommen. 
 Jeg har aldrig følt en saadan Smærte, som
 da jeg saa denne smukke og gode Pige dø
 i vore Arme langt fra de to gamle Forældre,
 der saa nødigt gav slip paa hende, og som
 kun i Tillid til mig lod hende rejse. 
 Det var forfærdeligt. 
 Nu gaar jeg her i Rom for at komme lidt til
 Ro. Jeg havde først bestemt mig til at følge
 med min Søster hjem, men bliver nu her fore-
 løbigt. 
 Vil De hilse Deres Mand mange Gange
 fra mig; et Brev — en af de sædvanlige Pakker —
 [3]
 som jeg var begyndt paa, vil han sikkert
 kunne forstaa blev lagt tilside. 
 Deres hengivne
 Johan Rohde</t>
   </si>
   <si>
-    <t>1903-03-04</t>
-[...47 lines deleted...]
-  <si>
     <t>1905-09-01</t>
   </si>
   <si>
     <t>Damgaard</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/0LRA</t>
   </si>
   <si>
     <t>Damgaard I. IX. 1905.
 [med blyant i Emil Hannovers hånd:] Slott-Møller
 Kjære Hannover
 Tak for Artiklen om Mentzel,
 jeg kjender den fra Tilskueren,
 men jeg har jo en pæn lille
 Samling af dine Artikler i
 Særtryk, saa jeg takker dels
 for Forøgelsen af denne,
 dels for den Fornøjelse det
 voldte mig at læse Artiklen.
 Men der er endnu en
 Grund, hvorfor jeg er glad
 for at du har sendt mig
 den og det er fordi du der
 ved har givet mig en
@@ -6018,59 +5121,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/MF4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/UB1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/OZDU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/GOeG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/d2T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/shUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/sOV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TIwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AjnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dja9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wZow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CAhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/poa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/M515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/LNiG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/RLNl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MYpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/o31K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/e1Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/vhMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Cws3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/gdsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Mt2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/PAzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1E9X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0ENA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/L8q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/I42S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/er7Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wExR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/YxM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/OmRY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/9YL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wN5U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/JuOk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TtOQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/bGAH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0Aq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/hJz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/LSnV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/EQhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/G6yp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/gqia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0LRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/OM7K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0inm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/81Wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/t79A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/MF4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/UB1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/OZDU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/GOeG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/d2T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/shUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/sOV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TIwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AjnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dja9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wZow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/poa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/LNiG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/RLNl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MYpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/o31K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/e1Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/vhMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Mt2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/PAzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1E9X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0ENA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/L8q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/I42S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/er7Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wExR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/YxM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/OmRY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/9YL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wN5U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/JuOk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TtOQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0Aq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/hJz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/LSnV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/EQhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/G6yp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0LRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/OM7K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0inm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/81Wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/t79A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M49"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6607,1781 +5710,1503 @@
         <v>17</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E13" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>76</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="I13" s="5"/>
+        <v>77</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>78</v>
+      </c>
       <c r="J13" s="5" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>84</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>89</v>
-      </c>
-[...12 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E16" s="5" t="s">
+        <v>94</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H17" s="5" t="s">
-        <v>103</v>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="5" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-        </is>
+        <v>105</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>68</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="I18" s="5"/>
+        <v>106</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="J18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="5" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H19" s="5" t="s">
+        <v>112</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="5" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="5" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>117</v>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>123</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="5" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="M22" s="5" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="I23" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="E23" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="M23" s="5" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="5" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-        </is>
+        <v>134</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>68</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="5" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="s">
-        <v>149</v>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E26" s="5" t="s">
+        <v>151</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H26" s="5" t="s">
-        <v>154</v>
+      <c r="H26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K26" s="5" t="s">
-        <v>155</v>
+      <c r="K26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L26" s="6" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>16</v>
+        <v>150</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>151</v>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H27" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K27" s="5" t="s">
-        <v>162</v>
+      <c r="K27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L27" s="6" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="5" t="s">
-        <v>159</v>
+        <v>76</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E29" s="5" t="s">
+        <v>68</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H29" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I30" s="5"/>
+      <c r="I30" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="J30" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K30" s="5" t="s">
+        <v>170</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>131</v>
+        <v>174</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="5" t="s">
-        <v>175</v>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="6" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E32" s="5" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H32" s="5" t="s">
-        <v>182</v>
+      <c r="H32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K32" s="5" t="s">
-        <v>183</v>
+      <c r="K32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L32" s="6" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E34" s="5" t="s">
-        <v>192</v>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K34" s="5" t="s">
-        <v>194</v>
+      <c r="K34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L34" s="6" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>198</v>
+        <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="6" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="6" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>34</v>
+        <v>196</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E37" s="5" t="s">
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F37" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="F37" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H37" s="5" t="s">
-        <v>205</v>
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K37" s="5" t="s">
-        <v>206</v>
+      <c r="K37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L37" s="6" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E39" s="5" t="s">
+        <v>203</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="6" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="5" t="s">
-        <v>215</v>
+      <c r="A40" s="5" t="n">
+        <v>1906</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>14</v>
+        <v>206</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>150</v>
+      </c>
+      <c r="D40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="6" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>14</v>
+        <v>210</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>219</v>
+        <v>150</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I41" s="5"/>
+      <c r="I41" s="5" t="s">
+        <v>211</v>
+      </c>
       <c r="J41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="6" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E42" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>68</v>
+      <c r="E42" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H42" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="H42" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>218</v>
+      </c>
       <c r="J42" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K42" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K42" s="5" t="s">
+        <v>219</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="6" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>228</v>
-[...291 lines deleted...]
-        <v>254</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
-    <hyperlink ref="M44" r:id="rId49"/>
-[...4 lines deleted...]
-    <hyperlink ref="M49" r:id="rId54"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>