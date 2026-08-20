--- v1 (2026-07-03)
+++ v2 (2026-08-20)
@@ -3,5048 +3,289 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Emil Hannovers arkiv" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="225" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="41" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>Udateret</t>
+    <t>1887-06-03</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
+    <t>Sofie Holten</t>
+  </si>
+  <si>
     <t>Emil Hannover</t>
   </si>
   <si>
-    <t>Johan  Rohde</t>
+    <t>Sorø</t>
   </si>
   <si>
     <t>Den Hirschsprungske Samling</t>
-  </si>
-[...248 lines deleted...]
-    <t>Sorø</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/OZDU</t>
   </si>
   <si>
     <t>Sorø den 3die Juni 87. –
 Kære Hr: Hannover!
 det var venligt af dem at sende mig et Særtryk af deres Artikel
 i Tilskueren – den naaede mig hernede – jeg har haft stor Fornøjel[-]
 se af at læse den – og takker dem ogsaa for den pæne Omtale af
 mit Portrait – det lille Sidehug til det maleriske kan jeg med
 min bedste Villie ikke forstaae – jeg kan se at Grunden er mindre
 heldig – men jeg kan ikke se at Hovedet er daarlig malet – jeg ved at
 det er et Billede, som ikke gærne skulde hænge for højt – helst i
 [2]
 samme Niveau som det var malet – fordi det saa bedre ud ikke
 at komme over Hænderne til Hovedet – men forøvrigt, det er meget
 muligt, at jeg slet ikke ved hvad ”malerisk” er – eller hvad det
 egentlig er de andre forstaae ved Ordet –
 Sig mig mener de virkelig at Ulla Rosenhave som Kunstner-
 inde vandt, da hun kom til Norden? Jeg fik netop et mod[-]
 sat Indtryk –
 det glæder mig at de ikke er nødt til at hente et eller andet
 stort Navn frem fra Gallerierne for at konstatere en ung
 lovende Kunstners Værd; jeg kan ikke andet end tro, at det
 maa være vildledende for Vedkommende selv – og moderne
 [3]
 Maleri bør jo stille sig Opgaver, som ikke er løste før –
 hvis man altid skulde se tilbage til det, der er gjort – og f.Ex
 kun føle sig som ¼ Tones Genklang af et forudganget Talent
 saa synes jeg der maatte være Grund til at fortvivle – Tingen er
 netop at føle, at der er saa uendelig meget der skal gøres endnu,
 saameget nyt, som paa vort Omraade kan bringes frem. –
 Vil de bringe deres Fru Moder min venligste Hilsen og min Undskyldning
 idet jeg ikke naaede at komme ud og faa hilst paa hende og mundt.
 lig takke hende for den behagelige Aften jeg i Vinter tilbragte hos dem;
 jeg haaber hun vil tilgive mig – Vintter [!] er ikke min stærke Side 
 [4]
 men det var dog sket – om jeg ikke de sidste Dage havde faaet
 noget Arbejde, som jeg havde travlt med. –
 Min Adresse er blot Sorø – foreløbig dog kun – om de engang har Lyst til at skrive –
 Med venligste Hilsener
 deres hengivne
 Sofie Holten</t>
   </si>
   <si>
-    <t>1887-09-04</t>
-[...380 lines deleted...]
-  <si>
     <t>1888-10-05</t>
   </si>
   <si>
     <t>Marie David</t>
   </si>
   <si>
     <t>Sofie Holten har læst korrektur på et fransk manuskript af Emil Hannover. Hun har rådført sig med Marie David, inden der er blevet indført rettelser, da Davids fransk er betydeligt bedre end hendes eget. Holten mener ikke, at Hannovers franske vil være let forståeligt for en franskmand, så selvom der sandsynligvis skal læses korrektur på det inden publikation vil det være ønskeligt med en grundig gennemskrivning. Holten vil gerne udføre nogle friluftsstudier, men vejret forhindrer hende i det for øjeblikket.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/AjnZ</t>
   </si>
   <si>
     <t>Hjortnæs pr. Sorø. – 
 5te / Okt 88. –
 Kære Hr: Hannover!
 Tak for Deres Brev, som meget har glædet mig. –
 Jeg har læst Deres Manuskript igennem og tilladt mig at gøre nogle
 smaa Bemærkninger, som lød mere franske; idet jeg maa bekende,
 at jeg dog ikke har gjort , noget, førend jeg tog Frk David med paa Raad,
 hvilket de ikke maa betragte som Indiscretion; thi jeg har nemlig
 aldrig, som hun, studeret Fransk for Sproget[s] Skyld, og jeg vilde derfor
 være sikker i min Sag.
 Naar de imidlertid appellerer til min Mening om det franske;
 tror jeg, at de burde lade Deres danske Manuskript oversætte af
 én, der var vel kyndig i Sproget, da Deres Fransk lugter lovlig
 [2]
 meget af Dansk, og jeg tror, er næsten overbevist om, at det paa
 flere Steder vil være en Franskmand ubegribeligt, hvad der er Deres
 Mening; enkelte Steder maatte jeg gætte mig til det; men der kunde
 jo ikke være Tale om at indlade sig paa Omarbejdelse uden at have
 den danske Text. –
 Rimeligvis vil det gaa dem, som andre, der skriver til franske Blade,
 at en Franskmand i sidste Instans læser Correctur paa Deres Artikel;
 men han skulde dog helst forstaa den; De maa ikke tro at dette
 er Lyst til besser machen fra min Side, men jeg har set ganske
 ubehagelige Fejltagelser opstaa i lignende Tilfælde.
 Jeg sidder hernede med god Villie til efter Evne at fuldføre et Par
 Friluftsbilleder; men Vejret er i den sidste Uge rent utaaleligt
 fugtigt og koldt, og naturligvis skal jeg bruge Solskin og saa
 regner det altid – det er haarde Betingelser man arbejder
 [3]
 under, naar man i dette Klima vil være Landskabsmaler –
 Med venlig Hilsen til Deres Frue og Dem er jeg Deres hengivne
 Sofie Holten</t>
   </si>
   <si>
-    <t>1888-10-16</t>
-[...43 lines deleted...]
-øjne; De skulle en Sommer
+    <t>1887-09-04</t>
+  </si>
+  <si>
+    <t>Marie David
+Johanne Frimodt
+Alice Hannover
+Ida Sara Hannover</t>
+  </si>
+  <si>
+    <t>Sofie Holten lykønsker Hannover i anledning af hans forlovelse med Alice Ruben, som hun har hørt så meget godt om. Holten beklager, at hun ikke var der til at tage imod Hannover, sidst han kom på besøg. Hun beder ham hilse sin mor og skal også hilse fra frøken David og sige tillykke.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/GOeG</t>
+  </si>
+  <si>
+    <t>Sorø den 4de Sept. 87. –
+Kjære Hr: Hannover!
+Hjærtelig Lykønskning i Anledning af deres Forlovelse – jeg beder
+dem bringe Frk: Ruben min bedste Hilsen – jeg har jo haft
+den Fornøjelse at træffe hende et Par Gange, og haaber at
+faa Lejlighed til at gøre hendes nærmere Bekendtskab efter
+at have hørt hende saa venligt omtalt af hendes og min 
+fælles Veninde Frk: Frimodt. –
+Jeg beklagede meget, at det var mig umuligt at tage imod dem
 [2]
-tage ud paa Landet med Niels
-[...1398 lines deleted...]
-Kone,
+sidste Gang de søgte mig – saavelsom jeg ogsaa beklager
+at jeg ikke traf deres Moder den dag jeg søgte hende;
+ogsaa deres Moder maa de, om hun erindrer mig bringe
+min Hilsen og Lykønskning. –
+Frøken David har bedt mig ligeledes overbringe dem hendes
+Lykønskning. –
+Med venlig Hilsen
 Deres hengivne
-Emil Hannover
-[...2771 lines deleted...]
-Mosaik? jeg ved det skam ikke</t>
+Sofie Holten.</t>
+  </si>
+  <si>
+    <t>1888-08-17</t>
+  </si>
+  <si>
+    <t>Johanne Frimodt
+Alice Hannover</t>
+  </si>
+  <si>
+    <t>Sofie Holten takker for Hannovers artikel om dansk kunst på den nordiske udstilling, som både har interesseret og overrasket hende. Hun skal hilse fra Frk. Frimodt, og beder også Hannover hilse sin kone.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/shUL</t>
+  </si>
+  <si>
+    <t>Hjortnæs pr. Sorø. – 
+17de Au. 1888. –
+Kære Hr: Hannover!
+Der er drevet lang Tid hen inden jeg har faaet skrevet og 
+takket dem for Deres Venlighed at sende mig deres Artikel
+fra Tilskueren om dansk Malerkunst paa den nordiske Udstilling –
+Den har i flere Henseender interesseret mig, paa enkelte Punkter
+overrasket mig, men det vilde jo være den omvendte Verden
+om Kunstnerne gav sig til at kritisere Kunstkritikerne. –
+Frøken Frimodt har bedt mig hilse Dem og Deres Frue og jeg beder
+dem ogsaa hilse deres Frue fra mig – de selv modtage en
+venlig Hilsen fra deres hengivne 
+Sofie Holten</t>
+  </si>
+  <si>
+    <t>1888-09-17</t>
+  </si>
+  <si>
+    <t>Den omtalte artikel er Sofie Holtens "Et Par Bemærkninger angaaende den franske Udstilling", Kunstbladet, september 1888, s. 215-216. Artiklen blev fulgt op af Hannovers modsvar, "Svar til Frk. Sofie Holten", Kunstbladet, oktober 1888, s. 234-235, og Sofie Holtens "En sidste Replik til hr. Hannover", Kunstbladet, november 1888, s. 260.
+Angående disputten imellem Sofie Holten og Emil Hannover, og Hannovers reaktion herpå, se også Johan Rohdes brev til Emil Hannover 15. december 1888.</t>
+  </si>
+  <si>
+    <t>Sofie Holten beklager, at hendes planer om at skrive et modsvar til Hannovers anmeldelse af den franske udstilling er kommet ham for øre. Hun ville gerne selv have informeret ham om det, og håber ikke at deres divergerende holdninger vil komme på tværs af deres venskab.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/TIwk</t>
+  </si>
+  <si>
+    <t>Hjortnæs pr. Sorø. 
+17de Sept 1888. –
+Kære Hr: Hannover!
+Meget mod min Villie har de paa anden Haand faaet at vide,
+at jeg agter at gøre nogle Indsigelser imod Deres Anmeldelse af
+”nogle Billeder paaa den franske Udstilling” i Kunstbladet. –
+Det havde været min Hensigt selv at sige dem det først,
+idet jeg paa samme Tid vilde bede dem at denne Meningsforskel
+intet maatte forandre i det venskabelige Forhold, som hidtil har
+bestaaet imellem os; thi det vilde gøre mig meget ondt, om
+dette skulde blive brudt, og jeg haaber derfor fremdeles at
+kunne undertegne mig, som deres hengivne
+Sofie Holten</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -5121,59 +362,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/MF4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/UB1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/OZDU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/GOeG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/d2T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/shUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/sOV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TIwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AjnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/dja9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wZow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/poa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/LNiG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/RLNl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MYpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/o31K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/e1Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/vhMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Mt2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/PAzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1E9X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0ENA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/L8q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/I42S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/er7Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wExR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/YxM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/OmRY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/9YL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wN5U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/JuOk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TtOQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0Aq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/hJz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/LSnV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/EQhT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/G6yp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0LRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/OM7K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0inm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/81Wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/t79A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/OZDU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AjnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/GOeG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/shUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/TIwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M43"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5205,2008 +446,268 @@
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E2" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H3" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H3" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>23</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H4" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H6" s="5" t="s">
-        <v>35</v>
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I6" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      <c r="A7" s="5" t="s">
         <v>40</v>
-      </c>
-[...1688 lines deleted...]
-        <v>224</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
-    <hyperlink ref="M7" r:id="rId12"/>
-[...35 lines deleted...]
-    <hyperlink ref="M43" r:id="rId48"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>