--- v0 (2025-12-14)
+++ v1 (2026-05-16)
@@ -44,482 +44,74 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1890-04-18</t>
+    <t>1892-06-02</t>
   </si>
   <si>
     <t>Brev</t>
-  </si>
-[...409 lines deleted...]
-    <t>1892-06-02</t>
   </si>
   <si>
     <t>Rasmus  Christiansen</t>
   </si>
   <si>
     <t>Alice Hannover</t>
   </si>
   <si>
     <t>Tjele</t>
   </si>
   <si>
     <t>Alice Hannover
 Emil Hannover
 Johan  Rohde
 Agnes Slott-Møller
 Harald Slott-Møller
 Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>Den Hirschsprungske Samling</t>
   </si>
   <si>
     <t>Rasmus Christiansen skriver til Alice Hannover, der er på kurophold i Silkeborg, og indleder sit brev med at takke for en hilsen, hun har sendt ham via Zeuten. Emil Hannover er i Berlin, og Christiansen spørger, hvornår han forventes hjem. Christiansen ville gerne besøge Alice i Silkeborg, havde han ikke en Italiensrejse planlagt med Johan Rohde. Denne Rohde har fra Holland skrevet til Christiansen og spurgt, om rygtet taler sandt, at Alices søster er blevet forlovet? Videre beretter Christiansen om besøg fra Slott-Møllers hos sig, og at ægteparret nu venter besøg af Georg Brandes. Emil Hannover har i et brev fra Silkeborg spurgt til Christiansens arbejde, som Christiansen dog omtaler som et sørgeligt tema.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/7Do5</t>
   </si>
   <si>
     <t>Tjele d: 3 Aug 92
 Kjære Fru Hannover!
 Tak for den venlige Hilsen
 som Hrr Zeuten overbragte. Han
 kom cyclende hertil i Søndags
 Formiddag og kjørte videre om
 Eftermiddagen. Af ham hørte
 jeg, hvad jeg tildels vidste af
 Deres Mands sidste Brevkort, at
 han (Manden) for Øjeblikket er fraværende
 paa en Rejse Kjøbenhavn-Berlin.
 Naar venter De ham tilbage. Z:
 fortalte ogsaa at Kuren i Silkeborg
 tilsyneladende bekom Dem vel idet
 De havde kunnet deltage i forskjel-
 [2]
 lige Udflugter til Fods. Det glæder
@@ -557,217 +149,54 @@
 her paa Tjele. De syntes at være vrede
 paa Rohde som det syntes i Anled-
 ning af et Brev, hvori han
 [4]
 vistnok havde bebrejdet dem
 Forholdet til Deres Mand. De
 fortalte at de ventede Georg
 Brandes paa Besøg til Vester-
 vellinge, naar han i August
 kom hjem fra Böhmen.
 Jeg kan forstaa at Deres Mand
 maa have kjedet sig bravt
 i Silkeborg siden han i sit sidste
 Brev lod til at interessere sig 
 for hvad jeg maler. Det var
 meget smukt af ham, men
 jeg skal dog ikke trætte Dem
 med dette sørgelige Thema,
 som De kan faa nok af til Vin-
 teren.
 Lev vel og bliv helt rask.
 Venlig Hilsen fra Deres
 R. Christiansen</t>
   </si>
   <si>
-    <t>1892-06-12</t>
-[...164 lines deleted...]
-  <si>
     <t>1892-06-24</t>
+  </si>
+  <si>
+    <t>Emil Hannover</t>
   </si>
   <si>
     <t>Bjørnstjerne Bjørnson
 Alice Hannover
 Agnes Slott-Møller
 Harald Slott-Møller</t>
   </si>
   <si>
     <t>Rasmus Christiansen fortryder til dels, at han i sidste brev fortalte Emil Hannover om ægteparret Slott-Møllers syn på sagen med Willumsen; en beretning, fremgår det, at Hannover blev opbragt over. Christiansen får ikke besøgt kunstnerparret foreløbigt, fortsætter han, og heller ikke Hannovers i Silkeborg. Men han håber at få besøg i Tjele, hvis Hannovers tager til Aalborg og dermed er på hans egn. Han spørger som afslutning på brevet til hans og Alices afrejsetidspunkt til Norge.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/0RXN</t>
   </si>
   <si>
     <t>Tjele d: 24 Juni 92
 Kjære Hannover! Tak for Deres Brev. Jeg kan godt forstaa at
 De blev gnaven i Ansigtet over “Hjærtefolkets” Udtalelser, som De kalder dem,
 jeg burde vist ogsaa have sparet Dem denne Ærgrelse, men hvad skal
 man sige Utak er jo Verdens Løn som der staar saa smukt et
 eller andet Sted. Jeg har ikke har hørt noget fra Vestervellinge
 siden og jeg faar heller ikke Tid til at komme der foreløbig, desvær-
 re for Ridetourens Skyld. Vejret har forresten i den sidste Tid været
 rigtig forbandet med Blæst og Regn, hvilket De vel ogsaa har maat-
 tet sande i Silkeborg, hvor velsagtens Opholdet er mere taaleligt naar
 man i smukt Vejr kan færdes ude. Jeg vilde frygtelig gjærne besøge
@@ -908,130 +337,50 @@
 vellinge, noget som jo ikke er
 underligt, da hendes Søster og Svoger
 jo er optagne af Deres Arbejde
 og hun saaledes for Størstedelen [er]
 [4]
 henvist til sig selv. Det er under-
 ligt at hun ikke kan finde
 paa at tage sig noget nyttigt
 for. Kjæresten gjør et meget
 behageligt Indtryk, saa jeg synes
 at Slott[-]Møller har behandlet
 ham lidt uretfærdig naar han
 har talt om ham.
 Jeg haaber at Deres Kones
 Helbred stadig befinder sig
 i Fremgang og at hun ikke
 har opgivet sine lange Spadsere-
 toure. Faa De saa Overretsag-
 fører Hetchschers Lejlighed
 som der var Tale om?
 Vil De hilse Deres Kone mange
 Gange og det øvrige behagelige
 Selskab som jeg traf paa dernede. Mod-
 tag selv en venlig Hilsen fra Deres
 hengivne 
-R. Christiansen</t>
-[...78 lines deleted...]
-Deres hengivne
 R. Christiansen</t>
   </si>
   <si>
     <t>1893-08-10</t>
   </si>
   <si>
     <t>Alice Hannover
 Viggo Pedersen
 Johan  Rohde
 Erik Schiødte
 Lauritz Zeuthen</t>
   </si>
   <si>
     <t>Emil Hannover skal nu kende Rasmus Christiansens utvetydige opfattelse af Hannovers ægteskabelige krise: Christiansen har nemlig intet til overs for Alice Hannovers opførsel - og efter flere brevsiders forargelse over hendes hensynsløshed konkluderer han, "at Kvinden, trods al Intelligens og ydre Politur, alligevel er et laverestaaende og mindre udviklet Menneske end Manden." Rygtet, at Alice er løbet bort med en anden, er nu nået til Tjele, hvor Christiansen opholder sig, og han ser det som sin pligt at gøre Hannover det klart, at separation, jo før jo bedre, er eneste udgang af miseren. Han anbefaler Hannover for adspredelsens skyld at besøge Rohde, der opholder sig i Tønning i Slesvig, og senere på efteråret følges med Christiansen selv via Hamborg, for siden at rejse mod Paris via Nederlandende.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/FzfN</t>
   </si>
   <si>
     <t>Tjele d: 10 Aug 93
 Kjære Hannover!
 Forhaabentlig naar dette Brev
 Dem inden De tager fra Kjøben-
 havn. Jeg skriver for at sige Dem
 min oprigtige Mening om Situa-
@@ -1159,79 +508,231 @@
 til Separationen, som De efter min
 Mening kan gjøre med en god Samvit-
 tighed, og saa skal De tage over til
 Rohde, hvis De da kan komme
 til at bo der. De skal da forsøge
 saa vidt muligt at komme til Ro
 der med et eller andet Arbejde indtil
 [8]
 hen i September, naar jeg er færdig
 til at rejse saa følges vi ad over
 Hamborg. De skal se at paa den
 Maade gaar det meget hurtigere
 og bedre end at gaa og kvæles læn-
 gere med alle disse Pinagtigheder.
 De maa gjærne lade Zeuthen læse
 dette Brev, jeg tror at han vil give
 mig Ret i hvad jeg her har frem-
 ført angaaende Deres Forhold[.]
 I Haab om at De snart maa
 komme til Ro med en difini-
 tiv Afgjørelse, slutter med venlig
 Hilsen fra Deres hengivne
 R. Christiansen</t>
   </si>
   <si>
-    <t>1893-08-17</t>
-[...19 lines deleted...]
-I Hast,
+    <t>1892-08-05</t>
+  </si>
+  <si>
+    <t>Sønder Onsild
+Tjele</t>
+  </si>
+  <si>
+    <t>Emil Hannover
+Johan  Rohde
+Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>Rasmus Christiansen skriver til Alice Hannover, der for tiden opholder sig uden Emil Hannover på kurcentret i Silkeborg. Christiansen har haft besøg af Zeuthen, og Alice har også overvejet et visit, har hun skrevet til ham. Men tidspunktet falder dårligt nu, må Christiansen svare, for andre besøgende bruger gæsteværelset, hvor han har logi. Selv vil han ikke tage til Silkeborg for at besøge hende, trods det at vejret forhindrer ham i at bruge sin tid på at male, for det vil være upassende at ses med hende, mens ægtefællen er bortrejst. Christiansen savner stadig nyt fra Johan Rohde og spørger hende, om hun har været i kontakt med den fælles ven.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/Wf22</t>
+  </si>
+  <si>
+    <t>Tjele 5 Aug 92
+pr S. Onsild
+Kjære Fru Hannover!
+De kunde vel forstaa af mit
+sidste Brev at jeg ikke havde
+faaet Deres den Gang jeg skrev
+til Dem. De har nemlig skrevet
+pr: Viborg, og det har forsinket
+Brevet et Par Dage. Den Dag
+Hrr: Zeuthen var her havde jeg
+begyndt paa et Brev til Dem,
+som imidlertid blev afbrudt, og
+der gik saa nogle Dage inden
+jeg kunde fortsætte, hvilket De bedes
+undskylde. Jeg haaber imidlertid
+at mit sidste Brev var tilstræk-
+keligt langt og tilstrækkeligt artigt
+[2]
+til at jeg tør gjøre mig Haab
+om det lovede lange Gjensvar.
+De kjeder Dem som Enke, det bevi-
+ser maaske at De er rask, da De
+vel ellers vilde være saa optaget
+af Deres Svaghed at De ikke vilde
+faa Tid til at kjede Dem. At
+De er kommen saa vidt at De
+endogsaa har tænkt paa at rejse
+hertil Tjele glæder mig overor-
+dentligt saa at jeg paa det kraftig-
+ste vilde opfordre Dem til at vove
+Forsøget, dersom det ikke netop traf
+sig saa uheldigt at Forpagteren,
+som jeg boer hos, faar nogle Ferie-
+fremmede i Dag som blive her
+nogen Tid og lægge Beslag paa
+det Gjæsteværelse, som ellers har
+[3]
+staaet til Deres Disposition i længere
+Tid. Det er nu falden ind med
+et kjedeligt ustadigt Blæsevejr som
+helt har forhindret mig fra at
+arbejde i et Par Dage. Bliver det
+ved, saa kunde jeg nok have
+Lyst til at besøge Silkeborg, hvis
+Deres Mand havde været hjemme,
+da jeg frygter for at prostituere
+Dem for Badegjæsterne ved at kom-
+me i hans Fraværelse, ligesom
+han vel ogsaa vilde blive gnaven
+over at jeg netop valgte hans
+Fraværelse til et Besøg.
+Har De hørt noget fra gamle
+Rohde? Nu er det længe siden 
+jeg havde Brev. De kjender vel ikke
+hans nye Opholdssted?
+[4]
+Saa haaber jeg altsaa snart at
+modtage et længere artigt
+Brev fra Dem efter at
+jeg nu forhaabentlig har gjort
+Afbigt for min lange Tavshed
+Venlig Hilsen fra
 Deres hengivne
-17 Aug. 1893 E.H.</t>
+R. Christiansen</t>
+  </si>
+  <si>
+    <t>1892-06-12</t>
+  </si>
+  <si>
+    <t>Alice Hannover
+Agnes Slott-Møller
+Harald Slott-Møller
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Brevets side 2 og 3 er transskriberet, men siderne er ikke scannet pt.</t>
+  </si>
+  <si>
+    <t>Rasmus Christiansen glæder sig over de venlige udlejere og er positivt overrasket over landskabets maleriske karakter i Sønder Onsild, hvor han netop er ankommet. Han har lånt en hest og besøgt ægteparret Slott-Møller tre mil fra sit opholdsted, og han kan efter dette besøg oplyse Emil Hannover om, at Willumsens afstandtagen til Hannover bunder i, at han "havde rakket hans Krukke ned" i en anmeldelse af Skovgaards værker. Christiansen opsummerer, at Hannover må være forberedt på konflikter med de kunstnere, han anmelder. Han spørger derefter, hvordan Hannover og hustru har det på deres kurophold i Silkeborg, og om han mon endnu er raget uklar med alle på stedet?</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/wFD4</t>
+  </si>
+  <si>
+    <t>Thjele pr: Sønder Onsild
+12 Juni 1892
+Kjære Hannover!
+Jeg kom hertil i Mandags og
+er foreløbig kommen saa nogen-
+lunde i Orden. Jeg er meget glad
+ved min nye Bopæl forsaavidt
+som her er adskilligt bedre i malerisk
+Henseende end jeg oprindelig vidste
+af. Folkene jeg bor hos er meget flinke
+og Herskabet, Kammerherre Lüttichau med
+Familie, som bor her, er næsten over-
+strømmende elskværdig. Jeg kan hilse
+Dem fra Slott-Møllers (jeg skal ikke). Dagen
+efter min Ankomst hertil fik jeg Bud
+fra Fruen med Indbydelse til at kom-
+me Dagen efter til hendes Fødselsdag.
+[2]
+Forpagteren her laante mig sin
+Ridehest jeg tog derover ligesaameget
+for Ridetourens Skyld. Der var næsten
+tre Mil derover, saa der bliver ikke noget
+af Frøken Rambusch’s Spadseretour
+herovertil. Slott-Møller og Frue vare i
+det overstadige Hjørne saa jeg tilbragte
+en meget fornøjelig Dag. I Samtalens
+Løb fik jeg blandt andet at vide, at
+Grunden til at De ikke havde set noget
+til Willumsen, var den at De havde
+rakket hans Krukke ned i Deres Artikel
+om Skovgaard, og da det var det sidste
+som var tilbage fra Deres Tilbagetog 
+i Deres første Willumsen-Artikel, saa
+kunde Fru Slott-M godt forstaa at
+Willumsen følte sig krænket over
+en saa uforsonlig Medfart. Jeg vil
+nødig sætte ondt Blod hos nogen ved at
+fare med Sludder, men jeg synes
+[3]
+alligevel ikke jeg vilde forholde Dem
+denne Oplysning til Forstaaelse af
+Willumsens Tilbageholdenhed, da den
+forekommer mig at gaa over Grændsen
+for det Tilladelige. De vil forhaabentlig
+herefter indse at det vil være haabløst
+at undgaa Kollision med de Malere
+af Deres Bekjendskab, som De mulig-
+vis kommer til at skrive om i Fremt-
+tiden God Fornøjelse!
+Hvordan har De og Deres Kone det
+i Silkeborg? vel ikke saa overdrevent
+morsomt? mærker De Luftens ”vidun-
+derlige” Indflydelse. De har vel for længst
+lagt Dem ud med hele Selskabet.
+Hvis De faar Tid vilde jeg gjærne høre
+hvorledes De befinder Dem og naar
+De tænker paa at rejse til Aalborg.
+Hvis De faar Brug for den lille
+[4]
+Haandkuffert, jeg laante, naar De
+skal rejse til Norge, saa haaber jeg De
+vil lade mig det vide, saa skal den
+hurtigst blive sendt[.]
+En venlig Hilsen til Deres
+Kone og Dem selv fra Deres
+hengivne
+R. Christiansen</t>
   </si>
   <si>
     <t>1896-01-30</t>
   </si>
   <si>
     <t>Telegram</t>
+  </si>
+  <si>
+    <t>Johan  Rohde</t>
+  </si>
+  <si>
+    <t>København</t>
   </si>
   <si>
     <t>Rom</t>
   </si>
   <si>
     <t>Det lader til (jf. Rohdes svarbrev til Hannover samme dag), at den pågældende afstemning drejer sig om hvorvidt Den frie Udstilling bør sammenlægges med Charlottenborgudstillingen.</t>
   </si>
   <si>
     <t>Emil Hannover telegraferer til Johan Rohde og beder om hans stemme i en afstemning iblandt Den frie Udstillings medlemmer vedrørende sammenslutningens form.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/54UY</t>
   </si>
   <si>
     <t>Malthe Engelsted
 Jens Ferdinand Willumsen
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Rohde takker for Hannovers telegram vedrørende en afstemning iblandt Den frie Udstillings medlemmer, og for hans engagement i udstillingssammenslutningen. Rohde har afsendt sin stemme pr. telegram, og uddyber, at han er imod en sammenlægning af Charlottenborgudstillingen og Den frie Udstilling (en holdning Zahrtmann tilsyneladende også har bakket op om) af frygt for at det vil resultere i et frafald af udstillere på Den frie. Rohde har været bange for, at nogle medlemmer 'længtes efter Kongerøgelsen', men håber nu at Den frie Udstilling kan bevares.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/VRJT</t>
   </si>
   <si>
@@ -1277,171 +778,978 @@
 saa stort, at man for den frie Udstillings
 Eftermæle burde opløse den. — Men noget
 saadant kunne altsaa først komme frem
 efter en Afstemning …; og disse Ytringer var
 derfor kun brugte ganske privat til de
 nævnte to, som jeg vidste ikke vilde svække
 [3]
 en Afstemning ved at meddele sligt. —
 —
 Om virkelig Udstillingen skulde kunne bevares?
 —Jeg havde ganske opgivet Haabet, da jeg
 troede, at der ogsaa var Folk i venstre
 Fløj, som længtes efter Kongerøgelsen.
 —Det vilde være den største Glæde, jeg
 længe havde haft.
 Dette i al Hast.
 Sendte Dem iøvrigt igaar et Brev,
 som De altsaa vel har faaet, før
 dette kommer Dem i Hænde.
 Venlig Hilsen og endnu en
 Gang Tak
 Deres hengivne Ven
 Johan Rohde</t>
   </si>
   <si>
-    <t>1897-09-08</t>
-[...22 lines deleted...]
-Deres L.Zeuthen.
+    <t>Januar-maj 1917</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>København
+V. Boulevard</t>
+  </si>
+  <si>
+    <t>Rasmus Christiansen gør i brevkortets fortrykte tekst opmærksom på, at hans nye adresse angivet i telefonbogen og vejviseren for 1917 først gælder fra 7. maj.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/Fhyv</t>
+  </si>
+  <si>
+    <t>Hr. Direktør
+Emil Hannover 
+Kunstindustrimuseet
+V. Boulevard 
+B
 [2]
-[med blæk og blyant i en anden hånd end Zeuthens:]
-[...1 lines deleted...]
-1895 – 96 – 97. – 98 – 99</t>
+[med trykte typer:]
+Bedes noteret!
+Den adresse med tilhørende Telefonnummer, som
+findes i den ny Telefon=Haandbog og i Vejviseren for
+1917 gælder ikke før efter den 7. Maj d. A. 
+Indtil denne Dato er min Adresse som hidtil:
+Rosenvængets Sideallé 3II. Ø. Tlf. Øbro 1177. 
+Ærbødigst
+R. Christiansen
+Figurmaler
+[i venstre margen i Hannovers hånd med blyant:]
+Christiansen, R.</t>
+  </si>
+  <si>
+    <t>1893-08-17</t>
+  </si>
+  <si>
+    <t>Hannover regner med at drage mod Tønning mandag, men melder sin ankomst pr. telegram. Han beder Rohde skaffe ham et værelse på hotellet. Skilsmissepapirerne er nu iorden, og skal blot overdrages til overpræsidiet den følgende dag.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/50Nl</t>
+  </si>
+  <si>
+    <t>Kjære Ven,
+Jeg rejser formodentlig herfra paa
+Mandag Morgen, men melder Dem
+min Afrejse pr. Telegram. Vær da saa god
+at skaffe mig et Værelse paa Hotellet.
+Alt er nu ordnet, tilbage er kun
+Andrangenets Indlevering til Overpræsiden-
+ten. Den finder Sted imorgen.
+I Hast,
+Deres hengivne
+17 Aug. 1893 E.H.</t>
   </si>
   <si>
     <t>1898-05-18</t>
   </si>
   <si>
     <t>Georg Bestle</t>
+  </si>
+  <si>
+    <t>Harald Slott-Møller</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/1Hrt</t>
   </si>
   <si>
     <t>[trykt brevhoved:]
 Georg Bestle
 Skindergade 47 
 Telefon Nr. 1038
 Kjøbenhavn, d. 18 Mai 1898
 K.
 Herr Forfatter Emil Hannover!
 Efter at jeg idag har modtaget Deres venlige
 Brev angaaende Slott-Møller, søgte jeg strax En
 af mine Kollegaer i Inspektionen for Helligaands Kirken, 
 men han vilde paa ingen Maade give sit Samtykke
 til at det omtalte Relief blev anbragt i Hellig-
 aands Huset; saa at det er haabløst – men da De
 skriver, at det er en saare vanskelig Tid for Ægte-
 parret Slott-Møller, saa vil jeg spørge Dem, om de
 vil modtage et Beløb paa 3 a 400 Kr som en Hjelp,
 saa er de til Tjeneste.
 Med Høiagtelse
 Georg Bestle
 [forneden til højre, langs siden, i Emil Hannovers hånd med blyant:]
 ad Slott-Møller</t>
+  </si>
+  <si>
+    <t>1913-06-24</t>
+  </si>
+  <si>
+    <t>Herman Kähler</t>
+  </si>
+  <si>
+    <t>Næstved</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/bBWz</t>
+  </si>
+  <si>
+    <t>[brevpapir med trykt brevhoved:]
+Hermann A. Kähler,
+Aktieselskab.
+Keramikfabrik.
+–
+Telefon Nr. 291.
+Næstved, den 24.6.1913.
+[med blyant i venstre margen i Hannovers hånd:] Kähler
+Her Directør Emil Hannover.
+København.
+Af vor Samtale forstod jeg at De kunne ønske,
+til Deres Frues Arbeider, en hvid Glasur der ikke
+Krakelere,[sic] jeg tillader mig at sende en Prøve
+der brændt ved 1000 gr, har denne Egenskab
+ønsker De mere er jeg til Tjeneste
+Med Høiagtelse
+Herman A Kähler</t>
+  </si>
+  <si>
+    <t>1890-09-09</t>
+  </si>
+  <si>
+    <t>Alice Hannover
+Hermann Peter Rohde
+Agnes Slott-Møller
+Harald Slott-Møller
+Johan Peter Wildenrath</t>
+  </si>
+  <si>
+    <t>Hannover understreger, at det ikke er af godhed, at han har foreslået at sende Wildenrath pengene fra lotteriet. Det er ganske enkelt, fordi han vil have fred. Han er træt af at spekulere på Wildenraths økonomi. Hvis Wildenrath insisterer på at få pengene udbetalt, vil Hannover derfor sætte overførslen igang. Alice Hannover er mere godhjertet og vil hjælpe Wildenrath af hensyn til hans velbefindende snarere end for at lindre sin egen samvittighed eller sindsro.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/x8B4</t>
+  </si>
+  <si>
+    <t>Katrinebjærg
+pr. Taastrup 9/9 90
+Kjære Ven,
+Tak for Deres Brev, som … var
+kommet herud, medens jeg var inde
+i Byen, hvorfor jeg telegraferede til Dem.
+De har Ret, det er klart; kun én
+Ting misforstaaer De, og det er, naar
+De mener, det vilde være udelukkende
+af Godhed, naar jeg sendte W. Pengene.
+Nej, ser De, det vilde meget mere
+være af Egenkjærlighed. Jeg vil næmlig
+have Ro nu, og det kunde jeg ikke
+have, hvis jeg skulde gaa og tænke
+paa, at nu skød W. sig maaske,
+eller nu blev maaske hans stakkels
+syge Kone kastet paa Gaden af
+Værten, eller nu sultede de og maaske
+etc. 
+Derfor mener jeg, jeg skal sende ham
+[2]
+disse Penge. Saa er der af hans
+Venner gjort, hvad der kunde
+gjøres, og saa skal han ogsaa faa
+at vide, at dermed er al mulig
+Hjælp fra hans Venner udtømt.
+Alligevel skal De ikke
+skrive til Deres Fader endnu. Jeg
+skriver samtidig hermed til W., at
+der er liden Sandsynlighed for at
+rokke den fingerede Kjøber fra
+hans en Gang tagne Beslutning.
+Skriver han saa tilbage, at det
+skal og maa ske, – ja, saa
+sender jeg Pengene, siden De har
+overladt Afgjørelsen til mig. Jeg
+skal da ogsaa tage Ansvaret
+[i venstre margen:]
+Hører De noget fra Slott-Møllers?
+[3]
+alene, og skulde Bidragyderne nogensinde
+knurre, kan det vel ikke være saa
+svært for mig at skaffe 500 Kroner paa et
+Bord.
+Jeg gjentager altsaa, at den væsentligste
+Grund til at følge W.’s Forlangende
+for mig er den, at jeg er træt nu af
+at plages med hans Affairer, da jeg
+har nok at tage vare med mine egne.
+Min Kone, som er meget bedre end
+jeg, siger her, at naar hun ønsker
+W. hjulpen paa Ny, er det af 
+Hensyn til W. og ikke til sig og mig.
+Vi kan denne Gang ikke blive
+enige.
+Vi længes meget efter snart at se
+Dem og sender Dem hjærtelige Hilsener.
+Deres hengivne
+Emil Hannover
+I hast</t>
+  </si>
+  <si>
+    <t>1890-09-18</t>
+  </si>
+  <si>
+    <t>Johan Peter Wildenrath</t>
+  </si>
+  <si>
+    <t>Wildenrath har tryglet om at få tilsendt pengene fra lotteriet. Hannover beder nu Rohde foretage overførslen til Wildenraths adresse i Frankrig.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/V4sF</t>
+  </si>
+  <si>
+    <t>18/9.90.
+Kjære Rohde,
+Tak for Brevet. Modtog nu lige
+en ny fortvivlet Skrivelse fra W., der
+beder mig indtrængende sende ham
+Pengene telegrafisk, hvis jeg kan skaffe
+dem fra ”Manden”.
+Saa ondt det gjør mig at maatte fore-
+tage et Skridt, der ikke har Deres
+Sympathie, beder jeg Dem være mig
+behjælpelig med at gjøre selve dette Skridt:
+Hæv Pengene go send dem telegrafisk
+Til W. J.P. Wildenradt, Marignane
+Bouches du Rhône, France. Omkostningerne
+ved Telegrammet skal jeg tilbagebetale
+Dem, saasnart vi ses. Det bliver forhaabentlig
+snart, thi vi flytter ind imorgen eller 
+iovermorgen.
+Deres hengivne
+E.H.</t>
+  </si>
+  <si>
+    <t>Formodentlig ultimo november 1891.</t>
+  </si>
+  <si>
+    <t>Oscar Madsen
+Valdemar Christian Schønheyder Møller
+Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>Harald Slott-Møller meddeler Emil Hannover, at Valdemar Schønheyder Møller vil tage ud til Hannovers med sin kukkasse, hvis vejret er lyst den kommende søndag. Slott-Møller kan desuden fortælle, at han har fået henstand af Zeuthen vedrørende betalingen af sagsomkostningerne[?] omkring Oscar Madsen. Lidt pikeret fortsætter Slott-Møller, at han hellere betaler Zeuthen sin part, end at han vil stå i taknemmelighedsgæld til Hannover, der har forsøgt at tage sig af sagsudgifterne alene, da Slott-Møllers økonomi er anstrengt.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/6XSb</t>
+  </si>
+  <si>
+    <t>Kjære Hannover S!
+Schønheyder vil gjærne
+komme ud til Eder
+med sin Kukkasse,
+men mener neppe at [have]
+Tid før Søndag. Hvis 
+Vejret saa bliver godt
+lyst den Dag komme[r]
+han nok, ellers
+telefonerer han sin 
+Ankomst den nærmeste
+paafølgende lyse
+Dag. Jeg var hos
+[2]
+Zeuthen i dag, han 
+tilbød mig, at hans
+Tilgodehavende i den
+Oscar Madsenske Sag
+kunde blive staaende
+indtil vidre[sic], indtil 
+det passede mig
+at betale det.
+Han sagde endvidre[sic],
+at du havde bedet
+ham ikke at tale
+til mig om den Sag,
+men da jeg nu
+var der, kunde
+han ikke lade
+det være.
+[3]
+Kjære Ven, misforstaa
+mig nu ikke naar
+jeg siger, at det
+er behageligere for
+mig at staa i Zeu-
+thens Bøger end i
+Taknemmelighedsgjæld
+til dig, til hvem det
+saa end er. Husk
+paa, at Zeuthen er
+en Mand med hvem
+jeg staar, saa at
+sige i Forretningsfor-
+bindelse, og at det er
+lettere at omgaaes
+sine Venner, ja
+selv sine aller, aller
+[4]
+bedste Venner
+naar man ikke
+tynges af Taknem-
+melighedsgjæld til
+dem. Vær nu
+rigtig søde og se
+at forstaa mig
+Eders hengivne
+H Slott-Møller</t>
+  </si>
+  <si>
+    <t>1897-09-08</t>
+  </si>
+  <si>
+    <t>Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>Valdemar Kleis</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/AlLu</t>
+  </si>
+  <si>
+    <t>[Trykt brevpapir med dato udfyldt i hånden:]
+OVERRETSSAGFØRER ZEUTHEN
+NØRREGADE 6, KØBENHAVN K.
+KONTORTID 10–3. TELEFON 3454.
+Den 8 Sept. 1897.
+/ Bil.
+Kjære Rohde!
+./. Hoslagte Skrivelse fra Kleis har jeg i Dag ./.
+modtaget. Hvis Deres Vej falder her forbi, se
+saa op i Morgen.
+Med venlig Hilsen
+Deres L.Zeuthen.
+[2]
+[med blæk og blyant i en anden hånd end Zeuthens:]
+Emil Hannover
+1895 – 96 – 97. – 98 – 99</t>
   </si>
   <si>
     <t>1905-11-26</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/AKKc</t>
   </si>
   <si>
     <t>[Tilføjet med blyant af Emil Hannover
 øv. th.:] Rohde
 26 . XI . 1905
 Nybrogade . 12
 K
 Kjære Ven. 
 Jeg har et Par Gange forgjæves søgt at
 raabe Dem op i Telefonen, derfor kommer
 denne Opfordring lidt senere end den
 skulde. 
 Vi ville gjerne se Dem og Deres Hustru
 hos os imorgen AftenX, og haaber, at De
 glæder os med at komme. Der kommer
 foruden Munthes nogle faa fælles Venner;
 men det er i al Tarvelighed; ikke* Kjole. 
 Med venlige Hilsner fra min Hustru
 til Dem begge og med Tak for den
 hyggelige Aften[.] Deres hengivne
 Johan Rohde
 Altsaa Mandag Aften. 27.ds.
 Jeg beder Dem svare omgaaende.
 *Dobbelt understreget</t>
   </si>
   <si>
+    <t>1906-10-28</t>
+  </si>
+  <si>
+    <t>Joakim Skovgaard</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/5c95</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Skovgaard
+Rosenvænget 28 – 10 – 1906
+Kjære Hr Direktør Hannover!
+Tak for Deres brev. Jeg vil telefonere
+til Dem i museet, rimeligvis imorgen 
+formiddag, for at vi kan aftale
+en tid, på hvilken vi kan se på
+tegningerne. Deres
+med særdeles agtelse
+Joakim Skovgaard
+Farmoders billede har Hirschsprung
+før talt om, indtil videre agter jeg
+ikke at sælge det.</t>
+  </si>
+  <si>
+    <t>1906-11-26</t>
+  </si>
+  <si>
+    <t>Niels  Skovgaard</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/MODe</t>
+  </si>
+  <si>
+    <t>Foroven under datoen med blyant med Emil Hannovers hånd: Skovgaard
+Karlsberg, Hillerød. 26 . 11 . 06
+Kære hr. Hannover!
+Efter Deres udtalelse i telefonen,
+havde jeg ventet at se Viggo P.s og
+mit stykke i Politiken i fredags.
+Istedet fik V.P. i lørdags brev*) fra
+Redaktøren, hvori denne beder undskylde
+at det ”ved en fejltagelse” ikke var kom-
+met den dag, men skulde komme lør-
+dag. Det har dog ikke været der
+endnu, og da vi har fået at vide, at
+der har været adskillige bl indlæg i
+forskellige blade, hvori der er sagt
+omtrentlig hvad vi siger, og da vi til-
+lige har hørt (om dette forholder sig
+rigtigt, ved vi dog ikke) at der også fra
+elever ved skolen er ansøgt om at
+Schlichtkrull måtte få posten, så
+så har vi personligt slet intet ønske 
+*) skrevet fredagen d. 23ende
+[2]
+om at vort indlæg overhovedet kom-
+mer frem.
+Jeg tænker mig, at De mulig har
+konfereret med Ministeren, og der-
+som han fremdeles ønsker det frem,
+skal det det naturligvis, men ellers
+synes vi det igrunden vilde være
+heldigere at lade det fare, nu det
+har trukket så længe ud.
+Deres 
+Niels Skovgaard.</t>
+  </si>
+  <si>
+    <t>1914-09-27</t>
+  </si>
+  <si>
+    <t>Emil Hannover fylder 50 år på denne dag, og Rasmus Christiansen lykønsker ham og reflekterer over tidens gang: Han føler sig selv så ung som før, dog "med Undtagelse af at jeg er bleven Idiot overfor visse moderne maleriske Fænomener, som nu trumfes igennem med samme Frejdighed som da De og jeg var unge."</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/CIuP</t>
+  </si>
+  <si>
+    <t>[i Hannovers hånd med blyant:]
+Christiansen
+København d: 27 Septbr 1914
+Kære Hannover!
+Jeg sendte i Dag et Telegram
+ud til Deres Sommerbolig i Bagsværd 
+for at lykønske Dem til de 50 Aar. 
+I Aften kom imidlertid Telegrammet
+tilbage med Paategning: Direktør
+Hannover bortrejst, hvoraf jeg altsaa
+kan se at De maa være flyttet ind
+til Byen. Tillad mig derfor
+herved med et Par fattige Ord at
+gentage min Lykønskning, idet jeg
+haaber at De, ligesaalidt som jeg,
+maa mærke noget til at De
+nu kommer paa den gale Side
+af de Halvtreds. Herregud hvor
+Tiden dog gaar, hidtil har vi jo
+nogenlunde kunnet opretholde
+det Selvbedrag, at vi endnu er
+unge Mennesker, og jeg synes i
+hvert Fald at det ik den Tid da
+[2]
+vi virkelig var det[,] ikke ligger saa 
+langt tilbage som Aarene udsiger. 
+Jeg troede for resten at vi var lige
+gamle, men jeg har allerede
+for 1½ Aar siden passeret de
+Halvhundrede, uden at i nogen
+Maade at føle mindre ungdom-
+meligt, tror jeg da, med Undtagelse
+af at jeg er bleven Idiot overfor
+visse moderne maleriske Fænome-
+ner, som nu trumfes igennem
+med samme Frejdighed som
+da De og jeg var unge. Jeg
+forsøger stadig, trods alt, at holde
+Krudtet tørt og Galden flydende.
+Modtag til Slutning en
+fornyet Lykønskning og de venlig-
+ste Hilsener til Deres Kone
+og Dem selv fra deres
+hengivne 
+Herdis &amp;amp; Rasmus Christiansen</t>
+  </si>
+  <si>
+    <t>1916-03-01</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/1iHD</t>
+  </si>
+  <si>
+    <t>[brevpapir med trykt frise øverst samt teksten:]
+Herman A. Kähler
+Keramiker
+Næstved, den 1.3.1916
+Telefon 291
+[med blyant i venstre margen i Hannovers hånd:] Kähler
+1.3. 1916
+Kære Hr Directør E Hannover!
+København
+Herved sender jeg af Bunken! Ord og Bild! Vestlandske
+Kunstindustrimuseum Bergen, Le Journal des Arts, Ilustreret[sic]
+Tidende og Goteborg Posten, der er jo en masse baade ude og
+hjemmefra, men denne Prøve er vel tilstrækelig[sic].
+Fader er født 1808 i Heiligenhafen død her 1884.
+Stadig til Tjeneste beredt tegner[?]
+Med Høiagtelse
+Herman A. Kähler</t>
+  </si>
+  <si>
+    <t>1916-03-08</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/pFiw</t>
+  </si>
+  <si>
+    <t>[brevpapir med trykt brevhoved:]
+Aktieselskabet
+Herman A. Kählers
+keramiske Værksted.
+[monogram:]
+HAK
+[med meget små typer:]
+Indregistreret varemærke
+Næstved, den 8.3.1916.
+Telef. 291.
+[med blyant i venstre margen i Hannovers hånd:] Kähler
+Kære Hr Directør E. Hannover
+København
+Vor hjerteligste Tak for Kronik og de pragtfulde Blomster! jeg
+var rørt over al den Elskværdighed Forretningen kan aldrig
+være Dem taknemlig nog[sic] for hvad de skrev om den, og naar
+vi paa Løverdag alle samles til en lille Spisning skal De
+blive mindet med et glad Pottemagerhurra.
+Deres taknemlige altid hengivne Ærbødige
+Herman A. Kähler</t>
+  </si>
+  <si>
+    <t>1891-12-16</t>
+  </si>
+  <si>
+    <t>Lyngby</t>
+  </si>
+  <si>
+    <t>Arnold Böcklin
+Peter  Hansen
+William Holman  Hunt
+Carl  Neumann
+Odilon Redon
+Dante Gabriel Rossetti
+John Ruskin
+Fritz Syberg
+Jens Ferdinand Willumsen
+Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>For de omtalte oplysninger om Böcklin, se Johan Rohdes brev til Emil Hannover 1891-11.</t>
+  </si>
+  <si>
+    <t>Hannovers flytter ind til København i løbet af de næste par dage, og Hannover glæder sig, selvom hans hustru er ked af, at skulle rejse fra landet. Han har indtelefoneret en omtale af maleren Carl Neumann til Politiken. Hannover takker for Rohdes oplysninger vedrørende Arnold Böcklins arbejdsmetode. Han er netop i begreb med selv at indhente oplysninger om Böcklin. Hannover spørger, hvorvidt Willumsen kan skaffe nogle ting af Odilon Redon. Dernæst vil Hannover gerne hurtigst muligt have nogle flere værker af Willumsen sendt til Danmark, da han forudser, at de kan give anledning til nye brydninger i næste udstilling i Den Frie. Hannover synes godt om Kunstforeningens udstilling og anerkender kvaliteterne i Sybergs udstillede selvportræt, men bryder sig ikke om farveholdningen. Peter Hansens udstillede værker afslører inspiration fra Rohde. Hannover spørger, hvad Rohde læser om Italien for tiden. Han glæder sig selv til at gense sine fotografier og bøger derfra, når han flytter ind til byen. Han har købt noget engelsk kunstlitteratur, af Ruskin blandt andre, og spørger, om ikke Rohde snart vil med til England.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/e1Iu</t>
+  </si>
+  <si>
+    <t>Kjære Rohde,
+Tak for Brevet. Vi flytter Gud
+være lovet, takket elsket og priset
+ind paa Mandag eller Tirsdag, – til 
+stor Sorg naturligvis for min Kone.
+I de sidste Uger er jeg bleven holdt i 
+Fangenskab herude i Anledning af
+Influenzaen i Kjøbenhavn, og derved
+er min Appetit paa Hovedstaden
+bleven yderligere skærpet. Forresten:
+hvad skal man derinde? Havde jeg
+været i Byen i Aften, havde jeg
+skullet skrive om Marinemaler
+Neumann; nu kunde jeg dog nøjes
+med at fortælle Telefonen, at han
+var en daarlig Maler og derfor
+saare populær.
+Tak for Underretningen om Böcklin.
+jeg har forresten atter afbrudt mit
+Arbejde for at søge at indhente
+nogle positive Oplysninger om Manden
+hos nogle af dennes Venner. Faaer jeg
+intet at vide, vil jeg skrive til
+ham selv. Nu gaaer jeg blot i Frygt 
+[2]
+for, at alt det, jeg har digtet, skal
+være uoverensstemmende med
+Virkeligheden.
+Troer De ikke, Willumsen ogsaa
+kunde skaffe mig noget af Redon?
+Det Blad, jeg saa hos Zeuthen, var 
+godt, skjøndt jeg finder Willumsens
+nok som bekjendte Radering bedre,
+fordi den er fri for Redons Rheto-
+rik. Se saa snart som mulig at
+faa Willumsens Arbejder hertil.
+Jeg forudsætter, de er et nyt Slag
+værd, og jeg vil gærne slaa et
+saadant, saa snart den fri Ud-
+stilling er bleven aabnet. Over-
+hovedet vil jeg gærne have min
+Anmeldelse i alt væsentligt færdig,
+inden Udstillingen aabner, og jeg
+haaber, De vil hjælpe til at sætte
+mig i Stand dertil.
+Kunstforeningens Udstilling var
+mig en glædelig Overraskelse. Jeg
+skrev en lille Notits om den i 
+[3]
+”Politiken” og fremhævede – saa vidt
+jeg husker – de samme Navne, som De
+nævner som Muligheder. Jeg kan godt
+se, at Sybergs Selvportræt ikke er
+ubetydeligt, men jeg holder ikke af det,
+fordi det er saa grænseløst uskjøndt
+i Farven. Peter Hansens to Landskabs-
+studier var smukke, men røbede
+nogen Paavirkning fra Dem.
+Hvad er det, De læser om
+Italien? Jeg glæder mig selv saa
+meget til at gjense mine Fotogra-
+fier dernedefra, jeg troer i det hele
+taget, det er Fotografierne og Bøgerne
+og Billederne og hvad der ellers findes
+stuvet sammen i de smaa Huller
+i Reventlowsgade, der lokker mig mest
+til Byen. Ja og saa Vennerne
+naturligvis, de tossede Venner, der
+ikke kan overvinde deres Magelighed
+og sætte sig op i en Jærnbanevogn
+og kjøre en halv Time ud til
+Lyngby.
+Jeg har anskaffet en Del engelsk
+[4]
+Kunstlitteratur i den sidste Tid,
+bl.a. af Ruskin og har faaet en 
+utvingelig Lyst til at komme til 
+England for at se noget af Rossetti, 
+Holman Hunt etc. Vil De med –
+fra Paris?
+Før Onsdag er vi næppe nogen-
+lunde i Orden derinde. Men
+saa haaber jeg ogsaa vi ser Dem
+saa snart som muligt.
+Venlig Hilsen fra min
+Kone,
+Deres hengivne
+Emil Hannover
+16.XII.91.
+Lyngby</t>
+  </si>
+  <si>
     <t>1905-11-27</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/JEKd</t>
   </si>
   <si>
     <t>27 . XI . 1905
 Nybrogade . 12
 K
 Kjære Ven. 
 Det var meget kjedeligt, af mange Grunde, at De ikke kunde kom-
 me; men selvfølgelig respekterer jeg Aarsagen. 
 Der kom nu et Udkast til en Opfordring til at yde Bidrag til
 et Mindesmærke for Krohn; det var undertegnet C. Mølmann[;]
 gjør mig den Tjeneste omgaaende* at sende mig Bekræftelse paa,
 at det er denne Opfordring, De har bedt mig underskrive. 
 Deres Telefon maa vist være i Uorden; thi jeg har nu
 i et Par Dage fra forskjellige Steder i Byen forsøgt at raabe
 Dem op uden Held?
 Med venlig Hilsen
 Deres hengivne
 Johan Rohde 
 *Dobbelt understreget</t>
   </si>
   <si>
+    <t>1920-01-28</t>
+  </si>
+  <si>
+    <t>Gudmund Hentze</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ZMyq</t>
+  </si>
+  <si>
+    <t>[med blyant i Hannovers hånd:] Hentze
+Kære Hr Hannover
+Tak for Deres Elskværdighed, jeg haaber
+og tror at Deres elskværdige Kritik vil
+være mig til stor Nytte. Jeg vil en af 
+de første Dage gaa hen til Hofjuvelereren
+og faa de Ting, Modeller og Tegninger, lagt
+ind paa K-musæets Kontor, og saa vil 
+jeg selv komme mellem 2 – 3, jeg vil saa
+nødig gøre Dem mere Ulejlighed end nød-
+vendigt
+Venlig Hilsen
+Deres hengivne
+Gudmund Hentze
+Hvor er det besværligt med alt det Skriveri
+bare Telefonen snart var i Orden igen!
+Men jeg vil saa gærne have dette Emaille-
+arbejde godt – eller i hvert Fald forsvarligt.
+Det er jo noget nyt herhjemme og skulde
+gærne startes smukt. Starten er jo ikke
+uvæsentlig for det senere Forløb. Derfor
+vilde jeg gjærne interessere Dem for det og
+tage Gavn af Deres gode Raad.</t>
+  </si>
+  <si>
+    <t>1921-02-14</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/AneU</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Skovgaard J
+Derunder med blæk med Emil Hannovers hånd: 
+besv. 15/2 – 21.
+Rosenvænget 14 – 2 – 1921
+Kjære Museumsdirektør E. Hannover!
+Da De så venligt lovede at tale med
+Frk Bodil Müller om muligen at
+hjælpe mig en begrænset tid og på
+en dagstid der ikke generer Deres
+forehavende, beder jeg Dem nu indlede 
+forhandlinger med hende, da jeg vænter,
+at vi om ikke længe vil kunne væve
+de mønsterlapper det er mig sådan om
+at gøre, at få udførte så sikkert og
+så fuldkomne i karakteren, som mu-
+ligt. Det er ikke for at ulejlige Dem,
+at jeg lader det gå igennem Dem, men fordi
+jeg mener det at være den rette vej. Hvis
+jeg f.ex. kunde få at vide, om jeg pr telefon
+[2]
+må henvende mig til Frk Müller for at
+aftale et møde, og jeg tillige får at
+vide når det er belejligt at jeg telefonerer,
+og hvilket nummer jeg helst skal bruge,
+vil jeg være Dem meget taknemmelig.
+Med venlig hilsen
+Deres hengivne
+Joakim Skovgaard</t>
+  </si>
+  <si>
+    <t>1890-04-18</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Alice Hannover
+Peter  Nansen
+Agnes Slott-Møller
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Rohde endte, på trods af sin modvilje, med at skrive om udstillingen. Se "Charlottenborgudstillingen 1890" i Dagens Krønike, maj 1890.</t>
+  </si>
+  <si>
+    <t>Alice Hannovers tilstand er forværret, og Rohde ønsker hende god bedring. Han opfordrer Hannovers til at blive i udlandet i nogle år, for at få mest muligt ud af rejsen. Rohde er blevet opfordret til at skrive om Charlottenborgudstillingen i Dagens Krönike, men han vil helst undgå det, og vil derfor gerne vide, om Hannover har tænkt at påtage sig opgaven.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/1gEn</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn D. 18-IV-90.
+Kjære Ven! Jeg hører igjennem vore Venner
+Møllers og Christiansen, at Deres Kone nu er bleven
+saa syg, at hun har maattet søge Sengen. Det
+gjør mig ganske forfærdeligt ondt, men forhaabentligt
+ser det noget værre ud, end det egentlig er; imidler-
+tid er jeg glad ved, at der er taget radikalt fat paa
+Helbredelsen, og jeg haaber nu, at De som en for-
+nuftig Mand strax tager Deres Parti — jeg mener
+med Hensyn til et længere Ophold dernede.
+Bestem Dem med det samme til at blive et Par Aar
+dernede; det vil maaske være drøjt for Dem selv
+og de Venner, De har herhjemme, vil sikkert savne
+Dem; men gjør det alligevel; naar De tager Bestem-
+melsen nu, vil De kunne anlægge Deres Arbejde
+derefter og dog faa noget ud af Tiden, gaar De
+imidlertid stadig med Bagtanker om at stikke
+hjemme ved den første den bedste Lejlighed, faar
+De ikke det samme ud af Opholdet som, naar
+De begynder med at se to lange eller skal vi
+sige to korte Aar foran Dem. —
+Det er sandt, er der nogen der sender Dem Aviser
+og saadant noget? Svar mig derpaa, for at jeg
+i Tilfælde af, at der skulde komme noget af
+Interesse kunde sende Dem det —, hvis ingen
+andre gjør det.
+[2]
+Jeg afsendte for et Par Dage siden et Poste restante
+Brev til Rom. —
+Hils Deres Kone mange Gange og ønsk hende
+den bedste Bedring.
+—
+Møllers, som bragte mig den sørgelige Efterretning fra
+Dem, havde ogsaa et andet Ærinde. De bad
+mig eller skulde bede mig fra P. Nansen om at
+skrive en Text til deres Portræter, som skulde i
+Dagens Krønike. Nu har jeg hørt noget om, at
+De tænkte paa at skrive noget om Møllers, og hvis
+dette stadigt er tilfældet, vil jeg naturligvis ikke. 
+Noget efter kom P. Nansen her og bad mig meget ind-
+trængende skrive .. i Dagens Krønike om ikke specielt
+om Møllers, saa om Udstillingen i det hele taget.
+-Jeg vil meget nødigt gjøre nogen af Delene, jeg
+er Maler og ikke Kritikker og har hverken Tid eller
+Lyst til at skrive; skal jeg gjøre det, betragter jeg
+det som et Offer jeg gjør, fordi ingen andre
+findes, der kunde eller vilde gjøre det.
+[3]
+Hvis De, hvad jeg naturligvis ikke antager, skulde
+tænke paa at gjøre en Tour hjem i Slutningen af næste Maaned
+og altsaa med det samme se Udstillingen og saa
+formodentlig skrive om den, gjør mig da den Tjeneste
+saa at skrive mig det til strax, for at jeg kan
+slippe. 
+Da Nansen skulde have besked snart, vilde
+De maaske gjøre mig den Tjeneste, hvis De
+endnu ikke har opgivet at komme hjem, og
+skrive, da at telegrafere mig til[,] blot
+“Ja”
+ikke andet; hører jeg ikke fra Dem, opfatter
+jeg det saaledes, at De ikke tænker paa at
+rejse hjem foreløbig, og jeg gaar saa mulig-
+vis (??) ind paa et af Forslagene at skrive
+lidt af det som falder mig ind; nogen Mono-
+grafi eller lignende indlader jeg mig ikke paa
+—
+De venligste Hilsener fra Deres hengivne
+Johan Rohde
+Jeg hører gjerne fra Dem, men jeg ved nok at
+Rejsendes Tid er kostbar!</t>
+  </si>
+  <si>
+    <t>1892-06-14</t>
+  </si>
+  <si>
+    <t>Hoorn</t>
+  </si>
+  <si>
+    <t>Hans Christian Christensen
+Bernhard Harald Ruben
+Père Tanguy
+Vincent van Gogh
+Oscar Wandel</t>
+  </si>
+  <si>
+    <t>Brevet handler om van Gogh, hvis breve og reproduktioner af nogle af hans malerier, der har været planer om at udgive. Skulle Emil Hannover tegne abonnement på de påtænkte udgivelser, beder Johan Rohde ham skrive sig op også. Han fortæller videre, at han på en udstilling i Haag har erhvervet et maleri af van Gogh på vegne af Oscar Wandel. Som en eftertanke til den oplysning ærgrer det Rohde, at Hannover ikke har adgang til nogle af sin svigerfaders mange penge, så mere kunne være indkøbt.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ZkZV</t>
+  </si>
+  <si>
+    <t>Hoorn. D. 14 Juni 1892
+K. V. !
+Sender Halvdelen af Brevet til Reventlows-
+gade, da jeg ikke ved bestemt Deres Brevadresse
+—
+Jeg kommer i Tanker om, at jeg én Dag oppe
+hos Tanguy — min “meget gode Ven” — en Farve-
+handler paa Montmartre og Leverandør til alle
+Symbolisterne, fik at vide, at man paatænkte
+Udgivelsen af Breve fra van Gogh samt
+en Række Reproduktioner efter Malerier af ham
+— man kunde tegne sig hos Tanguy og paa
+“Mercure Français’” Kontor. Hvis De skriver
+derned for at tegne Subscription, kunde De
+gjøre mig den Tjeneste at tegne mig med
+det samme og lade Sagerne sende til Dem
+—
+Jeg har for et Par Dage siden kjøbt
+[2]
+et Maleri af van Gogh til Wandel.
+Jeg fik tilfældigvis paa Rejsen at vide af
+en hollandsk Maler, der var Medlem
+af Hags Haags Kunstforenings Bestyrelse,
+at jeg dog maaske kunde faa et Glimt
+af den af mig tidligere omtalte van
+Gogh-Udstilling at se, hvis jeg strax tog til
+Haag. Dette gjorde jeg og fandt saa
+udmærkede Ting, at jeg skrev hjem til
+Wandel, om jeg ikke maatte kjøbe noget
+til ham. Denne trofaste Mand
+sendte mig telegrafisk 300 Gülden,
+som jeg kjøbte et efter min Mening
+ganske fortræffeligt Billede —
+Havde Udstillingen været aaben længere —
+men De var just i Begreb med at lukke
+den og sende Billederne bort —
+vilde jeg have opfordret Dem til at
+tage en rask Tour herned for at se den.
+Det kunde betale sig.
+[3]
+Ogsaa Fandens ærgerligt, at De ikke
+kan faa fat i nogle af Deres
+Svigerfaders mange Penge.
+—
+Haaber at Tiden gaar nogenlunde
+for Dem i Silkeborg og at Kuren
+hjælper mægtigt paa begges Helbred
+Mange Hilsener til
+Dem begge
+Deres
+Johan Rohde
+Jeg modtog Brev fra Wandel som fortæller
+mig at Billedet er kjøbt af ham og Candidat Christensen i Forening. Hvad Bestemmelsen er med 
+det ved jeg ikke; derfor bedst foreløbig ikke at omtale Kjøbet.</t>
+  </si>
+  <si>
     <t>1906-06-17</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gudmund Hentze</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/u8Bc</t>
   </si>
   <si>
     <t>[med blyant i Hannovers hånd:] Hentze
 Kære Hr Hannover
 Paa Selskabet ”Hedebosagens Fremme”s
 Vegne vil jeg bede Dem, Ifølge Deres 
 Elskværdige Løfte til mig om at
 ville skrive om vor Udstilling, at
 gaa de… og, saafremt De kan
 skænke den en udførlig Omtale
 i Politiken
 Med venlig Hilsen
 Deres
 Gudmund Hentze
 Med Emil Hannovers hånd:
 17/6 . 06
 Hr. Gudmund Hentze,
 Jeg var forleden Dag inde paa Deres Udstilling med 
 det Forsæt at ville skrive om den. Men jeg opgav det
 indtil videre af to Grunde. For det første, fordi jeg
 af ganske Hjerte er en Modstander af det dekorative
 Princip, hvorefter Udstillingen er opstillet; det
@@ -1450,205 +1758,50 @@
 end kunstnerisk at drappere med smukke gamle
 Stoffer, saaledes som man navnlig har gjort det paa Søjlerne
 [i] Salen og oppe i Galleriet, og bringe i Udstillingen i mulig Miskredit 
 ved at give den en mindre hædrende Omtale …. 
 Udstilling vil jeg ikke. Men hertil kommer, og dette
 er min anden Grund, at jeg ikke godt kan skrive om en
 Udstilling, paa hvilken … vist … oplysning mangler angaaende Tingenes
 Art, Proveniens og Ejere mangler. Skønt jeg ikke selv hører
 til de allermindst ……… ubevandrede paa de Omraader, som
 Udstillingen har inddraget i sig, følte jeg mig dog paa mange
 Punkter ganske … usikker, og jeg kan ikke indlade
 mig paa at vejlede andre paa disse Vilkaar. Paa den førstnævnte
 [i venstre margen:]
 af de Skavanker, Udstillingen efter min Opfattelse har, kan der jo
 næppe raades Bod. Den anden er [der] derimod Tid til at afhjælpe. Hvis dette skulde ske
 skal jeg tage under fornyet Overvejelse, om jeg vil kunne imødekomme Deres Ønske 
 om en Artikel om Udstilling. 
 [s. 2]
 [med blyant i Hannovers hånd:]
 30 Potter Vand – 1 Pund friskhæ[?]t
 Kalk
 Telefonsamtale 75
 [desuden forskellige regnestykker i blyant og i blæk i Hannovers hånd]</t>
   </si>
   <si>
-    <t>1906-10-28</t>
-[...153 lines deleted...]
-  <si>
     <t>1915-01-22</t>
   </si>
   <si>
     <t>Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Mariensdalsvej</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/C5rB</t>
   </si>
   <si>
     <t>[med blyant i Hannovers hånd:] Zahrtmann 
 [desuden med blyant, formentlig anden hånd end Hannovers:] Hannover
 [med blyant i venstre hjørne samt indramninger lavet i teksten, formentlig anden hånd end Hannovers:] Ia
 22 Jan 1915 Mariendalsvej 79.
 Kære Hr. Direktør
 Tillad mig at komme til Dem med
 en Bøn og Indbydelse. Jeg gaar ikke me-
 re ud, ellers skulde jeg komme selv.
 Et langt Livs Erfaring har lært mig, at
 man kan dø pludseligt uden at have si-
 ne Sager iorden. Nu er her nogle Ting som
 sandsynligvis er Musæumsgenstande og dem
 vilde jeg saa gerne overlade Musæet ved 
@@ -1663,244 +1816,91 @@
 Telefon, Godthaab 1505x, men selv kan jeg ikke
 tale deri, kun Bestyrerinden. Da jeg altid er 
 [2]
 her – ialfald fra imorgen af – behøves jeg ikke
 til at fastslaa Dagen, dog er Søn og Mandag
 ikke de bedste at vælge.
 Altsaa Bønnen er: vil De ikke coces-
 tinere telefonicamente med unge Overrets-
 sagfører G. Hartmann – Walkendorphsgade
 16 – en Dag, det monne passe DHrr. at
 komme her Kl 7 f.Ex. – En Dag iforvejen var
 det bedst at underrette mig derom.
 I Haab om ikke at overskride min Com-
 petance. Til mit Forsvar tjene, at jeg over-
 ordentligt gerne vil træffe sammen med
 Deres Personlighed og ikke mere kan gaa ud, 
 samt at her handles om en Gave til Mu-
 sæet.
 Deres hengivne
 Kristian Zahrtmann.
 Vil De helst have Mario
 Krohn med, er han mere end Velkommen. De
 maa heller end gerne foreslaa ham</t>
   </si>
   <si>
-    <t>1916-03-01</t>
-[...84 lines deleted...]
-  <si>
     <t>1919-09-27</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/U6a8</t>
   </si>
   <si>
     <t>Foroven med blyant med Emil Hannovers hånd: Skovgaard
 Rosenvænget 27 – 9 – 1919
 Kjære Direktør E. Hannover!
 Idag så jeg et bord, så ejendommeligt,
 og af så smukt franskt snedkerarbejde,
 husker jeg ret fra 1830, så jeg synes jeg må
 gøre Dem opmærksom på det. Det står
 til salg for 10,000 francs, som jo er en
 pæn sum, men når man ser det, begriber
 man, hvad det har kostet at lave.
 Det er rigt indlagt i forskelligt træ og de
 fineste dele er indlagt bronce. Der er nydeligt
 udskårne blade o. a., Alt fineste sned-
 kerarbejde fra ende til anden. Man kan
 tage pladen af, og klappe tre ben ned,
 som så bærer den. Midtersøjlen kan
 så skrues op ved en mekanisme, så den
 bliver mere end dobbelt så høj; og 4 klapper
 kan lægges ud, hvorpå 4 nodestole kan
 [2]
 anbringes. Disse tages ud af søjlen neden
 under. Ved at trykke på nogle knapper, får
 man 3 skuffer i foden til at åbne sig.
 Den kunstneriske side af sagen synes mig
 ikke at stå på højde med den håndværks-
 mæssige, men denne er så vidt jeg forstår
 mig på det også fuldendt. Men de ved
 at vurdere det, bedre end jeg, i alle retninger
 Med venlig hilsen
 Deres
 Joakim Skovgaard
 Det ses hos snedker Fischer
 Skjoldsgade 5 over gaarden [!]
 Telefon Øbro 3320 for om De vil
 ringe og være sikker på at træffe ham selv.</t>
-  </si>
-[...65 lines deleted...]
-Joakim Skovgaard</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1977,51 +1977,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/1gEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/x8B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/V4sF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/6XSb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/e1Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/7Do5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wFD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ZkZV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0RXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8FAd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/4nXz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Wf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/FzfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/50Nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/54UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/VRJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AlLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1Hrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AKKc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/JEKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/u8Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MODe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/bBWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CIuP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/C5rB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1iHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/pFiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Fhyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/U6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ZMyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AneU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/7Do5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0RXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8FAd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/4nXz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/FzfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Wf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wFD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/54UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/VRJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Fhyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/50Nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1Hrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/bBWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/x8B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/V4sF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/6XSb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AlLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AKKc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MODe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CIuP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1iHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/pFiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/e1Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/JEKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ZMyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AneU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1gEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ZkZV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/u8Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/C5rB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/U6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2077,1478 +2077,1478 @@
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="5"/>
+      <c r="I4" s="5" t="s">
+        <v>31</v>
+      </c>
       <c r="J4" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="5" t="s">
         <v>56</v>
-      </c>
-[...26 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E9" s="5" t="s">
+      <c r="J9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K9" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="F9" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="5"/>
-[...318 lines deleted...]
-      <c r="M16" s="5" t="str">
+      <c r="M9" s="5" t="str">
         <f> RP – FS – SVAR BETALT – ROMA
 ROHDE PITTORE VIA DIMONTETARPEO
 DI MONTETARPEO 69 3 PIANO 7 . ’
 [2]
 DE COPENHAGEN 4806 25 10-55 M =
 UDSIGTER FOR DEN PRIS BEVARING GAMMEL FORM. ^ ’ ’ TELEGRAFER FOR
 ELLER IMOD = HANNOVER . +</f>
       </c>
     </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>98</v>
+      </c>
+    </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="6" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>115</v>
+        <v>59</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>24</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="s">
-        <v>35</v>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="6" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="6" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="6" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>19</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>121</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="6" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="6" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>137</v>
+        <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I25" s="5"/>
+      <c r="H25" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>133</v>
+      </c>
       <c r="J25" s="5" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>19</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>134</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>24</v>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>19</v>
+      </c>
+      <c r="K26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L26" s="6" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>24</v>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="6" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>24</v>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I29" s="5"/>
+      <c r="H29" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>149</v>
+      </c>
       <c r="J29" s="5" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>19</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>150</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>157</v>
+        <v>24</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H30" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K30" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="M30" s="5" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="6" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>164</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="6" t="s">
         <v>165</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>167</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="6" t="s">
         <v>168</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>169</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>