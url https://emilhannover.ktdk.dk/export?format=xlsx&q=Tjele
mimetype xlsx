--- v1 (2026-05-16)
+++ v2 (2026-08-19)
@@ -3,115 +3,523 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Emil Hannovers arkiv" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="170" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="158" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1890-04-18</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Johan  Rohde</t>
+  </si>
+  <si>
+    <t>Emil Hannover</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Rasmus  Christiansen
+Alice Hannover
+Peter  Nansen
+Agnes Slott-Møller
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Rohde endte, på trods af sin modvilje, med at skrive om udstillingen. Se "Charlottenborgudstillingen 1890" i Dagens Krønike, maj 1890.</t>
+  </si>
+  <si>
+    <t>Den Hirschsprungske Samling</t>
+  </si>
+  <si>
+    <t>Alice Hannovers tilstand er forværret, og Rohde ønsker hende god bedring. Han opfordrer Hannovers til at blive i udlandet i nogle år, for at få mest muligt ud af rejsen. Rohde er blevet opfordret til at skrive om Charlottenborgudstillingen i Dagens Krönike, men han vil helst undgå det, og vil derfor gerne vide, om Hannover har tænkt at påtage sig opgaven.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/1gEn</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn D. 18-IV-90.
+Kjære Ven! Jeg hører igjennem vore Venner
+Møllers og Christiansen, at Deres Kone nu er bleven
+saa syg, at hun har maattet søge Sengen. Det
+gjør mig ganske forfærdeligt ondt, men forhaabentligt
+ser det noget værre ud, end det egentlig er; imidler-
+tid er jeg glad ved, at der er taget radikalt fat paa
+Helbredelsen, og jeg haaber nu, at De som en for-
+nuftig Mand strax tager Deres Parti — jeg mener
+med Hensyn til et længere Ophold dernede.
+Bestem Dem med det samme til at blive et Par Aar
+dernede; det vil maaske være drøjt for Dem selv
+og de Venner, De har herhjemme, vil sikkert savne
+Dem; men gjør det alligevel; naar De tager Bestem-
+melsen nu, vil De kunne anlægge Deres Arbejde
+derefter og dog faa noget ud af Tiden, gaar De
+imidlertid stadig med Bagtanker om at stikke
+hjemme ved den første den bedste Lejlighed, faar
+De ikke det samme ud af Opholdet som, naar
+De begynder med at se to lange eller skal vi
+sige to korte Aar foran Dem. —
+Det er sandt, er der nogen der sender Dem Aviser
+og saadant noget? Svar mig derpaa, for at jeg
+i Tilfælde af, at der skulde komme noget af
+Interesse kunde sende Dem det —, hvis ingen
+andre gjør det.
+[2]
+Jeg afsendte for et Par Dage siden et Poste restante
+Brev til Rom. —
+Hils Deres Kone mange Gange og ønsk hende
+den bedste Bedring.
+—
+Møllers, som bragte mig den sørgelige Efterretning fra
+Dem, havde ogsaa et andet Ærinde. De bad
+mig eller skulde bede mig fra P. Nansen om at
+skrive en Text til deres Portræter, som skulde i
+Dagens Krønike. Nu har jeg hørt noget om, at
+De tænkte paa at skrive noget om Møllers, og hvis
+dette stadigt er tilfældet, vil jeg naturligvis ikke. 
+Noget efter kom P. Nansen her og bad mig meget ind-
+trængende skrive .. i Dagens Krønike om ikke specielt
+om Møllers, saa om Udstillingen i det hele taget.
+-Jeg vil meget nødigt gjøre nogen af Delene, jeg
+er Maler og ikke Kritikker og har hverken Tid eller
+Lyst til at skrive; skal jeg gjøre det, betragter jeg
+det som et Offer jeg gjør, fordi ingen andre
+findes, der kunde eller vilde gjøre det.
+[3]
+Hvis De, hvad jeg naturligvis ikke antager, skulde
+tænke paa at gjøre en Tour hjem i Slutningen af næste Maaned
+og altsaa med det samme se Udstillingen og saa
+formodentlig skrive om den, gjør mig da den Tjeneste
+saa at skrive mig det til strax, for at jeg kan
+slippe. 
+Da Nansen skulde have besked snart, vilde
+De maaske gjøre mig den Tjeneste, hvis De
+endnu ikke har opgivet at komme hjem, og
+skrive, da at telegrafere mig til[,] blot
+“Ja”
+ikke andet; hører jeg ikke fra Dem, opfatter
+jeg det saaledes, at De ikke tænker paa at
+rejse hjem foreløbig, og jeg gaar saa mulig-
+vis (??) ind paa et af Forslagene at skrive
+lidt af det som falder mig ind; nogen Mono-
+grafi eller lignende indlader jeg mig ikke paa
+—
+De venligste Hilsener fra Deres hengivne
+Johan Rohde
+Jeg hører gjerne fra Dem, men jeg ved nok at
+Rejsendes Tid er kostbar!</t>
+  </si>
+  <si>
+    <t>1890-09-09</t>
+  </si>
+  <si>
+    <t>Alice Hannover
+Hermann Peter Rohde
+Agnes Slott-Møller
+Harald Slott-Møller
+Johan Peter Wildenrath</t>
+  </si>
+  <si>
+    <t>Hannover understreger, at det ikke er af godhed, at han har foreslået at sende Wildenrath pengene fra lotteriet. Det er ganske enkelt, fordi han vil have fred. Han er træt af at spekulere på Wildenraths økonomi. Hvis Wildenrath insisterer på at få pengene udbetalt, vil Hannover derfor sætte overførslen igang. Alice Hannover er mere godhjertet og vil hjælpe Wildenrath af hensyn til hans velbefindende snarere end for at lindre sin egen samvittighed eller sindsro.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/x8B4</t>
+  </si>
+  <si>
+    <t>Katrinebjærg
+pr. Taastrup 9/9 90
+Kjære Ven,
+Tak for Deres Brev, som … var
+kommet herud, medens jeg var inde
+i Byen, hvorfor jeg telegraferede til Dem.
+De har Ret, det er klart; kun én
+Ting misforstaaer De, og det er, naar
+De mener, det vilde være udelukkende
+af Godhed, naar jeg sendte W. Pengene.
+Nej, ser De, det vilde meget mere
+være af Egenkjærlighed. Jeg vil næmlig
+have Ro nu, og det kunde jeg ikke
+have, hvis jeg skulde gaa og tænke
+paa, at nu skød W. sig maaske,
+eller nu blev maaske hans stakkels
+syge Kone kastet paa Gaden af
+Værten, eller nu sultede de og maaske
+etc. 
+Derfor mener jeg, jeg skal sende ham
+[2]
+disse Penge. Saa er der af hans
+Venner gjort, hvad der kunde
+gjøres, og saa skal han ogsaa faa
+at vide, at dermed er al mulig
+Hjælp fra hans Venner udtømt.
+Alligevel skal De ikke
+skrive til Deres Fader endnu. Jeg
+skriver samtidig hermed til W., at
+der er liden Sandsynlighed for at
+rokke den fingerede Kjøber fra
+hans en Gang tagne Beslutning.
+Skriver han saa tilbage, at det
+skal og maa ske, – ja, saa
+sender jeg Pengene, siden De har
+overladt Afgjørelsen til mig. Jeg
+skal da ogsaa tage Ansvaret
+[i venstre margen:]
+Hører De noget fra Slott-Møllers?
+[3]
+alene, og skulde Bidragyderne nogensinde
+knurre, kan det vel ikke være saa
+svært for mig at skaffe 500 Kroner paa et
+Bord.
+Jeg gjentager altsaa, at den væsentligste
+Grund til at følge W.’s Forlangende
+for mig er den, at jeg er træt nu af
+at plages med hans Affairer, da jeg
+har nok at tage vare med mine egne.
+Min Kone, som er meget bedre end
+jeg, siger her, at naar hun ønsker
+W. hjulpen paa Ny, er det af 
+Hensyn til W. og ikke til sig og mig.
+Vi kan denne Gang ikke blive
+enige.
+Vi længes meget efter snart at se
+Dem og sender Dem hjærtelige Hilsener.
+Deres hengivne
+Emil Hannover
+I hast</t>
+  </si>
+  <si>
+    <t>1890-09-18</t>
+  </si>
+  <si>
+    <t>Johan Peter Wildenrath</t>
+  </si>
+  <si>
+    <t>Wildenrath har tryglet om at få tilsendt pengene fra lotteriet. Hannover beder nu Rohde foretage overførslen til Wildenraths adresse i Frankrig.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/V4sF</t>
+  </si>
+  <si>
+    <t>18/9.90.
+Kjære Rohde,
+Tak for Brevet. Modtog nu lige
+en ny fortvivlet Skrivelse fra W., der
+beder mig indtrængende sende ham
+Pengene telegrafisk, hvis jeg kan skaffe
+dem fra ”Manden”.
+Saa ondt det gjør mig at maatte fore-
+tage et Skridt, der ikke har Deres
+Sympathie, beder jeg Dem være mig
+behjælpelig med at gjøre selve dette Skridt:
+Hæv Pengene go send dem telegrafisk
+Til W. J.P. Wildenradt, Marignane
+Bouches du Rhône, France. Omkostningerne
+ved Telegrammet skal jeg tilbagebetale
+Dem, saasnart vi ses. Det bliver forhaabentlig
+snart, thi vi flytter ind imorgen eller 
+iovermorgen.
+Deres hengivne
+E.H.</t>
+  </si>
+  <si>
+    <t>Formodentlig ultimo november 1891.</t>
+  </si>
+  <si>
+    <t>Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Oscar Madsen
+Valdemar Christian Schønheyder Møller
+Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>Harald Slott-Møller meddeler Emil Hannover, at Valdemar Schønheyder Møller vil tage ud til Hannovers med sin kukkasse, hvis vejret er lyst den kommende søndag. Slott-Møller kan desuden fortælle, at han har fået henstand af Zeuthen vedrørende betalingen af sagsomkostningerne[?] omkring Oscar Madsen. Lidt pikeret fortsætter Slott-Møller, at han hellere betaler Zeuthen sin part, end at han vil stå i taknemmelighedsgæld til Hannover, der har forsøgt at tage sig af sagsudgifterne alene, da Slott-Møllers økonomi er anstrengt.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/6XSb</t>
+  </si>
+  <si>
+    <t>Kjære Hannover S!
+Schønheyder vil gjærne
+komme ud til Eder
+med sin Kukkasse,
+men mener neppe at [have]
+Tid før Søndag. Hvis 
+Vejret saa bliver godt
+lyst den Dag komme[r]
+han nok, ellers
+telefonerer han sin 
+Ankomst den nærmeste
+paafølgende lyse
+Dag. Jeg var hos
+[2]
+Zeuthen i dag, han 
+tilbød mig, at hans
+Tilgodehavende i den
+Oscar Madsenske Sag
+kunde blive staaende
+indtil vidre[sic], indtil 
+det passede mig
+at betale det.
+Han sagde endvidre[sic],
+at du havde bedet
+ham ikke at tale
+til mig om den Sag,
+men da jeg nu
+var der, kunde
+han ikke lade
+det være.
+[3]
+Kjære Ven, misforstaa
+mig nu ikke naar
+jeg siger, at det
+er behageligere for
+mig at staa i Zeu-
+thens Bøger end i
+Taknemmelighedsgjæld
+til dig, til hvem det
+saa end er. Husk
+paa, at Zeuthen er
+en Mand med hvem
+jeg staar, saa at
+sige i Forretningsfor-
+bindelse, og at det er
+lettere at omgaaes
+sine Venner, ja
+selv sine aller, aller
+[4]
+bedste Venner
+naar man ikke
+tynges af Taknem-
+melighedsgjæld til
+dem. Vær nu
+rigtig søde og se
+at forstaa mig
+Eders hengivne
+H Slott-Møller</t>
+  </si>
+  <si>
+    <t>1891-12-16</t>
+  </si>
+  <si>
+    <t>Lyngby</t>
+  </si>
+  <si>
+    <t>Arnold Böcklin
+Peter  Hansen
+William Holman  Hunt
+Carl  Neumann
+Odilon Redon
+Dante Gabriel Rossetti
+John Ruskin
+Fritz Syberg
+Jens Ferdinand Willumsen
+Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>For de omtalte oplysninger om Böcklin, se Johan Rohdes brev til Emil Hannover 1891-11.</t>
+  </si>
+  <si>
+    <t>Hannovers flytter ind til København i løbet af de næste par dage, og Hannover glæder sig, selvom hans hustru er ked af, at skulle rejse fra landet. Han har indtelefoneret en omtale af maleren Carl Neumann til Politiken. Hannover takker for Rohdes oplysninger vedrørende Arnold Böcklins arbejdsmetode. Han er netop i begreb med selv at indhente oplysninger om Böcklin. Hannover spørger, hvorvidt Willumsen kan skaffe nogle ting af Odilon Redon. Dernæst vil Hannover gerne hurtigst muligt have nogle flere værker af Willumsen sendt til Danmark, da han forudser, at de kan give anledning til nye brydninger i næste udstilling i Den Frie. Hannover synes godt om Kunstforeningens udstilling og anerkender kvaliteterne i Sybergs udstillede selvportræt, men bryder sig ikke om farveholdningen. Peter Hansens udstillede værker afslører inspiration fra Rohde. Hannover spørger, hvad Rohde læser om Italien for tiden. Han glæder sig selv til at gense sine fotografier og bøger derfra, når han flytter ind til byen. Han har købt noget engelsk kunstlitteratur, af Ruskin blandt andre, og spørger, om ikke Rohde snart vil med til England.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/e1Iu</t>
+  </si>
+  <si>
+    <t>Kjære Rohde,
+Tak for Brevet. Vi flytter Gud
+være lovet, takket elsket og priset
+ind paa Mandag eller Tirsdag, – til 
+stor Sorg naturligvis for min Kone.
+I de sidste Uger er jeg bleven holdt i 
+Fangenskab herude i Anledning af
+Influenzaen i Kjøbenhavn, og derved
+er min Appetit paa Hovedstaden
+bleven yderligere skærpet. Forresten:
+hvad skal man derinde? Havde jeg
+været i Byen i Aften, havde jeg
+skullet skrive om Marinemaler
+Neumann; nu kunde jeg dog nøjes
+med at fortælle Telefonen, at han
+var en daarlig Maler og derfor
+saare populær.
+Tak for Underretningen om Böcklin.
+jeg har forresten atter afbrudt mit
+Arbejde for at søge at indhente
+nogle positive Oplysninger om Manden
+hos nogle af dennes Venner. Faaer jeg
+intet at vide, vil jeg skrive til
+ham selv. Nu gaaer jeg blot i Frygt 
+[2]
+for, at alt det, jeg har digtet, skal
+være uoverensstemmende med
+Virkeligheden.
+Troer De ikke, Willumsen ogsaa
+kunde skaffe mig noget af Redon?
+Det Blad, jeg saa hos Zeuthen, var 
+godt, skjøndt jeg finder Willumsens
+nok som bekjendte Radering bedre,
+fordi den er fri for Redons Rheto-
+rik. Se saa snart som mulig at
+faa Willumsens Arbejder hertil.
+Jeg forudsætter, de er et nyt Slag
+værd, og jeg vil gærne slaa et
+saadant, saa snart den fri Ud-
+stilling er bleven aabnet. Over-
+hovedet vil jeg gærne have min
+Anmeldelse i alt væsentligt færdig,
+inden Udstillingen aabner, og jeg
+haaber, De vil hjælpe til at sætte
+mig i Stand dertil.
+Kunstforeningens Udstilling var
+mig en glædelig Overraskelse. Jeg
+skrev en lille Notits om den i 
+[3]
+”Politiken” og fremhævede – saa vidt
+jeg husker – de samme Navne, som De
+nævner som Muligheder. Jeg kan godt
+se, at Sybergs Selvportræt ikke er
+ubetydeligt, men jeg holder ikke af det,
+fordi det er saa grænseløst uskjøndt
+i Farven. Peter Hansens to Landskabs-
+studier var smukke, men røbede
+nogen Paavirkning fra Dem.
+Hvad er det, De læser om
+Italien? Jeg glæder mig selv saa
+meget til at gjense mine Fotogra-
+fier dernedefra, jeg troer i det hele
+taget, det er Fotografierne og Bøgerne
+og Billederne og hvad der ellers findes
+stuvet sammen i de smaa Huller
+i Reventlowsgade, der lokker mig mest
+til Byen. Ja og saa Vennerne
+naturligvis, de tossede Venner, der
+ikke kan overvinde deres Magelighed
+og sætte sig op i en Jærnbanevogn
+og kjøre en halv Time ud til
+Lyngby.
+Jeg har anskaffet en Del engelsk
+[4]
+Kunstlitteratur i den sidste Tid,
+bl.a. af Ruskin og har faaet en 
+utvingelig Lyst til at komme til 
+England for at se noget af Rossetti, 
+Holman Hunt etc. Vil De med –
+fra Paris?
+Før Onsdag er vi næppe nogen-
+lunde i Orden derinde. Men
+saa haaber jeg ogsaa vi ser Dem
+saa snart som muligt.
+Venlig Hilsen fra min
+Kone,
+Deres hengivne
+Emil Hannover
+16.XII.91.
+Lyngby</t>
+  </si>
+  <si>
     <t>1892-06-02</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brev</t>
   </si>
   <si>
     <t>Rasmus  Christiansen</t>
   </si>
   <si>
     <t>Alice Hannover</t>
   </si>
   <si>
     <t>Tjele</t>
   </si>
   <si>
     <t>Alice Hannover
 Emil Hannover
 Johan  Rohde
 Agnes Slott-Møller
 Harald Slott-Møller
 Lauritz Zeuthen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Den Hirschsprungske Samling</t>
   </si>
   <si>
     <t>Rasmus Christiansen skriver til Alice Hannover, der er på kurophold i Silkeborg, og indleder sit brev med at takke for en hilsen, hun har sendt ham via Zeuten. Emil Hannover er i Berlin, og Christiansen spørger, hvornår han forventes hjem. Christiansen ville gerne besøge Alice i Silkeborg, havde han ikke en Italiensrejse planlagt med Johan Rohde. Denne Rohde har fra Holland skrevet til Christiansen og spurgt, om rygtet taler sandt, at Alices søster er blevet forlovet? Videre beretter Christiansen om besøg fra Slott-Møllers hos sig, og at ægteparret nu venter besøg af Georg Brandes. Emil Hannover har i et brev fra Silkeborg spurgt til Christiansens arbejde, som Christiansen dog omtaler som et sørgeligt tema.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/7Do5</t>
   </si>
   <si>
     <t>Tjele d: 3 Aug 92
 Kjære Fru Hannover!
 Tak for den venlige Hilsen
 som Hrr Zeuten overbragte. Han
 kom cyclende hertil i Søndags
 Formiddag og kjørte videre om
 Eftermiddagen. Af ham hørte
 jeg, hvad jeg tildels vidste af
 Deres Mands sidste Brevkort, at
 han (Manden) for Øjeblikket er fraværende
 paa en Rejse Kjøbenhavn-Berlin.
 Naar venter De ham tilbage. Z:
 fortalte ogsaa at Kuren i Silkeborg
 tilsyneladende bekom Dem vel idet
 De havde kunnet deltage i forskjel-
 [2]
 lige Udflugter til Fods. Det glæder
@@ -149,54 +557,217 @@
 her paa Tjele. De syntes at være vrede
 paa Rohde som det syntes i Anled-
 ning af et Brev, hvori han
 [4]
 vistnok havde bebrejdet dem
 Forholdet til Deres Mand. De
 fortalte at de ventede Georg
 Brandes paa Besøg til Vester-
 vellinge, naar han i August
 kom hjem fra Böhmen.
 Jeg kan forstaa at Deres Mand
 maa have kjedet sig bravt
 i Silkeborg siden han i sit sidste
 Brev lod til at interessere sig 
 for hvad jeg maler. Det var
 meget smukt af ham, men
 jeg skal dog ikke trætte Dem
 med dette sørgelige Thema,
 som De kan faa nok af til Vin-
 teren.
 Lev vel og bliv helt rask.
 Venlig Hilsen fra Deres
 R. Christiansen</t>
   </si>
   <si>
+    <t>1892-06-12</t>
+  </si>
+  <si>
+    <t>Sønder Onsild
+Tjele</t>
+  </si>
+  <si>
+    <t>Alice Hannover
+Agnes Slott-Møller
+Harald Slott-Møller
+Jens Ferdinand Willumsen</t>
+  </si>
+  <si>
+    <t>Brevets side 2 og 3 er transskriberet, men siderne er ikke scannet pt.</t>
+  </si>
+  <si>
+    <t>Rasmus Christiansen glæder sig over de venlige udlejere og er positivt overrasket over landskabets maleriske karakter i Sønder Onsild, hvor han netop er ankommet. Han har lånt en hest og besøgt ægteparret Slott-Møller tre mil fra sit opholdsted, og han kan efter dette besøg oplyse Emil Hannover om, at Willumsens afstandtagen til Hannover bunder i, at han "havde rakket hans Krukke ned" i en anmeldelse af Skovgaards værker. Christiansen opsummerer, at Hannover må være forberedt på konflikter med de kunstnere, han anmelder. Han spørger derefter, hvordan Hannover og hustru har det på deres kurophold i Silkeborg, og om han mon endnu er raget uklar med alle på stedet?</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/wFD4</t>
+  </si>
+  <si>
+    <t>Thjele pr: Sønder Onsild
+12 Juni 1892
+Kjære Hannover!
+Jeg kom hertil i Mandags og
+er foreløbig kommen saa nogen-
+lunde i Orden. Jeg er meget glad
+ved min nye Bopæl forsaavidt
+som her er adskilligt bedre i malerisk
+Henseende end jeg oprindelig vidste
+af. Folkene jeg bor hos er meget flinke
+og Herskabet, Kammerherre Lüttichau med
+Familie, som bor her, er næsten over-
+strømmende elskværdig. Jeg kan hilse
+Dem fra Slott-Møllers (jeg skal ikke). Dagen
+efter min Ankomst hertil fik jeg Bud
+fra Fruen med Indbydelse til at kom-
+me Dagen efter til hendes Fødselsdag.
+[2]
+Forpagteren her laante mig sin
+Ridehest jeg tog derover ligesaameget
+for Ridetourens Skyld. Der var næsten
+tre Mil derover, saa der bliver ikke noget
+af Frøken Rambusch’s Spadseretour
+herovertil. Slott-Møller og Frue vare i
+det overstadige Hjørne saa jeg tilbragte
+en meget fornøjelig Dag. I Samtalens
+Løb fik jeg blandt andet at vide, at
+Grunden til at De ikke havde set noget
+til Willumsen, var den at De havde
+rakket hans Krukke ned i Deres Artikel
+om Skovgaard, og da det var det sidste
+som var tilbage fra Deres Tilbagetog 
+i Deres første Willumsen-Artikel, saa
+kunde Fru Slott-M godt forstaa at
+Willumsen følte sig krænket over
+en saa uforsonlig Medfart. Jeg vil
+nødig sætte ondt Blod hos nogen ved at
+fare med Sludder, men jeg synes
+[3]
+alligevel ikke jeg vilde forholde Dem
+denne Oplysning til Forstaaelse af
+Willumsens Tilbageholdenhed, da den
+forekommer mig at gaa over Grændsen
+for det Tilladelige. De vil forhaabentlig
+herefter indse at det vil være haabløst
+at undgaa Kollision med de Malere
+af Deres Bekjendskab, som De mulig-
+vis kommer til at skrive om i Fremt-
+tiden God Fornøjelse!
+Hvordan har De og Deres Kone det
+i Silkeborg? vel ikke saa overdrevent
+morsomt? mærker De Luftens ”vidun-
+derlige” Indflydelse. De har vel for længst
+lagt Dem ud med hele Selskabet.
+Hvis De faar Tid vilde jeg gjærne høre
+hvorledes De befinder Dem og naar
+De tænker paa at rejse til Aalborg.
+Hvis De faar Brug for den lille
+[4]
+Haandkuffert, jeg laante, naar De
+skal rejse til Norge, saa haaber jeg De
+vil lade mig det vide, saa skal den
+hurtigst blive sendt[.]
+En venlig Hilsen til Deres
+Kone og Dem selv fra Deres
+hengivne
+R. Christiansen</t>
+  </si>
+  <si>
+    <t>1892-06-14</t>
+  </si>
+  <si>
+    <t>Hoorn</t>
+  </si>
+  <si>
+    <t>Hans Christian Christensen
+Bernhard Harald Ruben
+Père Tanguy
+Vincent van Gogh
+Oscar Wandel</t>
+  </si>
+  <si>
+    <t>Brevet handler om van Gogh, hvis breve og reproduktioner af nogle af hans malerier, der har været planer om at udgive. Skulle Emil Hannover tegne abonnement på de påtænkte udgivelser, beder Johan Rohde ham skrive sig op også. Han fortæller videre, at han på en udstilling i Haag har erhvervet et maleri af van Gogh på vegne af Oscar Wandel. Som en eftertanke til den oplysning ærgrer det Rohde, at Hannover ikke har adgang til nogle af sin svigerfaders mange penge, så mere kunne være indkøbt.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ZkZV</t>
+  </si>
+  <si>
+    <t>Hoorn. D. 14 Juni 1892
+K. V. !
+Sender Halvdelen af Brevet til Reventlows-
+gade, da jeg ikke ved bestemt Deres Brevadresse
+—
+Jeg kommer i Tanker om, at jeg én Dag oppe
+hos Tanguy — min “meget gode Ven” — en Farve-
+handler paa Montmartre og Leverandør til alle
+Symbolisterne, fik at vide, at man paatænkte
+Udgivelsen af Breve fra van Gogh samt
+en Række Reproduktioner efter Malerier af ham
+— man kunde tegne sig hos Tanguy og paa
+“Mercure Français’” Kontor. Hvis De skriver
+derned for at tegne Subscription, kunde De
+gjøre mig den Tjeneste at tegne mig med
+det samme og lade Sagerne sende til Dem
+—
+Jeg har for et Par Dage siden kjøbt
+[2]
+et Maleri af van Gogh til Wandel.
+Jeg fik tilfældigvis paa Rejsen at vide af
+en hollandsk Maler, der var Medlem
+af Hags Haags Kunstforenings Bestyrelse,
+at jeg dog maaske kunde faa et Glimt
+af den af mig tidligere omtalte van
+Gogh-Udstilling at se, hvis jeg strax tog til
+Haag. Dette gjorde jeg og fandt saa
+udmærkede Ting, at jeg skrev hjem til
+Wandel, om jeg ikke maatte kjøbe noget
+til ham. Denne trofaste Mand
+sendte mig telegrafisk 300 Gülden,
+som jeg kjøbte et efter min Mening
+ganske fortræffeligt Billede —
+Havde Udstillingen været aaben længere —
+men De var just i Begreb med at lukke
+den og sende Billederne bort —
+vilde jeg have opfordret Dem til at
+tage en rask Tour herned for at se den.
+Det kunde betale sig.
+[3]
+Ogsaa Fandens ærgerligt, at De ikke
+kan faa fat i nogle af Deres
+Svigerfaders mange Penge.
+—
+Haaber at Tiden gaar nogenlunde
+for Dem i Silkeborg og at Kuren
+hjælper mægtigt paa begges Helbred
+Mange Hilsener til
+Dem begge
+Deres
+Johan Rohde
+Jeg modtog Brev fra Wandel som fortæller
+mig at Billedet er kjøbt af ham og Candidat Christensen i Forening. Hvad Bestemmelsen er med 
+det ved jeg ikke; derfor bedst foreløbig ikke at omtale Kjøbet.</t>
+  </si>
+  <si>
     <t>1892-06-24</t>
-  </si>
-[...1 lines deleted...]
-    <t>Emil Hannover</t>
   </si>
   <si>
     <t>Bjørnstjerne Bjørnson
 Alice Hannover
 Agnes Slott-Møller
 Harald Slott-Møller</t>
   </si>
   <si>
     <t>Rasmus Christiansen fortryder til dels, at han i sidste brev fortalte Emil Hannover om ægteparret Slott-Møllers syn på sagen med Willumsen; en beretning, fremgår det, at Hannover blev opbragt over. Christiansen får ikke besøgt kunstnerparret foreløbigt, fortsætter han, og heller ikke Hannovers i Silkeborg. Men han håber at få besøg i Tjele, hvis Hannovers tager til Aalborg og dermed er på hans egn. Han spørger som afslutning på brevet til hans og Alices afrejsetidspunkt til Norge.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/0RXN</t>
   </si>
   <si>
     <t>Tjele d: 24 Juni 92
 Kjære Hannover! Tak for Deres Brev. Jeg kan godt forstaa at
 De blev gnaven i Ansigtet over “Hjærtefolkets” Udtalelser, som De kalder dem,
 jeg burde vist ogsaa have sparet Dem denne Ærgrelse, men hvad skal
 man sige Utak er jo Verdens Løn som der staar saa smukt et
 eller andet Sted. Jeg har ikke har hørt noget fra Vestervellinge
 siden og jeg faar heller ikke Tid til at komme der foreløbig, desvær-
 re for Ridetourens Skyld. Vejret har forresten i den sidste Tid været
 rigtig forbandet med Blæst og Regn, hvilket De vel ogsaa har maat-
 tet sande i Silkeborg, hvor velsagtens Opholdet er mere taaleligt naar
 man i smukt Vejr kan færdes ude. Jeg vilde frygtelig gjærne besøge
@@ -337,50 +908,130 @@
 vellinge, noget som jo ikke er
 underligt, da hendes Søster og Svoger
 jo er optagne af Deres Arbejde
 og hun saaledes for Størstedelen [er]
 [4]
 henvist til sig selv. Det er under-
 ligt at hun ikke kan finde
 paa at tage sig noget nyttigt
 for. Kjæresten gjør et meget
 behageligt Indtryk, saa jeg synes
 at Slott[-]Møller har behandlet
 ham lidt uretfærdig naar han
 har talt om ham.
 Jeg haaber at Deres Kones
 Helbred stadig befinder sig
 i Fremgang og at hun ikke
 har opgivet sine lange Spadsere-
 toure. Faa De saa Overretsag-
 fører Hetchschers Lejlighed
 som der var Tale om?
 Vil De hilse Deres Kone mange
 Gange og det øvrige behagelige
 Selskab som jeg traf paa dernede. Mod-
 tag selv en venlig Hilsen fra Deres
 hengivne 
+R. Christiansen</t>
+  </si>
+  <si>
+    <t>1892-08-05</t>
+  </si>
+  <si>
+    <t>Emil Hannover
+Johan  Rohde
+Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>Rasmus Christiansen skriver til Alice Hannover, der for tiden opholder sig uden Emil Hannover på kurcentret i Silkeborg. Christiansen har haft besøg af Zeuthen, og Alice har også overvejet et visit, har hun skrevet til ham. Men tidspunktet falder dårligt nu, må Christiansen svare, for andre besøgende bruger gæsteværelset, hvor han har logi. Selv vil han ikke tage til Silkeborg for at besøge hende, trods det at vejret forhindrer ham i at bruge sin tid på at male, for det vil være upassende at ses med hende, mens ægtefællen er bortrejst. Christiansen savner stadig nyt fra Johan Rohde og spørger hende, om hun har været i kontakt med den fælles ven.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/Wf22</t>
+  </si>
+  <si>
+    <t>Tjele 5 Aug 92
+pr S. Onsild
+Kjære Fru Hannover!
+De kunde vel forstaa af mit
+sidste Brev at jeg ikke havde
+faaet Deres den Gang jeg skrev
+til Dem. De har nemlig skrevet
+pr: Viborg, og det har forsinket
+Brevet et Par Dage. Den Dag
+Hrr: Zeuthen var her havde jeg
+begyndt paa et Brev til Dem,
+som imidlertid blev afbrudt, og
+der gik saa nogle Dage inden
+jeg kunde fortsætte, hvilket De bedes
+undskylde. Jeg haaber imidlertid
+at mit sidste Brev var tilstræk-
+keligt langt og tilstrækkeligt artigt
+[2]
+til at jeg tør gjøre mig Haab
+om det lovede lange Gjensvar.
+De kjeder Dem som Enke, det bevi-
+ser maaske at De er rask, da De
+vel ellers vilde være saa optaget
+af Deres Svaghed at De ikke vilde
+faa Tid til at kjede Dem. At
+De er kommen saa vidt at De
+endogsaa har tænkt paa at rejse
+hertil Tjele glæder mig overor-
+dentligt saa at jeg paa det kraftig-
+ste vilde opfordre Dem til at vove
+Forsøget, dersom det ikke netop traf
+sig saa uheldigt at Forpagteren,
+som jeg boer hos, faar nogle Ferie-
+fremmede i Dag som blive her
+nogen Tid og lægge Beslag paa
+det Gjæsteværelse, som ellers har
+[3]
+staaet til Deres Disposition i længere
+Tid. Det er nu falden ind med
+et kjedeligt ustadigt Blæsevejr som
+helt har forhindret mig fra at
+arbejde i et Par Dage. Bliver det
+ved, saa kunde jeg nok have
+Lyst til at besøge Silkeborg, hvis
+Deres Mand havde været hjemme,
+da jeg frygter for at prostituere
+Dem for Badegjæsterne ved at kom-
+me i hans Fraværelse, ligesom
+han vel ogsaa vilde blive gnaven
+over at jeg netop valgte hans
+Fraværelse til et Besøg.
+Har De hørt noget fra gamle
+Rohde? Nu er det længe siden 
+jeg havde Brev. De kjender vel ikke
+hans nye Opholdssted?
+[4]
+Saa haaber jeg altsaa snart at
+modtage et længere artigt
+Brev fra Dem efter at
+jeg nu forhaabentlig har gjort
+Afbigt for min lange Tavshed
+Venlig Hilsen fra
+Deres hengivne
 R. Christiansen</t>
   </si>
   <si>
     <t>1893-08-10</t>
   </si>
   <si>
     <t>Alice Hannover
 Viggo Pedersen
 Johan  Rohde
 Erik Schiødte
 Lauritz Zeuthen</t>
   </si>
   <si>
     <t>Emil Hannover skal nu kende Rasmus Christiansens utvetydige opfattelse af Hannovers ægteskabelige krise: Christiansen har nemlig intet til overs for Alice Hannovers opførsel - og efter flere brevsiders forargelse over hendes hensynsløshed konkluderer han, "at Kvinden, trods al Intelligens og ydre Politur, alligevel er et laverestaaende og mindre udviklet Menneske end Manden." Rygtet, at Alice er løbet bort med en anden, er nu nået til Tjele, hvor Christiansen opholder sig, og han ser det som sin pligt at gøre Hannover det klart, at separation, jo før jo bedre, er eneste udgang af miseren. Han anbefaler Hannover for adspredelsens skyld at besøge Rohde, der opholder sig i Tønning i Slesvig, og senere på efteråret følges med Christiansen selv via Hamborg, for siden at rejse mod Paris via Nederlandende.</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/FzfN</t>
   </si>
   <si>
     <t>Tjele d: 10 Aug 93
 Kjære Hannover!
 Forhaabentlig naar dette Brev
 Dem inden De tager fra Kjøben-
 havn. Jeg skriver for at sige Dem
 min oprigtige Mening om Situa-
@@ -508,1248 +1159,189 @@
 til Separationen, som De efter min
 Mening kan gjøre med en god Samvit-
 tighed, og saa skal De tage over til
 Rohde, hvis De da kan komme
 til at bo der. De skal da forsøge
 saa vidt muligt at komme til Ro
 der med et eller andet Arbejde indtil
 [8]
 hen i September, naar jeg er færdig
 til at rejse saa følges vi ad over
 Hamborg. De skal se at paa den
 Maade gaar det meget hurtigere
 og bedre end at gaa og kvæles læn-
 gere med alle disse Pinagtigheder.
 De maa gjærne lade Zeuthen læse
 dette Brev, jeg tror at han vil give
 mig Ret i hvad jeg her har frem-
 ført angaaende Deres Forhold[.]
 I Haab om at De snart maa
 komme til Ro med en difini-
 tiv Afgjørelse, slutter med venlig
 Hilsen fra Deres hengivne
 R. Christiansen</t>
   </si>
   <si>
-    <t>1892-08-05</t>
-[...33 lines deleted...]
-keligt langt og tilstrækkeligt artigt
+    <t>1896-01-30</t>
+  </si>
+  <si>
+    <t>Telegram</t>
+  </si>
+  <si>
+    <t>Rom</t>
+  </si>
+  <si>
+    <t>Det lader til (jf. Rohdes svarbrev til Hannover samme dag), at den pågældende afstemning drejer sig om hvorvidt Den frie Udstilling bør sammenlægges med Charlottenborgudstillingen.</t>
+  </si>
+  <si>
+    <t>Emil Hannover telegraferer til Johan Rohde og beder om hans stemme i en afstemning iblandt Den frie Udstillings medlemmer vedrørende sammenslutningens form.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/54UY</t>
+  </si>
+  <si>
+    <t>1897-09-08</t>
+  </si>
+  <si>
+    <t>Lauritz Zeuthen</t>
+  </si>
+  <si>
+    <t>Valdemar Kleis</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/AlLu</t>
+  </si>
+  <si>
+    <t>[Trykt brevpapir med dato udfyldt i hånden:]
+OVERRETSSAGFØRER ZEUTHEN
+NØRREGADE 6, KØBENHAVN K.
+KONTORTID 10–3. TELEFON 3454.
+Den 8 Sept. 1897.
+/ Bil.
+Kjære Rohde!
+./. Hoslagte Skrivelse fra Kleis har jeg i Dag ./.
+modtaget. Hvis Deres Vej falder her forbi, se
+saa op i Morgen.
+Med venlig Hilsen
+Deres L.Zeuthen.
 [2]
-til at jeg tør gjøre mig Haab
-[...288 lines deleted...]
-17 Aug. 1893 E.H.</t>
+[med blæk og blyant i en anden hånd end Zeuthens:]
+Emil Hannover
+1895 – 96 – 97. – 98 – 99</t>
   </si>
   <si>
     <t>1898-05-18</t>
   </si>
   <si>
     <t>Georg Bestle</t>
-  </si>
-[...1 lines deleted...]
-    <t>Harald Slott-Møller</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/1Hrt</t>
   </si>
   <si>
     <t>[trykt brevhoved:]
 Georg Bestle
 Skindergade 47 
 Telefon Nr. 1038
 Kjøbenhavn, d. 18 Mai 1898
 K.
 Herr Forfatter Emil Hannover!
 Efter at jeg idag har modtaget Deres venlige
 Brev angaaende Slott-Møller, søgte jeg strax En
 af mine Kollegaer i Inspektionen for Helligaands Kirken, 
 men han vilde paa ingen Maade give sit Samtykke
 til at det omtalte Relief blev anbragt i Hellig-
 aands Huset; saa at det er haabløst – men da De
 skriver, at det er en saare vanskelig Tid for Ægte-
 parret Slott-Møller, saa vil jeg spørge Dem, om de
 vil modtage et Beløb paa 3 a 400 Kr som en Hjelp,
 saa er de til Tjeneste.
 Med Høiagtelse
 Georg Bestle
 [forneden til højre, langs siden, i Emil Hannovers hånd med blyant:]
 ad Slott-Møller</t>
-  </si>
-[...245 lines deleted...]
-1895 – 96 – 97. – 98 – 99</t>
   </si>
   <si>
     <t>1905-11-26</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/AKKc</t>
   </si>
   <si>
     <t>[Tilføjet med blyant af Emil Hannover
 øv. th.:] Rohde
 26 . XI . 1905
 Nybrogade . 12
 K
 Kjære Ven. 
 Jeg har et Par Gange forgjæves søgt at
 raabe Dem op i Telefonen, derfor kommer
 denne Opfordring lidt senere end den
 skulde. 
 Vi ville gjerne se Dem og Deres Hustru
 hos os imorgen AftenX, og haaber, at De
 glæder os med at komme. Der kommer
 foruden Munthes nogle faa fælles Venner;
 men det er i al Tarvelighed; ikke* Kjole. 
 Med venlige Hilsner fra min Hustru
 til Dem begge og med Tak for den
 hyggelige Aften[.] Deres hengivne
 Johan Rohde
 Altsaa Mandag Aften. 27.ds.
 Jeg beder Dem svare omgaaende.
 *Dobbelt understreget</t>
   </si>
   <si>
-    <t>1906-10-28</t>
-[...294 lines deleted...]
-  <si>
     <t>1905-11-27</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/JEKd</t>
   </si>
   <si>
     <t>27 . XI . 1905
 Nybrogade . 12
 K
 Kjære Ven. 
 Det var meget kjedeligt, af mange Grunde, at De ikke kunde kom-
 me; men selvfølgelig respekterer jeg Aarsagen. 
 Der kom nu et Udkast til en Opfordring til at yde Bidrag til
 et Mindesmærke for Krohn; det var undertegnet C. Mølmann[;]
 gjør mig den Tjeneste omgaaende* at sende mig Bekræftelse paa,
 at det er denne Opfordring, De har bedt mig underskrive. 
 Deres Telefon maa vist være i Uorden; thi jeg har nu
 i et Par Dage fra forskjellige Steder i Byen forsøgt at raabe
 Dem op uden Held?
 Med venlig Hilsen
 Deres hengivne
 Johan Rohde 
 *Dobbelt understreget</t>
   </si>
   <si>
-    <t>1920-01-28</t>
+    <t>1906-06-17</t>
   </si>
   <si>
     <t>Gudmund Hentze</t>
-  </si>
-[...231 lines deleted...]
-    <t>1906-06-17</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/u8Bc</t>
   </si>
   <si>
     <t>[med blyant i Hannovers hånd:] Hentze
 Kære Hr Hannover
 Paa Selskabet ”Hedebosagens Fremme”s
 Vegne vil jeg bede Dem, Ifølge Deres 
 Elskværdige Løfte til mig om at
 ville skrive om vor Udstilling, at
 gaa de… og, saafremt De kan
 skænke den en udførlig Omtale
 i Politiken
 Med venlig Hilsen
 Deres
 Gudmund Hentze
 Med Emil Hannovers hånd:
 17/6 . 06
 Hr. Gudmund Hentze,
 Jeg var forleden Dag inde paa Deres Udstilling med 
 det Forsæt at ville skrive om den. Men jeg opgav det
 indtil videre af to Grunde. For det første, fordi jeg
 af ganske Hjerte er en Modstander af det dekorative
 Princip, hvorefter Udstillingen er opstillet; det
@@ -1758,50 +1350,152 @@
 end kunstnerisk at drappere med smukke gamle
 Stoffer, saaledes som man navnlig har gjort det paa Søjlerne
 [i] Salen og oppe i Galleriet, og bringe i Udstillingen i mulig Miskredit 
 ved at give den en mindre hædrende Omtale …. 
 Udstilling vil jeg ikke. Men hertil kommer, og dette
 er min anden Grund, at jeg ikke godt kan skrive om en
 Udstilling, paa hvilken … vist … oplysning mangler angaaende Tingenes
 Art, Proveniens og Ejere mangler. Skønt jeg ikke selv hører
 til de allermindst ……… ubevandrede paa de Omraader, som
 Udstillingen har inddraget i sig, følte jeg mig dog paa mange
 Punkter ganske … usikker, og jeg kan ikke indlade
 mig paa at vejlede andre paa disse Vilkaar. Paa den førstnævnte
 [i venstre margen:]
 af de Skavanker, Udstillingen efter min Opfattelse har, kan der jo
 næppe raades Bod. Den anden er [der] derimod Tid til at afhjælpe. Hvis dette skulde ske
 skal jeg tage under fornyet Overvejelse, om jeg vil kunne imødekomme Deres Ønske 
 om en Artikel om Udstilling. 
 [s. 2]
 [med blyant i Hannovers hånd:]
 30 Potter Vand – 1 Pund friskhæ[?]t
 Kalk
 Telefonsamtale 75
 [desuden forskellige regnestykker i blyant og i blæk i Hannovers hånd]</t>
   </si>
   <si>
+    <t>1906-10-28</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Joakim Skovgaard</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/5c95</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Skovgaard
+Rosenvænget 28 – 10 – 1906
+Kjære Hr Direktør Hannover!
+Tak for Deres brev. Jeg vil telefonere
+til Dem i museet, rimeligvis imorgen 
+formiddag, for at vi kan aftale
+en tid, på hvilken vi kan se på
+tegningerne. Deres
+med særdeles agtelse
+Joakim Skovgaard
+Farmoders billede har Hirschsprung
+før talt om, indtil videre agter jeg
+ikke at sælge det.</t>
+  </si>
+  <si>
+    <t>1906-11-26</t>
+  </si>
+  <si>
+    <t>Niels  Skovgaard</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/MODe</t>
+  </si>
+  <si>
+    <t>Foroven under datoen med blyant med Emil Hannovers hånd: Skovgaard
+Karlsberg, Hillerød. 26 . 11 . 06
+Kære hr. Hannover!
+Efter Deres udtalelse i telefonen,
+havde jeg ventet at se Viggo P.s og
+mit stykke i Politiken i fredags.
+Istedet fik V.P. i lørdags brev*) fra
+Redaktøren, hvori denne beder undskylde
+at det ”ved en fejltagelse” ikke var kom-
+met den dag, men skulde komme lør-
+dag. Det har dog ikke været der
+endnu, og da vi har fået at vide, at
+der har været adskillige bl indlæg i
+forskellige blade, hvori der er sagt
+omtrentlig hvad vi siger, og da vi til-
+lige har hørt (om dette forholder sig
+rigtigt, ved vi dog ikke) at der også fra
+elever ved skolen er ansøgt om at
+Schlichtkrull måtte få posten, så
+så har vi personligt slet intet ønske 
+*) skrevet fredagen d. 23ende
+[2]
+om at vort indlæg overhovedet kom-
+mer frem.
+Jeg tænker mig, at De mulig har
+konfereret med Ministeren, og der-
+som han fremdeles ønsker det frem,
+skal det det naturligvis, men ellers
+synes vi det igrunden vilde være
+heldigere at lade det fare, nu det
+har trukket så længe ud.
+Deres 
+Niels Skovgaard.</t>
+  </si>
+  <si>
+    <t>1913-06-24</t>
+  </si>
+  <si>
+    <t>Herman Kähler</t>
+  </si>
+  <si>
+    <t>Næstved</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/bBWz</t>
+  </si>
+  <si>
+    <t>[brevpapir med trykt brevhoved:]
+Hermann A. Kähler,
+Aktieselskab.
+Keramikfabrik.
+–
+Telefon Nr. 291.
+Næstved, den 24.6.1913.
+[med blyant i venstre margen i Hannovers hånd:] Kähler
+Her Directør Emil Hannover.
+København.
+Af vor Samtale forstod jeg at De kunne ønske,
+til Deres Frues Arbeider, en hvid Glasur der ikke
+Krakelere,[sic] jeg tillader mig at sende en Prøve
+der brændt ved 1000 gr, har denne Egenskab
+ønsker De mere er jeg til Tjeneste
+Med Høiagtelse
+Herman A Kähler</t>
+  </si>
+  <si>
     <t>1915-01-22</t>
   </si>
   <si>
     <t>Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Mariensdalsvej</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/C5rB</t>
   </si>
   <si>
     <t>[med blyant i Hannovers hånd:] Zahrtmann 
 [desuden med blyant, formentlig anden hånd end Hannovers:] Hannover
 [med blyant i venstre hjørne samt indramninger lavet i teksten, formentlig anden hånd end Hannovers:] Ia
 22 Jan 1915 Mariendalsvej 79.
 Kære Hr. Direktør
 Tillad mig at komme til Dem med
 en Bøn og Indbydelse. Jeg gaar ikke me-
 re ud, ellers skulde jeg komme selv.
 Et langt Livs Erfaring har lært mig, at
 man kan dø pludseligt uden at have si-
 ne Sager iorden. Nu er her nogle Ting som
 sandsynligvis er Musæumsgenstande og dem
 vilde jeg saa gerne overlade Musæet ved 
@@ -1816,91 +1510,244 @@
 Telefon, Godthaab 1505x, men selv kan jeg ikke
 tale deri, kun Bestyrerinden. Da jeg altid er 
 [2]
 her – ialfald fra imorgen af – behøves jeg ikke
 til at fastslaa Dagen, dog er Søn og Mandag
 ikke de bedste at vælge.
 Altsaa Bønnen er: vil De ikke coces-
 tinere telefonicamente med unge Overrets-
 sagfører G. Hartmann – Walkendorphsgade
 16 – en Dag, det monne passe DHrr. at
 komme her Kl 7 f.Ex. – En Dag iforvejen var
 det bedst at underrette mig derom.
 I Haab om ikke at overskride min Com-
 petance. Til mit Forsvar tjene, at jeg over-
 ordentligt gerne vil træffe sammen med
 Deres Personlighed og ikke mere kan gaa ud, 
 samt at her handles om en Gave til Mu-
 sæet.
 Deres hengivne
 Kristian Zahrtmann.
 Vil De helst have Mario
 Krohn med, er han mere end Velkommen. De
 maa heller end gerne foreslaa ham</t>
   </si>
   <si>
+    <t>1916-03-01</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/1iHD</t>
+  </si>
+  <si>
+    <t>[brevpapir med trykt frise øverst samt teksten:]
+Herman A. Kähler
+Keramiker
+Næstved, den 1.3.1916
+Telefon 291
+[med blyant i venstre margen i Hannovers hånd:] Kähler
+1.3. 1916
+Kære Hr Directør E Hannover!
+København
+Herved sender jeg af Bunken! Ord og Bild! Vestlandske
+Kunstindustrimuseum Bergen, Le Journal des Arts, Ilustreret[sic]
+Tidende og Goteborg Posten, der er jo en masse baade ude og
+hjemmefra, men denne Prøve er vel tilstrækelig[sic].
+Fader er født 1808 i Heiligenhafen død her 1884.
+Stadig til Tjeneste beredt tegner[?]
+Med Høiagtelse
+Herman A. Kähler</t>
+  </si>
+  <si>
+    <t>1916-03-08</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/pFiw</t>
+  </si>
+  <si>
+    <t>[brevpapir med trykt brevhoved:]
+Aktieselskabet
+Herman A. Kählers
+keramiske Værksted.
+[monogram:]
+HAK
+[med meget små typer:]
+Indregistreret varemærke
+Næstved, den 8.3.1916.
+Telef. 291.
+[med blyant i venstre margen i Hannovers hånd:] Kähler
+Kære Hr Directør E. Hannover
+København
+Vor hjerteligste Tak for Kronik og de pragtfulde Blomster! jeg
+var rørt over al den Elskværdighed Forretningen kan aldrig
+være Dem taknemlig nog[sic] for hvad de skrev om den, og naar
+vi paa Løverdag alle samles til en lille Spisning skal De
+blive mindet med et glad Pottemagerhurra.
+Deres taknemlige altid hengivne Ærbødige
+Herman A. Kähler</t>
+  </si>
+  <si>
+    <t>Januar-maj 1917</t>
+  </si>
+  <si>
+    <t>København
+V. Boulevard</t>
+  </si>
+  <si>
+    <t>Rasmus Christiansen gør i brevkortets fortrykte tekst opmærksom på, at hans nye adresse angivet i telefonbogen og vejviseren for 1917 først gælder fra 7. maj.</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/Fhyv</t>
+  </si>
+  <si>
+    <t>Hr. Direktør
+Emil Hannover 
+Kunstindustrimuseet
+V. Boulevard 
+B
+[2]
+[med trykte typer:]
+Bedes noteret!
+Den adresse med tilhørende Telefonnummer, som
+findes i den ny Telefon=Haandbog og i Vejviseren for
+1917 gælder ikke før efter den 7. Maj d. A. 
+Indtil denne Dato er min Adresse som hidtil:
+Rosenvængets Sideallé 3II. Ø. Tlf. Øbro 1177. 
+Ærbødigst
+R. Christiansen
+Figurmaler
+[i venstre margen i Hannovers hånd med blyant:]
+Christiansen, R.</t>
+  </si>
+  <si>
     <t>1919-09-27</t>
   </si>
   <si>
     <t>https://emilhannover.ktdk.dk/d/U6a8</t>
   </si>
   <si>
     <t>Foroven med blyant med Emil Hannovers hånd: Skovgaard
 Rosenvænget 27 – 9 – 1919
 Kjære Direktør E. Hannover!
 Idag så jeg et bord, så ejendommeligt,
 og af så smukt franskt snedkerarbejde,
 husker jeg ret fra 1830, så jeg synes jeg må
 gøre Dem opmærksom på det. Det står
 til salg for 10,000 francs, som jo er en
 pæn sum, men når man ser det, begriber
 man, hvad det har kostet at lave.
 Det er rigt indlagt i forskelligt træ og de
 fineste dele er indlagt bronce. Der er nydeligt
 udskårne blade o. a., Alt fineste sned-
 kerarbejde fra ende til anden. Man kan
 tage pladen af, og klappe tre ben ned,
 som så bærer den. Midtersøjlen kan
 så skrues op ved en mekanisme, så den
 bliver mere end dobbelt så høj; og 4 klapper
 kan lægges ud, hvorpå 4 nodestole kan
 [2]
 anbringes. Disse tages ud af søjlen neden
 under. Ved at trykke på nogle knapper, får
 man 3 skuffer i foden til at åbne sig.
 Den kunstneriske side af sagen synes mig
 ikke at stå på højde med den håndværks-
 mæssige, men denne er så vidt jeg forstår
 mig på det også fuldendt. Men de ved
 at vurdere det, bedre end jeg, i alle retninger
 Med venlig hilsen
 Deres
 Joakim Skovgaard
 Det ses hos snedker Fischer
 Skjoldsgade 5 over gaarden [!]
 Telefon Øbro 3320 for om De vil
 ringe og være sikker på at træffe ham selv.</t>
+  </si>
+  <si>
+    <t>1920-01-28</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/ZMyq</t>
+  </si>
+  <si>
+    <t>[med blyant i Hannovers hånd:] Hentze
+Kære Hr Hannover
+Tak for Deres Elskværdighed, jeg haaber
+og tror at Deres elskværdige Kritik vil
+være mig til stor Nytte. Jeg vil en af 
+de første Dage gaa hen til Hofjuvelereren
+og faa de Ting, Modeller og Tegninger, lagt
+ind paa K-musæets Kontor, og saa vil 
+jeg selv komme mellem 2 – 3, jeg vil saa
+nødig gøre Dem mere Ulejlighed end nød-
+vendigt
+Venlig Hilsen
+Deres hengivne
+Gudmund Hentze
+Hvor er det besværligt med alt det Skriveri
+bare Telefonen snart var i Orden igen!
+Men jeg vil saa gærne have dette Emaille-
+arbejde godt – eller i hvert Fald forsvarligt.
+Det er jo noget nyt herhjemme og skulde
+gærne startes smukt. Starten er jo ikke
+uvæsentlig for det senere Forløb. Derfor
+vilde jeg gjærne interessere Dem for det og
+tage Gavn af Deres gode Raad.</t>
+  </si>
+  <si>
+    <t>1921-02-14</t>
+  </si>
+  <si>
+    <t>https://emilhannover.ktdk.dk/d/AneU</t>
+  </si>
+  <si>
+    <t>Foroven med blyant med Emil Hannovers hånd: Skovgaard J
+Derunder med blæk med Emil Hannovers hånd: 
+besv. 15/2 – 21.
+Rosenvænget 14 – 2 – 1921
+Kjære Museumsdirektør E. Hannover!
+Da De så venligt lovede at tale med
+Frk Bodil Müller om muligen at
+hjælpe mig en begrænset tid og på
+en dagstid der ikke generer Deres
+forehavende, beder jeg Dem nu indlede 
+forhandlinger med hende, da jeg vænter,
+at vi om ikke længe vil kunne væve
+de mønsterlapper det er mig sådan om
+at gøre, at få udførte så sikkert og
+så fuldkomne i karakteren, som mu-
+ligt. Det er ikke for at ulejlige Dem,
+at jeg lader det gå igennem Dem, men fordi
+jeg mener det at være den rette vej. Hvis
+jeg f.ex. kunde få at vide, om jeg pr telefon
+[2]
+må henvende mig til Frk Müller for at
+aftale et møde, og jeg tillige får at
+vide når det er belejligt at jeg telefonerer,
+og hvilket nummer jeg helst skal bruge,
+vil jeg være Dem meget taknemmelig.
+Med venlig hilsen
+Deres hengivne
+Joakim Skovgaard</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1977,59 +1824,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/7Do5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0RXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8FAd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/4nXz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/FzfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Wf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wFD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/54UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/VRJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Fhyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/50Nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1Hrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/bBWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/x8B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/V4sF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/6XSb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AlLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AKKc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MODe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/CIuP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1iHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/pFiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/e1Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/JEKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ZMyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AneU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1gEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ZkZV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/u8Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/C5rB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/U6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://emilhannover.ktdk.dk/d/1gEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/x8B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/V4sF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/6XSb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/e1Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/7Do5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/wFD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ZkZV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/0RXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/8FAd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/4nXz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Wf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/FzfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/54UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AlLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1Hrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AKKc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/JEKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/u8Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/5c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/MODe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/bBWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/C5rB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/1iHD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/pFiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/Fhyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/U6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/ZMyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://emilhannover.ktdk.dk/d/AneU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M33"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2077,1520 +1924,1380 @@
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="5"/>
+      <c r="I2" s="5" t="s">
+        <v>19</v>
+      </c>
       <c r="J2" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="I4" s="5"/>
+      <c r="J4" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="M4" s="5" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I6" s="5"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>43</v>
+      </c>
       <c r="J6" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>63</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H9" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H9" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="M9" s="5" t="str">
+        <v>66</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="5" t="str">
         <f> RP – FS – SVAR BETALT – ROMA
 ROHDE PITTORE VIA DIMONTETARPEO
 DI MONTETARPEO 69 3 PIANO 7 . ’
 [2]
 DE COPENHAGEN 4806 25 10-55 M =
 UDSIGTER FOR DEN PRIS BEVARING GAMMEL FORM. ^ ’ ’ TELEGRAFER FOR
 ELLER IMOD = HANNOVER . +</f>
       </c>
     </row>
-    <row r="10">
-[...270 lines deleted...]
-    </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>20</v>
+      </c>
+      <c r="K16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L16" s="6" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>20</v>
+      </c>
+      <c r="K17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L17" s="6" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="s">
-        <v>106</v>
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="6" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>16</v>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>20</v>
+      </c>
+      <c r="K22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L22" s="6" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>86</v>
+        <v>130</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="6" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>85</v>
+        <v>134</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>135</v>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="6" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>24</v>
+        <v>129</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>20</v>
+      </c>
+      <c r="K25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L25" s="6" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>24</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="6" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>141</v>
+        <v>48</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F27" s="5" t="s">
+        <v>145</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-        </is>
+        <v>20</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>146</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>16</v>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>20</v>
+      </c>
+      <c r="K29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L29" s="6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>59</v>
+        <v>121</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>16</v>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="s">
-        <v>155</v>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="K30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="L30" s="6" t="s">
+      <c r="M30" s="5" t="s">
         <v>157</v>
-      </c>
-[...146 lines deleted...]
-        <v>169</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
-    <hyperlink ref="M31" r:id="rId36"/>
-[...1 lines deleted...]
-    <hyperlink ref="M33" r:id="rId38"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>